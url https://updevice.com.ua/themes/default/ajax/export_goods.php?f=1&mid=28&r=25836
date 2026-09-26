--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8abae7ac389e7602567f0f0393802b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d620bf6d4c270aa52838cbf1b1b612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5ff3fd2dfaaab955ec039589fadb53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4f81cfd1c29be6028611da1531b554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5b182a3fa8e25b48c49ed6e866c195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b42ca9097fdf8ca3e9a5f3d1b82976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e076578ba28c4df2e7d0d8f5e7db7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598bf564c6127a0f31fbe377ff9cf498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a83ea0c68ac32534e8ec59c23714e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f4e0e90777fb149425777cdcab7ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259489791af9982d2d5663e02387cd8c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d00cbdcee422215324f3d9c58705712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590d82887a369994dc454bb9053ac8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efb862cb1818e45d32f512e2079de814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47666033239a28d21768b3b53f60fb3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2296a3c831d6ef0bb9663eb6c7bc416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f08e88669679ac9b8eeb5dd2f48ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a13a29435fd452e58801057f2ead8c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef40bad9a6c392a838f94acbf30d56919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376b2f058f5c3b97812ab15b901cc2420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca7c3dc49c20ee4864bb4fc3e4bbcb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a62ae59ef1c8c3fd41414fb049cbb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838189de1693eb8f28bc07b211c2fb623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a863a0e26af3a1ac0d908cd622cd924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26d5fda826bfa538c454a0dda7458125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64f69ee1c01e3b251e8597d86576c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae8e961385d94921befaa20a62ab4927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7c8f8c8fd76f082401c1197b185dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d374dbf33a2d6fd3a62d01b378d9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf75edc8c0b2127f7ed7e60321c232a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74723155f1b0c72e5530f9506eda7ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d577a3834e1a4ddc90e89c570db76532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad3146f74913cd5199fdcf6cc1cef333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082b4f753c8a0f95101eb7afb5d932134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1e92a839200f994e7731321fbb8ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864667c8a977db9b054758cb7380504536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c518ebed5a7ead45bf1288d0f2f1c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1944c9a72e1e04f4023aebd26718238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30510a4144c00ffa0384001be042cb3239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0ec23873eb7590a89dc3f95992f4240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49701bbcebf307dc874d646308922d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4a4f39363fe0413a5953e427d74d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4493c0b427377f0cebebaf99b006f8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1c653d2100a999eca275def0885a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb959af246cde448b51c1b5dadd2ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e3119a8831760867089eb90c85a4a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c87df9f92f6d52133dddb38f2fb87647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282185ac2531f0b4d9bec81e8ee7f85348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d874ea275fe50ea56f64fdf16e0089149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6ac8a815e89a43936e25d8262505450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c389acd329dfba4ca54202ccad2b6db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b893166d1a4a19612a45d45a4d6943752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e11e9053b26ac771ea1bbbb9faf92253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344bc5c02fe1e792d34259454f6e93054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fa9dca191551b1f1496cce697268355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e57cf1d80556574b5b44b17abbe3b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca997b0055db06bb65867f44c95e709c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7227f7155d2eb51a156064253d73558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66d5617cf84bb6d98f0bb1d2d4cef859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47301c8c4b2da9b27945d278e12394d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f749511251695d7151e6411b10244e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdc16044609ad3404e06e375465b0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68062d20b4aea4e5202aa57fe9ae9563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fa4661891df6615b751f8999264fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8295716cc4026235cd0e1f29da24065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070a92aad9543b90264e60986b5fb1f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb594317e90ba006ea2823d3ec023aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7a4d6af69c71bb6beb4f789acd60768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fc071ffc6bbc2a16bf58efa95438d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1ce272ef0fbf12e26bdefab3e123a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8427f69f4d0f8b990f6b8fafbdf9d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070c9f634eeae3f338cc003aca5b32672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88849a8dd9316d497b6995144fc4db2b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73898b4662ce1b941e06632feeefd074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec1100dd5792d703aa8a3841744e5f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1512e6724d7430c4ceeb7b8cc0f56776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57909cd90d882a2ac32a9fef34848a3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7089d7742551ad30845cfee83a0c0ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d50efb598909debbdcf357f735de879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ba582972ee39772bc77ef66333fde80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46204821e6dbd58fd242358160beb0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608190009a68e5928de6bb1e3a1269c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c4e46535ebf0af08798ba95eefae983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09c79bc67b5ec9c1ddc6370acdd18a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b82879fab7b63f17d29513c363844285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d3526971a4f066017d98db041e1df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd10df0901e4bca2201a5017041552c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e2f92b32e481805e7aa2355c9549888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dea74c649670fccab9377d5e8a9ed989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a4e784e0be24c428ac69fe3bac09590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206a90a582e43414f3c536a90bfde1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1d19b8e0ae942cb487119f104d87492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c71f28c4a4c438dc22e4aac7329e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0d70ea1d063385ffa533d217f186894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a971ad0f9fb6ef4d821a9c66449f42495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6636d248d805b0350d5cb62a78099296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586d1aec75ba81a9a353216fad9ecb497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f854a3b341450d348eb4fb15e0b1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180d319fc1a39c3729ffee6f72f26f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d05952a1f5c845818a0108b11c1cb4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2c625ea8bf92f6115f50e350fb127101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f77b4263bb6ebe0535704ccfa7d1d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ab7d1d61238ee93ab754f58fdc00d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b1b7c91b7a4ab9772afdaf7b53f07104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fc9f15faba745bc0575a2f3c60b03105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a0613ab942550a1f554948698fc78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e94354a7e75252df06adb9b0963da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c9ac3d42c1095058f91c0dad196c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951cf5d0ecb12c0d2587e71a32fbada109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2376320bc616a47e807152bb448b09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187480683d134f2c1cb0f14f63ab07e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418130cde76bb73f0a1c3939bbfcb70112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fb7d387e38cb43e4a79ca6a1c9719113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db151bdc8d4f9c6900a2c23d2b55d15d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8926f07bcad25f6524da45666849a25115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6b56fa521697898407797b892e417116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc36b94564ab956cbb0823fbc4f58e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6195a5b7e3a845818d600ba7c575c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fbdacc3b50c819ab4cad5361ce8e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c89458b846d67745a8ddd4065527f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac71d45aa1415e99f51765c281cc28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d57d2054ba89cf2b08bdfae6ed99e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dada7900e727900edbe79ef243c3bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46feec716bc18be9e2a7e613599b2090124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa73b089a5b6d224109f24644dd81d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0433959fe9613a5a749febb13a14a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67fe1aea5f2fb6dc9d1dee4da38cee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3244c4fb1f665011bb54b54455aa389128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a41da7c41a79cd4851938df6e118c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1d31e437686fac433dd4a19af194b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f53e32bc277baa81b8fdf105c1efee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3c46088f11efafa3af8aebecb45c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b704ad5dc09e077862fd30eb02e720133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669922def36576747d666b4f62933ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b9a886acbb410c76a4f98a8f88353135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c803bbdcb94de9d403f8d4c368bfb2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829c2e7fa873ce46a2584a1b8cbba0c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1ef0c159c4ce6d310e26ded5bf14c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d570b785d363d9ea0461e4bc998eeea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7f020382ca7f7f652ed0f7309cc0f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e07d943cf51c35091c3ea707116002141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac953b6fab5c6d6c4ce7872b9205c6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20990bbbe16ca0b7153a8373e1a8903143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b9a9c1091e3da8b9e927de688c8eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250b51e4622e5b760d3fbd222470ef1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa53a0eb68e2fbfb0d02fb63d061db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b88d647d4910b52fe46d224d3daa1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec99a77f1b990b99d5caca3bd2aad6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ee7f47e888fc410592e25159f3b31149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80599e932434494797acd2b4a9724e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4a2bbc79705b83fd5bbc614a6ac8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe88f71168a28ed4dd409370253603152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7e03e747f604d18b797983e93c8c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfc9fc815e3fb3c94f8d3226d91e7d154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085ecbafdd65bb27037127ef1d4fb191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04762cf51cde19fbefc29849f49ca2712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55bd5900e9f844893cbc69b6c5b53d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08611e180789b302e9526c7e72142f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93065dea8970b7f41946092ab6ad21025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238da1e8a1ca397126611d9c47df3026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92ca942a455b06e2e79a437a6fb7097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463997865b3e7f1b91d58b8b8982d1568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f160119fd2572383fd39b3c4a80889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39860450c46e3fbf53d5136756ac680d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79ca3415a00cdad010ad2e1179267311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b964f03e038c00acc77d0c962769612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5cf640f320814be1b53e6a726959413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb12ad644cb5cd10ffeeaf8816a3ea014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33441b6c292198853036a8910b50345a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924491bfa5e30012cf8347b50add5bda16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d229088c544a1e4167de527fd7ee9ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98067fd4ebceba331bd982b0fcaee818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70234a7d53f2bf0ac9b60ffa1e0f91e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e87b66834232c639498e1cb93c76e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2dd746572edbfcd547f8b3fdb778c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74beb308ba553fbe96e569344dde73f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0967437221925752af453771317cbf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389363fdd63aea4ba673598fbf2d9e5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe71dd68ba265f5a61f9b8dafbeb5225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb55d407f930556d6dce9335bb31c8526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73129b4e2b9e1acee3495064e043971827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59fc0f3db44051e69d91c42a4b937028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dab0845ac8677d098cb9a2e067b4d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fb8bcc82803cd0090fbd0c76b634a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cb21f7befaae484e055e9b8b77bf631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49434ac891c9515fb5e73f3f8d0931632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c01a978bbb036ccece0a52bfd9a3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4fc5e56dfa01ecd6b670ef244ff4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a69736c3b10bac65644d6858c263c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26627508b063d823e15aeb986701af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832a126c229e18490243cab02f8179337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febdb85b92910706bbc7e4d90b9df1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61d5c266e2c091e9a517e06facf0e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233704bb308594d66896d452b3d81dfb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13930979aa3ddd2d1b75330c0b24bca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082e0a37d0c276856e86aea400325fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64e42adf0b8c1958d078c3ca0cb19943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07404835273f4a9fb32240998cc55844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2390aba390b6bfb7d4fc1eb9683d1645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5cd2a84902145e7979063cdb14a3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d367bd7a16fc52bb8c45e37860072747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063293a4f506afbc4234c8cf223ca58d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb12583d1aabb369cec920aca642eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b83b5e4ca0380bd688263dcda8e77450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3181aa8edc065be94fd5b8c9b119a7751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e203b2d2bb24727dc23b1244bb066e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bc857bc5191669fa89aee7c6f249053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73ff5092e2c6fc99968c54f3394d5754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362d9ff6b7cd1e27d956f089b6e614a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ef1a69560f971cf060e048f3055d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cef4eee9732046274ead9c3b5c67d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02775af7284bed4abf00d96ce2f3710258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544c30c9b8d5f9b50da92a89b20b2da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a23993d8e4b56a5f9412c86c73f3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854bfbae8e5cb79679bc5ef5d81e10161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3593d7ad9c62404a43c6bfec9f4c7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd70fbbfcc07999ec86135ebc4dd5863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d6fdd895428ee35420118969cd4d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f62755e9fa347f396fffb16ea564d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e4f6710902879db0e5833f3af78a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197f9320234f6691270ee5c0cc0455c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5dae52046fc7fca5e939e6424e855c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82ad857173bd40ce81e90f0e7d475769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee67d5615bf4ff4e41dd8c701a102070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac7c526a8c930dc40ab4fbed6041c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654feac5981bac1fdefc80b045af5fb172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525bc544db3c852b51c5d251787472873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04b5adb0655f5d4edeffd50f6f266c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d954b9aaf975865f1463c50e3997275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d281297e2877943596f007e707307b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e23ec5321fd8fb5c6625c40b7fb75177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23396c26fec2fe2a147d0d3ca86419ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4a45558577810d878dd594c6a209f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c68e2a581069e65aae94d59317fed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e4adefee63e2c96c93228d9fce50d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151239923d34ba74c07049cf47ee998682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c933ae074b76ee0b2a78809e89105e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd196265e4774e37b377a0905a90b5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231407177e06e6bb7842f6c1249fd61c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ead36a490ff827b264ada8a41ff47e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80886545004e00849cb27edad6335e0287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ba9e782aa6e4a1b9e6d39a402cbf588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15746ad7dc0488ac8390c3fc3316c32889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17557aeb7934564c821be64434cacd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758656ea3d41807635d35022dee84d0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eece44e79dab2614d159e272fb295092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289ca095a54990571fe46690d976c6693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a12f905228633d02b0ba2d259b17994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3c2d1ddc4904b306b22a447fe7a7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f023edc1ac237621136b2a2d7b9b1296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131d4f290c0db087999422f3e97227397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15350b27a1e265fdfce95c1d059652fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485e0d9c4c1287ffb09efd35b75058899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43679bd4d0436bb63883b2f76869ad4f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b78f2bf9e841da0dc88d8adaa2c76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c197f4590a54efc54aea8e58c6635a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c71c2acaa39119f18071de7b0a2a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e34132b04a8c152e4f0604ac7ba7fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7738adfa8de3eaafeebcf2e1ab6be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421a4df7cd555056515a51d804a2355106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d763719f80fc1e7b26017c7bd376290107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fca72aceed92718a28bb36f68d1bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcab91f0152fa2f3f2c2dd6d90749cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350a6072267fdd558cc85daa595633d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5946dd67ebfe49ee5477a2081c24fb4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114aa0a88d3ffe81a57bb2e90765ea59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7d8360458396d10fbfed2e6bc9cec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5784cc98f75595532ca7e2148be8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e095f0a7b82aeb3db7194c9108da53115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926846f8ada22be2ec0be140eef8e1e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57fa8c888470acd35e9172fe1899b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e654e23ba590bcbd78a2d9ebb1fc246118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c18265c34514a9648de454e09e96f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea6a24fa35f081849499d59319ad42120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a73423a36a5b0bebde31438b1b861d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324b784a5a1da9afa3f77a919819383122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbef8337f3e1e886d7d60235d7e0f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63096d98fd634a8ee54537305c4d9835124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce8e41c2189bb48f9b8a546bc354e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123c9399dd3e8fb032715ff980c0e85126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf41dc0959402f8b048be17d0f07325127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3633cbfb0e1e8462a1bc81d9b626608128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d01c17db58de56380741dc7799cadb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef510727c7a241d9c11c5450b8052bf6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63270f64c70807ebf26c99e037b7cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab83fe482f090be4c06fcec5857da0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1030643e75108222189c6695864ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be0c32d151b371545a5fa1edbcda49134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327a30283824c46b7e4cda8d3cd8d24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0c578758edfcdcebb8d6e39ffe929136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15424dae61719d2302910de4c9eeff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ad369f52e9ae8c36220a0d3fe037e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee51adf4bfd453e6799061d3436228a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b7a2c2b2dd1320cb2bfbcbda21604140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6979447128269b784f590310277ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d659c3ef235f084e8c60958eae539142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb08e1d2b5ad19d4d6cfa2a7f458d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cad1528e8cbf4fb2ef3220bf97ac8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94350a3fd4e093582c41a3b4ba972f09145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347f9980d6fb1ad19f8d07bbf9ad9ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd3b18ad9f176553a91f456a247b01147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b821f400b65c2306119b40c24bf1c79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a4d31ba65b23915a0f4558e173e67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21963c1ce85a6e67ff0fca1d3798b39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd458a6dce4f2882b17ab3a78d24f1ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bbda7b7cfa37cc3676685153fe5df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d296dfc558cbc8cc0df15a4dbefab3e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea197451cc7125ef763f9ccb34b5ceed154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>