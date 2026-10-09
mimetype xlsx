--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26497657398e2ee45807d7ab608ded41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a771feeb53c261bb80ded4230c6da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23777240881b1a9b68a790be2d8a38d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa9827e8a546f4c6781583670a682e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa4e1ab3d9717098c28412ad028d6b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428316f97448574b80dc6dfb76ea9f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1457b52a18101f7877c83767cde977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047df184966086fb989e4addd0460d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037edb61b493bae3eed3ab3f40d5edc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f93b72fee9c5f8e57d6490fef878f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27ba2a5df3ae2007b22167f6ec4fc111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e110b940259727894f22f22a69334312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e77cf1951eef45956b1a52b439fb413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6808d6a8013cde1e46e4e20d39f2ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a5c26e6ca934949109b5392e39b6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09ea0002b8c6dc80c529420aee6add16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25301fce6db466fc3cd8107c83e6b7c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360ed64e9ebb3836e8c5689d33de57b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafa3e025f27d2bf315315e97a3bb3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7b05e2ddc99877ff091442dbaae7d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32d4445c8b27df8df32b3c073659bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d6b4ddb5eb15c0b10f24bf1f84f8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5e392143d4a7911be0251acaf578b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc65cabf33c05759dea3aeb7f5338f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779d6075d840bf2a12c88cf2775f01425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccee699cb18df3f9534e892bf0c2ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96435562b0da3f7d05489cfcf429af6327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20334dbad439fc894df1dc95a21df23828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72129f7d041f5fe9ed4464a74ec9eb7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bc37c0efcbd63f661922021cba47630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2204eeddd8adbb72f3c8a593b74478631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fe6149a9c3fef09fbfefec84b808332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24673bae3dab9293042c94ee8deceb2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c87ac31885f33c14051c361b7ef6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f29c8c6b9d680abffda81f0fbc04a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743ec1a85329ddd04c9fb2ee48718a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78618c8b26e93e59758db6787375a03137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7cd50a9498e0f99234dd02008378538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647feaad0a39532be7948dbdc617fab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f786c8c166bb00317544508b7c3b8f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83172b37e1ca972369bb1024715db8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca644693ec7ceccd366dc91b2fe61342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840fe97ec9ff540cf06a7376aaaa44343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31989a181a5b6cc54a2e10731bce24c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e5cdc65913291bc3ff62d5c19d62745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547afa6dc3cd1c37732fc7f7eee45e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888afa621d09d61b76c0750a8425ede47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140938c619e1d5946b89be2db0304ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cbc8a7c0efa8d15bd77eef819491a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0e04361e4aa346ba7f037bfad1aa150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe792dbf10fff32c950fdfbcd57290951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafa1da2019aa488c57de0bbd7b4d4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c379a6d71540db06dfa05dc977eb21b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bac967ca727267b446782fd890aeb054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c9c73e002e53f0e7b75c0dbc4821c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c3eb0de4b6f04a1857a237cad148356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fc9ad3fc199feb859c3beb0cb0e9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5aad4ea1ee7f342deed0c5fe58bd2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce1bc044ba7640009645756231966f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716af1553753491fe7a26eaa7d6b1fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072c2c1ec90ac2a5180eac8fc0c207761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedecee09f16038ec037b59d429f1fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b473b195256250c5a056748a0f64e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e00d27b284665b0d7e87d17e08b9cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285dea17faa93dc44f99ae4d71665f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a85e7af5406e46dd6cbe3e1232563066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f892344b8398e3367400d3ed69fd1667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145faf90a5c0a730acd4600d0069877468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f09139fabf839ee301867b7fbadac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75775a0d232378f41465a18e3da51470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86091a95dbb48136b7bc18cbfe52c4771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509fb77caba2292c469dccb0a688fe572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e49f90d007d51375de7a60d09d5ba973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e663d24f22bedf42183bd618175af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810f42bba3cd2841f438cc640f4ac7c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67da222eb4672a1127bd86e4f92dc1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c6e1b08b77645e75cc890809721f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc60a2c4bfbd556c8b6225747cd099478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f26662000c1f28fbccfb65f51c871979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e0d95b86f26114e7aa0515ce0858080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78adb6a851c1708bda1d05792a15a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd1c8fa378abb447aa1c0388d2db2682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b00c812726e10ab35c5a2ede4bda083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39c8b0a9d8af9b1219170b2828b11484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9f20a11b364ea6f7c384273ff101285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770fa9b28cf8f154f2a58661fcc985786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517475fa3513123db361481f39bfdb0d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea569ffe84407efe4ce341976de4ddc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfd4b3fffb7f4a23fa4c13ba65244d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091e075898f966f66647ee0d2647bec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bcc3571200397a4e502f40e2e0dc891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767fa7848616a0afb563f726793eca792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5373024abd7e56763330eee7e5fc3b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaaa1ff55236f9852494559818d9f7f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483aaace314b9ce60b5f8890de9eca0f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5dbef7a9f678e114b4d0ddb0c6b9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03de7e058300e3a7172259b309910597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75045eec797007e5a67933488a8efe098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddef79ee38167f546d33844d79513099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52075d52347e2c9ffb14942fa7f9383b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec47cd9390e68fe45175a98cda81268101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d63c539205c8a90ebe7b002959481102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629ab41e2c9146c4487e7773d65e0af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f37a8d537d3cbc6df854f8003b4c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6aa6e9249e87c87b83137dbb2be39e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29431d19161d98fd5ed929aeefa6675106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b647a30625039951a7a03a00a0a91107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83cbf71b77f95d562ee2748ddac81e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279b2e9890a69f6cdb67cca5a06cea7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b756251cec1bf05bd68d93c599c7972110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513750067f1f6d45e8e1b0995663b636111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1e276f9c733e61032cef99a7d567e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c0e3d28262726d92fb9693bbcd9bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfd4cc5283c42673fc3b44eb15c636114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4f045767068ea07f3f1525a5ac15c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da2d941a60fb40c3480f9eb4ff4eaf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618cef0ea2052716e854cc8ec2319b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703c9287766de784607f92f7fb27ba7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a2d10b4050a055ab46bcfeca0a470119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2ce76acb46b01c850a0adb031f497120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88a1bc0c63ae17e86948f7aed6ea40121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fc7f3bd364afca4dd8937723cf2a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edc80770ed415f38e030577557ec7c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef8653899fcd1267ec88a20ba69536124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91dbb7e15c708eea5f7934db449a78125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576bab049f295f4d3817df8467d3794126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccb57736d6d995d592457e87578a38127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f877abc7da1d87b7963e792bda026128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ae035dbba4197600ec13c75206481129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078bc332f39e5f3ba40ee87fd9a7f4d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ac48cc6fa2011ab9e9ee1150b36a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743380ebcc35514756d2410be443aa8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db237f0099e6b58764e26370f9c0467f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912332754fc8a3e8e36b788277beb998134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9af87d9cfecaafd8ff6eea1b02821135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a87cf33be4c2937b8114b798ac5d58136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d52fef718465a26a97e7a7a8bba96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3038939182d5a301990802ce4c1fe24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7103a4a06023c7790416389332cc29d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a0518699d0af4a648e3c73648a40f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dc8afbde64b22b16dc008367f038f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105d3aa02598f5474c879babe3512d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917f5be7f204c5cc82626cc8bbdf686143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908468806e5dee24ba3db82a864bb13144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efabee906bd6edd2978ff261bbde94145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f9ee847358e7ae059d13dcd31b4ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c91ee9f841f9f8a04e77d442ca2f45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e12d5a9ff3fb5fa111c7bbf5063d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8f081715470b782d8560fcaed171e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bedbd4d49ba487c27ba0144fea380150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ec99cc19036fb99bd5c1f52112d2e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd42763af323409ecbb244246985c7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71684ddb32fa7130bc1e013a4727a33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153663e33842c792b10a71c133bd92b154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b80157befdb914e0dcba188254ae81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c573e3b33d2243e2fbba21089af564b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2296018aec3d4aed2ea0119be609723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a562251e7c95afa431ea00b1014a1594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d5e193f8b34d147613e0e05bb87e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf916181624e6b5756dfd94ff132d8d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d08f244ea49325fee4093c2024b367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280b9e57535db2937ece013625ed91e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d06178946d2263ce381b5da798d4c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96a78698ebef3bd956cec61801f62b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce4dd2c729a45ebb764c05ce44ae6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c5bc024e8d5918ee04fabc0db43d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b824eeeb94895676363498266f01a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbf6016cc5438b9b3d8eeaf59f61ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f27545a88853c11025dde10a7bab6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dc4a4bccd709564632dabb0487b1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bc9572614711e73561a4095bc6a9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae001d7da6613467c6c158c011ada818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ee2ac202e853d7f90859307403ee619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fa2f02608995bf3178bc49efdb6c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60afc1a725b8b51e50021c291bab0cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa514bf726217dca72ecfc5d02b4535522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565d7f6d05091565acd22bf8f1b409823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09612493443cbd83105d23cbf274f18f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd569355276a402026c44e59f6345f3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77af9157201de3a5d68fcdd3ca2b0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e51abf2c7da090b539fd3f53d80dcd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c3d3d5219e075136c4ff6f9bd5e6128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2c1330261694088031ab55aabd1ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3180c54bb64ab17b0a2ad8867b3ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216dec63ad7c647e25813e2b846002531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca02c689bd16dc1de0c4b1e571bed832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9590feb2814e0729ca7cdb31497a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bda6e17abb4cb2096b0ef36c73051b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd7a52babeb1f8ce5f266a19e0b79335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab510bbdc6220368268bbf286c603b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442fe1793af6acbba747ef7ec8ec46437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d928c5d11a70baa6f6ef5b4c8ca38e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad0a2aaa5158f38dcdc722c2ae64d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1bb7bbecad7501c319f9afe6822d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed6dad867aaea9b10ccadb4f92387841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259f86d7da2eb7f5fac903a7dbeb8c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ab55919be187dd77a3140c5f4591b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d065c756db5945a8198a0e7c0094c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d79638dd33025e94da21e3ea8098d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1207c1811f2474b654199fac37289846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f31514b39faca7a1588a96959d929c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f944a8b80fa3c091569ae4cd350f5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0643121dfee7fd4c380ad96460e8b3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ff28de3e22aeae636100b332ff8e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0f075f4c0e7da6d68aee581f014a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181461e57fe4584b0409cffd7abe5f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a28e54f68c2ddd9613a1c40be29b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf50b7c8a971d4f430035e4993213c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af5bf70f93b489c0d33cf0ec08a5a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a52844c6127c025c3f3814e3e623856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa242086112866de78d54d1a04e20357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ce67500628bf2856be4b78523409158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afabc0c15169b319a490adc0ef47f3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8390a689282ff43c8b17c0707027860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c334f18f298b6935e56c57bae15a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe70509e8d2f8c32600870345b8e9a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0adfc70f3e1116e1df09509fd30c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53844e6f42336aae211d25713d3511d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304df743046b08070569bef4962dd74e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38789f519ea1285a45174a70cfd37d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d524dc174102ce97b3f9bf8c6e141cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce4997ab90976459f1071a011a700b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aaa36cd2c00360e5eacb1c5de0ba9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868297b2e868e97d39426ae333c9420570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9642f6215e54719dceed9566061bdd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c41bca39975186fa4b6b8c3ebbe7dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab0ff968ed7836763e75d46a5cb0cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14755fca8def16d787dd9ed51e1fcc7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdcd8a85c39cdde26e61094393a25775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6025cf38004a49c3b08f12894d391e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc529deba3ce26ed184b494536ee8fa677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f244d66f7ff293f25a3aa48036fc2a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac0576bc3bfb6ad764d66cc8051e2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71ca4a45c1360ba29a5a84ef5c044880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bb1a98bf3f4136b38484e3311e9aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c0652f7cb03475a6c2085524e40c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb60e902b2ca66d770f6a88ce0cd47883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2770592769d31ce00a50eb35a17496684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9fdadd4665068da5354f5e4fba9cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71defddba23fa1337e00008b1c82a5986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f14f3230ecc4373e8c9015fb6df2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b43fac85c43bbca42106237fbcdbb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79796c778909c4fda109884830a6419589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2eeb78a215cf3f252310f260d55da190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b9cb2e1c6ba1db4b06ae4ac6c7f3c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13b36d53c323883ed0d99c2b5b895d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536ed1aeb7af55702e55ef2a83a0f1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe716c3d654788da1fd5309367687994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd7820ef16236d2784e3e1afa95c3195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00014e4d9a93c9b3832b54f0cdbd2ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7cf04f695550979fae1c745c2d2ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6892b633ef271470e6f23e7086980f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603d34d535cb6902f2e26c5a52f18cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa245d4536680bfbe22d6a91153aff49100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de077212463bd197b7f767a55933332101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd0ec462b3c21296f0b08d1f049494102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdbb5117853f8a76b830cd9fee0047103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26649fe4c5d14cddc3b4c2bc3936ab6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7ed8fee05fc8616e68a21596d1c7d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c9b80bfecd4a3f9435ed0d57632ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfb19bc0b67d403f1503331f04397b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594170e94d91b79f0ea89171d813b0c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8d7240f1c74b1e63b7d01eff38767109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e80f8322e95b4f6b5a584ba5396a90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5f394ce0e795d971fe94eb73d8a80111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf8373f0f827509ac9e0a2c10ef6d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe53d0f0b051a2af3fa59943fdc6d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d157e857852ad7cb4d2d4d61b6d5bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac7af683d672706869ba4b1bc04a22115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a03554ae0dbe90dfc781cd5cadfac5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e054e4acb4a8bfaa52e761a97b2fea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b09bedb571e3b79c67da84e5ca1744118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ad2e78e354b4d0bd654acafc23534119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca943f05235aede879000c17476769e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c706113e56c7e39e46b0465ab8cf24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60d636edaa8be86c7e3b45aed2d30f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ae2b868fded894302b2c323e78c4f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926838b1f0608ea29f4a82ba7d251e7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7554640bacedff21222edcf88a09a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08077fd6bdde25f3643206f2e0ab9246126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecda376102017489417aeea6b19b125127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f829428a014dee9e14ad79232d86d07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7c5b9b2d646eaba51709e75e50a72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c627981bf57b29f86370c598d0c527d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5de91fea498164bfa7cf1d5eaadc1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae85754270902d8a47cf445a11c849132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2d35c9b3e90b17fe52cc922606ffa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9260ff84e13394c0845c93fb718de50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d68d5f397893a25068561764b6e09135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acce765ba4fff629d6a81c4862db65c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a1fc9a19c4c68d3ae627ca5c38bd2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da23303636d861509ae87e8de0966c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcca595b2a14bbe6600d87077d4cac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24160804e1bd2d492822feeb65d396140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee45bdc26a35d28da48d49a8490b043141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714a206c9abfe38fcdb23ebec2ee006142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a129b0c4d7465c8d3156d990a533e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79317547b3ab82643a890d5021c07be6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bee10cda8a4d1d08c6fec307973e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c705c4170862b6f711ef352ae10f5b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca77acc6604234744a2cc5473280c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addb52838c6d34e4eacfedfeb726e28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948bb43d24aeaab39b1464a188db5b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19949a6287491cb0e9cd216ae61bc20c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce99cff3196a8d533fb00486f11d09b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f220f6f410d80b701d5f99102ac9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba674c18f4019f567d192b129124de64153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9071997ffbc2224097f780962c9cd39154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>