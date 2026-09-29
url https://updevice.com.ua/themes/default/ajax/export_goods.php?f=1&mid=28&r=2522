--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cc35076c41606711a3c9065a1ead51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a496b7d5d039ba00ea1710cf9b66da42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e49fb048f46c3c84a983442135aec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c900356efb9dcbee885f248b577c9404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481b8c914d3aea7990d9408cdf04da45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277af811f3495006ec72ea8f90bb3b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed286174905b2b61d2f00679859626cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ebf1d1aa7f67661600e563b4550be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e108fc9b426291d5449074fe805879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bd58d3932185a55488ae284ec50b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0c8442ed906a2d820228cc682237911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec1ca56b0a64e0aeff8f6c63a72ef712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa5fa7f4e4257d419c84c08c733d2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb60598766a3a2d5a5e7d6b47fe5a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87fad8957fb8c2eeba36801dc8ab4b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b51591feb9612e20d1bd44788b43c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4978bff575b30e5f6509160f1743417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd4dc547f6ee19bb3fbbb203d0c59a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ab3884beecf0e7f415a091fbb873219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d478dde51eef8014f9b751e64ca47020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d6c26ec6c0925f511614fdd16bf9121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5147a72e5fead809c6a7a96433b54d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcda44d265f7ebfdcb7a36675d234623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3c596d4300b040328bc72214df10924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350e3a2005367dbc331ee396cfae07e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc53067cf4b5567c5cc7f7feb59c30a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29832be69c80fd3312b38cd5d5799a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8f9e788a4cd5b27852f39d3a0a5f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a288c71b3ddc3b40e050fee7a71daa629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d423c1d162387e49e0235e99274db1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0e2f2c0052abd1d55344c56c4124b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5390a6615235f4d931ab0380a5dd35a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44af77be9af3414a9b5acbf4ac8a7233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226f3dc6a22965c2ca0c70e8ca3136334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49199df5436a9820398ad45c4406b09f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e1c9e555d4c1838455f6bb1e42cd636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10625480dbc5b17bb72420b5e4098bd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b99479fb4b9ac341a71db0e9e91a9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777d3a24094696fa57d0095ce92008039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf1d5cb678f123da4fe5b2fd885efa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecfdfbc2d2ad07613c922935e1028c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365980213b4e90bb39b5291d679870a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567d26105102092883db98d95d9e83843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af0dca87fb0241481e73782e12087844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab7d0a9b3a07f5f13bf08590b7ca8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d1a0e528eb26ffbad6267dc3237ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438677d5b1b9e01ba64a422ce40b8d1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed74d9bd196486d0b0597ba426ed8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84c1c79d6ac1e572689bdfc9a7cac149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd380859ecea38a3820c865a851a02250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd6fdbec27e091e584a4c309cfbb0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de742d4a879a8d8b83ac58b5c31b8f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac96d49c2cf002c0e74c3aac073e1c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986dfd494e25c26d932d41c2ac5c89254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc21ce330b070db6779075ea43902555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215902ea3e89048ed82ed20523562a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa973637f8fac3ee387957b4ddae8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1007ad0f82ebfd14454712c796fd358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc538feb7223f01af2fcb104f00e4a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c9694e6ec258dbcb9b74c6711299760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6248631d2d04c792a079d16917515dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f9d26d7dd4eceaa3d7f2746c1b48162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3cbe25a80c108114dadf6896fd93f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add7d7c7f026b64d6449592c07d2f0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818345cc4d44f62d29ba3ec22a1ceb265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0feeefe574f88cb8595d23846413966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09207edadce9639d2e29ca04e9aa3c5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1746506a1e0b26ce948cbbf1d340868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c77395d0ce6011108c141ca5482e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4fb9e50171625e32e2cb612f22ec770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab85f2b551298128064b6228e33160671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80005d37624a713fed593e0a69a97772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6d5f1e406d644f8902ae2a1f5b33073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b9072c91495052593fcff68dd195274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58232128603c017d8b645072b26c50c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259715b2a1191b5bd15879e071f7f75e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b27272fcef7b415508aac267cf90f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1a1bd342d56f3725989f978b6192778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081bacfadbf8be74fdef56a495d3b7779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adcd1f61824cd5672713c3e1415b2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3beeeaa249bcb762c4ef64efdd77cef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670931fc5fcff438a39f25e978c4767682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fb3ed560074ae157f0853bb0c899d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c8869458a7f11bfa1843ecfea428d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57440e73e55a13d0afc9860df9f4db9d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c280616ea3cce02ed638c43a8613ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d55d216783f86bec648989abb06d8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44311d580eb3198339add54487d3e8888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e516ef6a3d2f5558ec718b88d7601d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217f4152dec97551671a621bdcc998f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2073e30cb4110d4fdd12e94fb9ff491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fff78c384b4183bbd20f6d0dca66e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164efbd0e80d7b56664a7b77435f07a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac09db91f22d667c5ceb0e82ca5a1d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e604579a3cd7eac27f4cfa945ce4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd8e2f18c5f4e3af09f1994d2f9ea496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f058127fe264fd0e6b4f82f87114097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5eef362aa5938a045a64d7b68918598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9147432f45999dbb1a782b346c5be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3224177d83d1f0e95a7ce53d404e87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0cbdf4fecc7193b9c99b706c49047101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09619350271110bcb09f9d595077068c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bd12bb32bed407a9d4b2878e60c21103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf315df674eaf0e8cb4803b0817c63104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e34029b4590482953af23494c38625105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78c79ee07ed032f004ce6700daac85106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be7d9312bcb358ff3df822082cbcff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430927c12263379544ae53237afe19ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0391418f2e122951468de65c223fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e079ba6453d0fb4d4109f8173590f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a3429f41513620ac35c3358fb6372111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9b3007e5e8c7f8738829140547d59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57403488316e2a5af52f1e65b4dec35a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21309cc37feeabc9e9ca5b71d016d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee540263abd5df9b35c1c15bc174dc9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d994c47bb2e2da9a5f4d3d5b829c97f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f31c08bf43fa239a255d63cf3829f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2f14bfc8ad9efa7493291044137c0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede069090bdd4bdcfabf1f0fabac7c21119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec21876ba2056f045735219fe30af7e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53726d85d05b2ff0a68e1c3b18890f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb6a17a295c65ac7b0933eb7bde363122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c357e176d9ccc7cca9098bc0a0f66123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b6412ed30abc9e2af4f617a42b27f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990386bc257c5dcbf9ca20f2b14215b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4df0212920046747a27ab5c448e6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8a52c7aa9e86b0d79922611ea1409127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ac63fe7d2579dd27ac7ed02ef19d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdf598c5c0be83292400ffc45c6a95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da712a324ac226766716ba0211093b85130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675d05de67ab72a4f774bf96362e5c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f458de9d439d475cbf851a14bbd81a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee7428fcb3ddd992ce7e440944c33d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4174a0ce1354b0a6bc1c8cabc4818fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc194772889db4a7ecc7ae0c147ae83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122cbea69ec7871bea688c721ebdf38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f27dc50f3452a2d34cb7501236d7a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca1e610c2638ae52f1c49a52bbdf00138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4520ae2365984ab52beb7cdbab1843139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ae4abd8bb1362692ced2a5fe6cd0b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2439cbcf9f3a61f718e692453aa9d18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773790e4258f8db1e401dd4f0253684142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d677bc9ea1627ef92a8b3f751119f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b55821f3ad82a6eb2a0804b7eaf1e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16122dd603362856bf01cf8d50db2a8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a569c61a0158df6334fd2286817e202146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cf55176358b0b1b27131fb5daea21147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad78ec2702b98e2799adfdf48137ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb9adcb74d141865b3c2eca5be1d91149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6535837cd7132122088757439a016150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a15961d3afaed36f2338cfc60d9af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a61987854f2884102cab8e437bdda152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb62a4bccf0a75bd576a1d3c859ecd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ffd494d9db18d3f14e452fb381a9d154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d46e03a7c23a2c56bb867b03aa3a011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2953b3a0f2e213f303d7831bdc2962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d387a80dfc592cba9136f7a4e87bd03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f0569f143c8031da8444b0aa2582e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae0e1dabcbf0079a6b0df1aa46aa705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b4ebea77b4c2e434cd785dc6339546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d365e00d9f723496657c2572aecb47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad1438aff4c05b977cab84269d7dbe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fa1b55af81a59f6cc17738b381fc09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17c56b821106d5b4225b0e5bdae06010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715c43acc6a6c527fd5f3f6f502e54211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32579ed42f0445821aad741d90ee06712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1240862fecc0dacf3ab190a385f33c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee9681ea7f033d9a5d18fa4dd9a82114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3e22c3fdf9dca024a795adf8d4cdb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f835b142b2bb134207b311555904b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb9ed09fe8adeb74bdca4a00c246fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0430213b332cad5cecb6d03070b6e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd784f9fdb5564bc4e5fd42a75d0ca619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1632ae5ce11a5eda7378dcd7447f1720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02845723853f1b31d0eec4fd5406ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfea87f7e176b8cd8ed4d7f8ba6de322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e8a24b63e943e40da0873073304b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0406635337000b729b33ba64123f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f7d8e2e4957c25120deb33e5eb6bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675054e5445095af0fd5175b8880759a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254b41a6c68e52da4c9bc0820ed4e7e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912b849b091f4cfd5612d6589f2962628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74878114aee090e2e8e83332c19964f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37928542a1e12b630b6dccd1b9f3a5930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9e388ce33a6013a79de0446b071d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897eb7add37c9168b40217ef97d58dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66fbf9bf1f457f5ab5f28266f1f5ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408fe630716578b63f58f6ee242185334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412b9b290434ab24a5466e0b594bd8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec726ba34657c2e49365c7d8fc5a6e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743c279584724d18b29a5ca4907c37e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd5a24b14a8b4bf3508e824c5e8e9238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e6b28120943014d5f867ffeca873a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7ec493bd33a4c9b53f0ddcf1b004540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e09574913b1dae2fb2d14154e93f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b66e763d6a8cf957f35821af9be7342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4936ff0d41d7762d4e88558aec91243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d69023269074ccc412d173d2d14ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226b6e04442b588adca16f9d852650945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861401fcb5ff448298da5c5f226bdf246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad68d9f9e46d8686d6c48f9d8040e3747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5827cf5797ce3fe88f8677f5eaf8fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a5b0a7a6bbb15acf5ac8796cd8f6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ffad76884860a70dbf12cc123e78750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5b9261d39270cca0406a26f85497351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300b9a2d580e136bd5d2d5a797fad6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17455bb98ebe9fca4782faed3f6c63953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92308874f8522a7e51fb5630058436ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c54c06ec90c68a5ad6a9bcb220ba8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c86d3d799f51cd94fbd043b7116eef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1481125c44df08fb8bfadb6fae23e9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b409fc5ea4030b2dcaaf5b15965f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd46f62db6d92841c8638e7ab34899659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe197871efb44ab5dc1db1e0057559560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd31baa5f3a7c25977331f0bc98788961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b92cf072d90377d4963b682be330462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fe704d7e9a0ff5516f1c426a683ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d87663e94eeda78de21960bb4ee57e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5b4d210bbe2bdf25ff2da4ca9fd7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0389affcbd0d99dcb1e6e599468db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c30a565b1fa6f6a30bbac425f1d87167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29f81ee73332f27c5fba9e8f5dafa268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506a0ef07c017321eff8dd38fe4da7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afee4d427a4f23dfbd3beca7686d8770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8905971da7e75f6912cf091ecea5d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b570eca1c20996c29716c280582b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003de7db8153fb382e168403551b72573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39162ba3cc10e9f081d054e23b839a9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fd5edf371fc91481623f4bd53444375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428276325519b9039b7a2b225471edb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f2b758ce109081f9db2e34951052377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbbf0fc957f4bce29f141d342d976078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bff86867f8d7182f8bc48075706c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb74307fe6e3d1c68341ea81cf102180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524bf49bcb4c23914e72a539f86346b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45173e678ff502fe519d4c7a407ad21982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b7d4c26009d4675ba6cb03c68ea9083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9258a4026c8b70400ca71f40d8f2d5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c487643b7dca71b60b15de13fc2f8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc49e288dc1e76985e7a501bcad47386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f78d0c7aa647e9544f2061d4744a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b1a051616170774343af0a844a6ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff71a5f31cd4d09f19d3af57993f9c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b71a6bc1d0f0dc711187065c19b8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec8c2fc8fad7f56fbb8e7625f912c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f12d776d252c1362c13e32a9e6728892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57ce7d8ef97ab9ee1164abc007c8c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3b91d7df512735fbc71d75e59036894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfabccfca1bdd80ac7759dc780c967495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba60598bcfaf1912c84419be0fd0eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b81e818b33a3e6cfa36a2ee38e3e1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f7c162cc07a7e2b70ba8208d4926298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084cae24d0d44ec3988698f6c7e9cb899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae69c297b357ddc5a28cd7b87a2465100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed82e980017b5043cfe7d5749cf355101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e1f5bdedb47c9b417703b937fe630102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae516a97dc9dc30992739473bc3ce5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6faa313d02377ed88ae7fe50914181104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331eaba1b4de3ab3a9a4d2f55c93610105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46402e3ca2c525f3979a1a3e74b4af4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257dc7d186759760d2aa517098b4e36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22da70597c8399de9da9024cd1dfbcc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf573fba5eec1ce77a22d66dcd2d5938109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44baa342cf1e30bedd6be05ec1391691110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a73bcfb4320216aed76a673d0c0c10111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495195df8a50c53438c243f8b3f9cb81112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dc7fba130b9983ea0c934837f282f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cadefc8df2a49a4684ea1b694597d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6e0bc04437050213ebedcbcefdce2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a52c331d1206b2e1654674b44c3d16116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289024d1f4a52f123f1c3c66aa2934b4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243b2382350596a9bf3dfa0380d60dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960eec94aa611663ec7f12f5f8fc4e94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2cb26e95f04cfaf4e995e20074bc7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc37111f6f7870d73ba36379d5ed38c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d6d5e3f558e69a3ae9ddbd6988fd9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e722b375c62ace7e79172f9145a763123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19df2e2395ccd561def2320d8bc6f35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533a5253f2c2b44936ff31da659ec8d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15ca9332f00b570a0bb250644b5d74126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e03b39e17dfd9b5d90ae0597597c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54da2bc641ac5bb0f26445b2b7de4c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8fd5fdb5c7dd6fdb4c5a953f0ff03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218389a94899053b58fd16f25ee5ea6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a50caef51381f23a596c7616e05aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc444b069cb7c27941bbe154183612e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27800523a597348f33dfbf850550f687133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7b952ac58c3a7cbcf1334a9b2d706134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169dc62d4bf8d773c8d9a6a2722774a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee857185fd8d05075386790dcb2720136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bff0d04c70836b22f42f0f0dd61ed6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dcc00a2f4b288453258153479d4b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cfa8bde15c63d86cbc5df46202a9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20041f02acb29c1a9a5ae9e4ae65066140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c4b450879c376f2995fc505aaf057141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155aa47edb3bed1c9b0601af888df2d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79a100bbe6a37ae5e7f9cad07b53ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504ae7a05eea1013ad51f270c2a9f22144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002fe35d831e0864b36b919bda27b82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0853ec2f5eae660a74a532b1fc333146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b54b5a4df32c9cb9ab2272b749d5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71574131bb8c44aa12ed44bb426e91de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ec8aefcfe4c62fd376549251f3e8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c798161e580ce75d457bab2d5a7b0e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d17742732723abee49339f6bb2905151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb455c47b8dda2801a083e027e86e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad8b20bdb9f6d849be8b4883f7eb92153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbecbc2410ecd556f96a8285cf271ba154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>