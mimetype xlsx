--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bf7c47ead3b080b8eda8eb1eb88a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea37fff692b1b032c3a547f18eb3e2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a0cac96002029fcf8c12bba9432613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b433513e8d8915bf17939342a6c6db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cce5f4033aa05e54db1a08a6509745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715110073a1a6b2a056e86a033571f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889b4088d4a88aab0e77332076226007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1680743a734268973f4b9b54ae223248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9f4cfe28a70c9091fbf9cda9a2d2c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b713f69fa45e388081c95e703095f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9bec8b4032b5406fdd3dba0b95cf411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35c7e490990233da66e51216b1ea2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790abc92b7115fbed3a16536c693da3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d8e6d1aac209c76038044fb7aba6114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3978de38c64d716d7047158883865c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b95c34970d6f9aa4ec819c894b52a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142893bbc079ad8408c04574777422c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312377795b85c19efbf2c42047bccf0f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e72f7116f24da2a22c3e36f78436d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce226592416ca974b43c3b5b0df5d30020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f23f41053ae68972357819db94997221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7309f0f05d4a6e6e1af5358db434a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18403ba64b2dbc65faa6d85ba1d8bde23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55865736a4f33d81baed08cfdc6b8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7c7b70c8b12b68019e3534728a39f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53377871e2233fbfcea62cb782431fbe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637d2de7a082fe585cb086cd5f96ad227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4172e02861d5bc7e890f62065b151e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d671ff0d9225f1d7a81505c48a2b47329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0849bd7a4fc1bd0ae172d3118427a1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c3f35a2a094b3b36e7019d63895d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88b8839b3f176c3a9b34431c1316c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3e4eacd6459412972e8eca834eca333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fffa0683bc63a33c7a32de769c4b4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7295a0f5925a2ac0f4375667354df935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c4759e9221123c60d7843b7cae86f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cab16f553a5ec01021465ce76fb7637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85de2e5ca21682c3b5ad80be3b8c90138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9dc5c908b33dba407f1a7af350f5d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9900ba69a40cd458fa6faa7c492af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7a03dc0ae7b7212e026d30495dadf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00920d2df63cdc005bc237edea78841c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99030df5d50cb9b921f6e7d244161543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2149469eb0223956f63207eb91e0644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3174d9e593ae0efd87da5b54de1e61145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63985e377e1c088bb5d245cc07ed65746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1681dd1e3c99fcd2c5314c92d69102c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7a8dd046803f8610765de6c6c267348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7581b6ea57ab4efdb2a09a290a0cbd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091484399bf36115b2d4b7e3f8ab8b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76274f11ce737aed8bb40c25f5f9c63d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e53495db695e3bf5250f6f18e4b63352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66202d9e6f11fb5fa4c2d1eb8139c1353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3252b8d950ae74065b81d6741a86e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f7e44c2896850bbb80ebad8d12a4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6f4f107e115e36ef164b2d08b91ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08361bf552c7fbcba66cf58ce813be2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22731983fbf99bcc81fe666180c810658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d05b17cc384dec2cf3acd413f9b02d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406db4dbe9a57cf6d7b00218beb3f8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046421c4615a2d8928ee7b24bb76fda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b3fa2f22b22a55c7f931b1dddb61562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd46d3cdae1b72eef3884e5a8d3c6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66a2db697ca1d334bda2f86a77694e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6b874b1703ef25aabc2c0db44210b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57a244d3b2f2ea9bce1271f217019e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28944aa04eaead11340804863c3e0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb91cfd96af7100df06e260c3a40d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c9959e6a61d48995b1a97b440937569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46cd15db5370935463bac0509dbb2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45ec7da18c1ba07f7494837905bc0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a10b5a06803e86ed3855c14317bc872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b88a54cc3163c0f07e0ee0cbe0faa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bd3f0af9bd993854f39d8b56a270474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589621365ba7447c8693f14253f0e3475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4094b661c8bad9267d07d5ce21caa9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eefff5f13b3aa2cb0fb4346022c2df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1507fa3c08948835632a57d4e48c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1b5a73ba2979531e2136523328b2079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6dd8cc92d90a72debbd187c7ca05d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf9bcac2517df225948a4e9ecea8bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de272ee0402195c4fffdbd19b62497c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71f69d38442a1d79adecce894a500183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e333bdbcd3ea065e40cf91813f4eb584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ba6cf24a66ac5b0173b1fbd344ae785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b598388a29baba8f91cbf8dc66807886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d27d35bb5329f8ac87a8667291f4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace88eaefe34c0aeb3221947ef5fe37e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506615562f47592fe451bf0580eb94189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587be2afb1a78fddde5c70d07cfef73790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254ee53abae01b9bce5721f5bdc2f5491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7541325123e12665d4d39fde3f5e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0a9f8055f24a39aa586c2a0cf842593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f220b5d398264dbc954b2cc11edbdf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a5d78318774a6e35713db514fc52a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd14aa4fe92956623bb9eb01be88c0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627ea2350168faf076536f3187eb34197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793f1e83a0d765c428406a406cfa34f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c5be030ebc15f26d3a81456a6a7dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb71f135e152efa593901bcd4518d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fcdaded6fa7c7194d45076f54f18a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58695c731d8f90c8da7433a6bc9c5465102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63817cb058f6c2b9707a67d0303ee2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa1eaeffb18ce56e9af94cd7a8051a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa971aa879ffe189b349e171e3badd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704d57e0ebbcf3f5a336b5d7877c03f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0d89bfe7cd7a91b17f20373fdd4f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70f634c879e59421edf96435879a33108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165fd1cd3fe55e57f67337352824ec6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539341e33a98d2c55ba5ea7844da297110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafe7a22adc4df3b750a8fc41de5a4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b42b3c0a261bd757a994d4d47828b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416faa9f11f8494274d87eb1ec957de6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a0df69547e5afe8123aabdf68a4ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29343a4b52b581434a46af8cd56d22115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48748df58424fdc4ac739a15d886be51116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993b9650c937d13d7960e6628a8f63d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e3c419163093f44ed12d9ac6e8e67118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09cf0743fca892bc0efa14e7d18918119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17d1444ee42c79508b468f22627416120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d065f5bc93e17d0db15042f320fc1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa74cbf145571114bb1e4b97c4129a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e809125724616a8c547761d92d484c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56450c562620006f0786b5b66b5481d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934af799b6366ae0696d2556152970e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63e9dc32b33d53afc15ea94bc400fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d686273140ba6a33b38a0b52e33c31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffea6ecb579d1b0bd67a1441050683d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fa1f813155f37ee652fc87581a07e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c546f2f358591e612d59d68fb0214e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99b2fa8e92093fa377bbeb27eaf6df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63bcd450ddf93e4e02a26aa1270b63132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ad0f5464731658136ea55ea3ab62e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c023fbf9f94d4bc1542f13ec34755f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5300f95990e0538125ac3c988224cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f374a1482c3c1b0d39030276b19093136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f7a6a9da5da6042440668e0559705137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0b2bf88969a25e7ba0bcc80a4dbb9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849704639be782f498ea344b66fd4a43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863c4371ccd2466db4fa9dc1302a98f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fef08f87f91070612ac631406bf85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2921c1422f073fb902d45e77562aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b60fe738f89fb82d397307a39fd4f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0854233ffb082430aba24767a9e5c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe859f7c3655c01be5448ae3a7a16f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6461daf3ddd2ef55e080f52943ec322146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b5231dd6f71aaa9a1e1c147da6b52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ed3b904b749a56bb070098c942066148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48b520d12da9042ff7b0508b4a5310149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65f09114aeba3f134a55b9e4bdecd4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab7fd245ca925ed8ff72f04f909b60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9106ab651552aefa76c7ee52cf407152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71a7adbf18e575251afa218efdbec5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0bae5636491768ad69898431c92a5154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a256d45a0c523774c1866ab596b56f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e98a6f3108e2d561bfba7ff39a9142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1efad839daa4ef6d01f039135f0c5f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5d88d5f59020d6b8c935110df40044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc61cb57f94450965381ca71fa81bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13a22b2a6febf791e51815ccf982f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216195faac822231a620ec88f45b71727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d349e2d27fb6a42854f993b041792b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075bf955383afc6e479be250d1243999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e140ca3b6d06de2d8c434830757140910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f09164bfbe4a6c821fa22b9b0e443211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61803378db42cda7660b9188670c8b3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d95c56d0b66917dc76a176692fb6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416835ce90adb31cbeba63d8a504b7c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf8ba96f3eeb4b1b6e16444bc47b0515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61acc98805603a8f3800cce1f20a3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7e28db226b0218c0e655388cb9ecc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c028d35c16ca4af7fc18d37a36c2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289cc211537d035585313b2fc343bc619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e061ddc246e71dd498f399dd55474b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ae0b69040c4b82eeb786526694b2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fbac579642532a53ee53035b6b03b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5173ca6cab260e11b513522088e9fdd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97740056c6805e1edc0abf550437da724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264eb33f5d81b0ed938a696372b0bec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b867cd4f51d5e171c917bfc831feff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210528ded5668fd29e23c44f115d4e1f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a901bfe05001919e5a1fb70a2c27caf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3596b00a86731755ca5f4871d17663229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46c9a47e7cca12e07a4c72a27a60af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21198d087282bb83e1a89dd11af50fb631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38496f39ad604acd23b2fe8e51c979632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16cb712562954293718236a0acb0ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50664e7b56cca03886cfd84eadce0d9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490676ed783ece49bae70afc2e550f8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd59e59d3032184898bc94b837de24836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba92ab410eeb185a0cdb69dbcdcee6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621690586380e824b00a9343f1760da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259342413cb1fb1e6cb49c3b46c5f4a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ec5564f34aa48bb2cd38955bca38240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e685830f5f9e4e10a23fd5c3eb17341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b666a978d71913bd281226c0b5043f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edd09071d2aa76f3782b3cceb432ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd0d79ea10fdef0abeec5207fb251944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444a95b96aa27dc3053fb8d3f6915d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc7072fa7afa68d018a487c98f51cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03b36e846d90b499465ecabd9d744947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29141d356c48c3efa73e0e989a686c6b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43aeb5320440aad82ba1df6af1df02849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f6d06e0a17d38696ff5170adc51eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e67156034c847a0029185ee3e6739151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe260b1d1791b4dc7015883eb8b08f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23610e409a91faa0b2773947d9f976c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f2e768cdf23a39e62fea73896a16754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b687fce09ebd8a0c16fd190009998055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039bb3dcad85e69e86c86485854385656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b006f01e2a2773d82187e80755f99957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff13a5203831689d7e9fb39d4a356358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8e7e2685e08eefed66df5879f112759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f355cac9374486298513877f8fdc5460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5f50cb5c89a3cb1fb96f8785783de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbe66c1c4227720ff5485455e2ea7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc852bb40e3c8a5214bd4ef2b88860c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1784e8b4b6949b8ee6329c43ddd8ee064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bc3e83d9c40b2eb1cbbca5a28811765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2473ba80e4fff2d5c98c7a131ac3cf466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64010e2f6c7037176a7fc74ec3a5877c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d2f66c13a6b5c50b7bf37c412708468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a5aed43882b57fc52d09df968e10969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd5815ac424c4166e0c820e6e6c2f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d26c51a70df0df2e19badeb12b48c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ba15f900adb94ba28138963cddb6e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be1243f2c30457fc7da30f0f6b262d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d72ce5d68e856868ede8a926bf22374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb151928fcfd70fa78b2a74ea7a16575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730bdaf83f06de6b6a29a0d92615c1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15084eb662d4b06d613bf82c014ac26a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3ffbce568e811018af1e442bb3dfd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b8d163af61d845513206c6310416b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8efcd562b27b50f44ad6d40542e18880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9965e7b4c87e81867f24b0d7d2bd0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7ae3a7ddc6d8efac86e0767ad71b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41236117267bf89892f162c1b5391783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fad2a2b4fdb4bdfdb0beca0aad1c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f888f94bd961fa499e1011aafa6f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847735d6fd1b5c536db9993c628faa286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc92a9104ace732a9bb4b312256d1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7750e06f5f543d7335b5d90eb47398888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870173f3f15a1f38e4cd6158e2ccc8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a23c73b77b75f806bf824689c338190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff9c2b9c6293d02d05435e5f5dbd1a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd937c6cb2403a3ed424351e6ea13d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d8c83c1d300aed9a0f34396fbf77893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639af3078118d45c10914cf64755ef994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673760c2c0b48c1d615658b43bf16d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782aa3f8a3b56a5a9ceac598c6e5a1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273447520fcf63c1d4343e2857dc01497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c25c0303ede787acb75da31b84857d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab9ae25d513834f49ec37dff1356d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de328062794f00fc9398eeab3499283100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d17cb4e334ff02c14df6c1cabecaa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa014048a4a990a734f1ca4c0bd521102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b156f326f4189fb5f06a77a2a6417e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b88a2a449507102dc7305443486b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85225bb9315b8dc96a4d99d7ebfc4eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c52ea1bd1e57771f26384d9dd827a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaaaca50a98d1312402c1c6aa2ac3e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34820bc838eefcd9d62566ef81cb2cf8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c32a42e55167e6c2c12ae39e52a3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162f454c6e8d079fccb9f8302742f07110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee913899041c79f3c21ba2c69fcb7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448eb6d8c2d8281ea5e5b628d0ce2306112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032739b15a507ef5fbe116e70000c18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041f23f6e96d6970be930baaa36a5d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efd8fb94b97c43012aac25673c7b4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be14adddf8030d80857661f3712c1fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7537ad56449f4ec7204f5fc0d05f3a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db5ef2f8a9403c649ce87ee89ba2ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff3a979640841d71482c55dc2fb986119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255286a0fbb2a71cf4a813d72a437ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed8a56d54ecb1ea9b2c37275621ca1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19582f20f8781b1af56e61ec3c4f323122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72961832e808a83fc3412fab945b80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbb331ec906f037dfc64d2834879fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1e9f7759844f175e4825541e78643125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5d70ff7031482c32b5b8a14981871126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67339123d03f04d7bf51b2817765e26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6fd8e6423566145c0a904d0312f79128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c715714514138432239b33bb6ebf5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b442f123b7c2b441f389455078efcf8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626b6b9d991b33f579760139e40ac4d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6255e7c9992412c6a8779b7f75abb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6ed058177cf586cd319c08031b977133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fac2c0fb0166b297be9c3a98102fab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7886b4a427d5fc52a60e53cd52587c6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ce954bfe0277216cc11c6a64e5093136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b0d9be746f78589fe60aa0c4496a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37d0a46cc149b32f84f0ed8fca716d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245835c5d16345d619acf71f5923c19139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629b735ec8cb7938ab854721ed2f6a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b631422bc6e75bc9cb569755d92e4b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a6a13af9d8c5585aa7aca80450454142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffa27bc8bfa4206a0a57bbab5e15ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9baf8429bdf47a5bf6a197fe14cf51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79b50cddb60f6c6b3b6fac2f1e1369145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531db8af7b9891c94b6247d57323691146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef38f207454c0652a76cb13d479bb6d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89aae64b136bb153c907859adbb1aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a2fa7d11080b21c4a6263f05dd522149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9b7f76a5e672d0eef2bc2ac3abfde150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1e41d389757f04c16debd86ff602a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a41c48e31cd5131c1567ce554c24c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243503a3463ca2e209b07f3072301742153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9c85b5c22b0c30cf454ca1a937aac154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>