--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7e5bc61ab3f85153dcbc36d09b0ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfef4e25a9434b51151ec808bfb4c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9073ff7733697bfa15554117a13fd7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34033027077cc4643b50a0bf4a50c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7628c14923c2485cd0b1cc38e155edd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0081b47feb985d5b819be4144ba436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48887edd47066c2cf7f55b3c7152cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0718d6f2242f7a54578b1bacae78228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cc58882c035628b3c92af51a6d0559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191b5de11bc5352e05745e365bd84e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31071bb1d8f3c60ff836c239369fbc1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3c6683177f7e25eedc9c1be829dd712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77b86d4be9d3d025aedaa49749663d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb741fabef4a8385299755c37db64cd714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8aa9b39011378ef4fa919b084dbf315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e9bdbc2a95a020b3487144581001f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20734df00583401e9769dd880c41e9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c0919437c56f59129c759bf89cea118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214dfb85408e9458884f986f01d934119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b66d54ec3576d679e05799bf65689120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6536dd434cec3f615b4e1b615bea6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84739c6b1c6b4d20f47eda6fda657d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ec4150cdc3c0803fc3754b70ad6e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18808de467d6d0e8e59440a36f26a9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fb2a68795311a4499ac76df4f2ce725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694429f2d349abbd17b70b9838814ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63dadaa6d7e952215a93a1c0ed3047b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e9b15361be2a45add8f7e7faf3ef928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a587ee485544903db2bdc54c6a0c11329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a96017e399e291440b1b61548f8b3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d1867644f8464cb9bc8294925701a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2422a57d23ed5bca14291dd6a1d05132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7ec3ce09658696c0c3ce36d9719bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755462fed2ee2405da271fa2df5ad5f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd570ba2ed491bf7e2c6bcf8fe647135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa623e9ebbdec8fc83ff17c7e233bc036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f924554ab213cce09c497d79c735b8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742c0003b2df34deae9e250d14b92bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622578cf2dc0d078350598c200bee2f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edc8a679eeecf6fe3aef68e76bd89a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430b94a19def0e97b2fe486871ae67c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a026c7d656ea816d6bf457f962975142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c39a9a4ee9acd76c4d6caafc624f4043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea58567ec25a60cbc37cc4e2a70202944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434e914ca3ac69409bee5eec81fdc6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a754e015c987c2e9f256144fb1fea646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ddd729e35a1434d4de30478934fd047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf49437794f3808762477e678d3c5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c94ffe5a44951b22b42d2d485df21b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a009292f090046120681281720cbcc350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b450fdffef40ed57cbadc64d4f1c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb86f8869cfee9d4a66975ffe4f8ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fca8ac3bcc805cbf1e109531b261c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2101dc5106e9fb0881077ca04fe2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb6a92355e104ad11718d5f213912355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fc59fd74064e17ca3775660078a2156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfd1362f86ed5d5db713ccc844bf1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61d3140f896c6265eb67cc2cf1b2f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678e25de135e5e8f3d0226ab050f09c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438a2cd215453a9acfc8cdd9f3335f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93464b4f459be253c8b593d096a5b2561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2f81e2eb15e1a4b3569cfd58b9b9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab58bc7935f64c46aa5f4722781064563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da26cdcfd3186f7a37d261cb215f0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905c250fbfabb8bc67159899fc7630965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526aa36801610bfb7023acabdc88044a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebdeb11baea190202dc6f19c29550e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb42eb11c778541e268894836b3c7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cbfeac80359147ac0cc511470618b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbaf0aa41a9e675940db0c982a48d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c907c299c6a33b1053d3d4bc208cd6f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36605f7470b182bf9e9a5e2cfa243af072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e926156306bf4003d53b51579b46b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9074b04c41a4a9737ecbcd09a95849b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01824d23e56c5f65e141c8fbdff5cbf575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b96709996c5bcf15b4804f4f35cf676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28f85c674108dfecd667673a09842c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee9408d4249d9efb08efb506f0298778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f1229234689e924a1038b7999bb9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c46f3683b8287532cf72a466eeacb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcf3928d20e26da63c31bd24e1d1fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc45643e6ff01d97d5428d87a9782e882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2883cb6ef7c303dfa529cf11d5ee0e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4ea32c92f3d7d843d8f056bf4c61684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37714e5a88d818631e72631b990b00a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065b7eb23f9a9b5256082500701bcd886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475027398d2cad243ac253e4509f888187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ca31892dc87289856af38b9d91a4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786134271faac16fd83c70d42ea64d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2479cd4ee64ab86a0b0b4b473239ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae46830e3eaf70a67ada1fd29818d1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95feafde822bb6dfa1e5b0e39db8809992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e510c809209b51c5958cee4bec8fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcac10c28d8992ad0aae66fb5e40eba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe7f9624c151b07d651b6ffeeb0df595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9682798be0bac129f1ddbe06ee539496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb9f455ded0737cbd445501580ceb797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d669286a3da511c58f8f2db0eda4d7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34c910f434657c7e824daa81f2c3dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37068a575cb7765c58f7be6750564631100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83abc2467ab31a1b5ad110a58d5a3ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c416dcab92fb319a07bf0eeded84b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8438489ce732aff8c9bd51d92b75a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf639d5258342201efac017b6a3e8fbb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8895c5205014de8443edabbb1881a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2d5d2ba206a13e67563f13249b11e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ca53c85f69ed7cfe72a93e00d7830107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ed29102b92c03b612e3c6b34f8d73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b138d80a0bc5cb0c8c88e8f6a98bf0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae532b93deb1bb2c48d433fbe14b5d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cf8e15e4936cd4cc3f71b88bdeba3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078349658635c79728803e25e29e079d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf018b821dbfb7418c59774834ac31113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d58b254bf4a069de55361608256b54114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559fb15dc10caf70191fbf11f663fd6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22d2d78bd74434e633e147a6a74e63116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342f92b52860869e095c38f5202d5c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3170649ae949031e2f6330e76cbc14118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1a944633745eb41c1e8b9dd27c45f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c62e5e56df7cfdc83e0d6de867f07120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da083463972ee8fba15f973dfce56df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69714fd058ca14ab20cb2f9be7c16d1d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3ee9365f3ee9f002a594efac850a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474af159255d2011149b5c00438f133124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe902419b8a86ca6e41cb26421b015125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038d5d1aa3110a7e6ec22f7980c014d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f343a1836f8b071d45172c8e205a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc106d3b85a20a89055f6b2baf46cadb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a6e9efa9dfb8d050cda86b3ab7beb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58aee7daed156d6ef735e3077a7f6a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951b5cbbc6a5f0ad0c0e73e3e859296131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4bb390ee76212f9510f338cd58069132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f80c03d658b9145ad0bf4a70e93376133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1822ed3195b4287ce8d5ee7d0fe3ec7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6430eb366c2200122cd0cc2402a3b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0406c0774bc1ae7da3d5c86e467f52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41400c74556766b5b8085acf8a16853a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf9e3d6f1907f022e104620729e470138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2ff897c9484b6289d9acbfcd4307c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df08d0148d5a306a7256ca3a1c5f2b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f064bf48d6f53a60f3655bcb5b398141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847f039e5ea578682a6f95d8ee6b8a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a398da1963a6b993c3f57c92ba7bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9dae9931fc99f5d83d25381c32983144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde106d667d82ef9ff5a51da90c6887145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41c04042c5ecd57bc4a660c9d711f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d87cdec6cdd42c8215904908358679147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b94ba2c537bd0dcc0bc35307edc67148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b557e80ca94d06ec90a0773050e6bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b307d49098b9f6525c6efaca7585cb8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa100f3e3e58fdda8243ce17449d541151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1742d388705f3e55f38e04f1484944152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec52e61d0855fe4740b74261ba1f454153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21d05446440430fb766cd1b97e57a6154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce8974b9b5512cd021225dcfd52e481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd21ea173c3f3981f6a23ad72ef0642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e562e61ace56525db3202e690abb583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2733f42851585553c0b3b8b9e9b1fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c552abb0edf54dfe007c5659210c2725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8a5f9f366e0898dc2af480016ea016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c195bd917f35bca9aaa530c9a7dcfe37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45620b1b676dfb446d98d62ee97aff9c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4968d4e17699b99764ea757aaacfec09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daae466634dfd342dab8ae040de8d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6faf5d5d7e93f1a191834573aa50411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ec7c977b86764680fe6a31dfa615912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96f829a39de4a54b98d1894c84b79613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e73c27f3eaf8a71917b0af535a4fd714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069682535a29d3108cf1d1f1fdf7fd3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85247c845525997cfb36c0fe5628ce116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a97441005c2437529747d0c9054cb417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42712b756b3c723dbb94663cde7c72f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d78958daad4f62ee69d90130998e1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981f319fa1130c63519291e4eed7f7220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac77f34b8c426e8a4c9801126dc10fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf079cbb8f58ef46b3380aab6c3d6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fe98591f6058ceba05c134d87939723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba54e63d45646e1b9ec5d2cba4b15de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec0a5b348932b5ae411db867a7009425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7445ec91e925e36e4d3757807748e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899e3d4293ff47bc33716d6a7bb225f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b062b9e6a13404ee0287c1157b45ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bec4d0fb9d240592e091e348ff7a6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404f62e817eeb4928d7782796a4cbe430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf0e1dcc924cbb69f8d0ce089afaeb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02953dc8f2db594171e1b1321d999232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69629cc283861457a03a69d3009b7f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998bd2d03fa23c21a09d65fffac92af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2559e8851bed702232cf2396f7e58835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eedbf3d2efdff8617875c05e943ba136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08a35e9fd21338095387262f2f811037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c1476e4c352101705abae88c96cca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a486ff0fa999c01fd4e9516ffd20739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf52f061a44fd2fb0241cad8b2f1df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e1e9f10eb8d83d92b42c52bc5bc1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62887cdaae4123ab0f93ec954f4850bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addb7c0b1f591512c951b676f717ae143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77d296541b8b617f848a880c3a77ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a606997f242bfa9d43e4fe5cf99d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e433ce0ba30c51fd3b3615afcec2e0246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b217e24d8e5c5da247fd91280869747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb0c6f034a65dcbcd309c76966298e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1135fd858196551b611dd38a98156d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8df64163062cf372bd9e07e801efcf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480ae3821153a7b01478c2581daadc751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65509ceefe0863f200630529fbb02f1352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcbcb8ee41ae608ea3075b66ec1de253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef76dacdbaf44f6fee8ef7146d5a9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd8a1509fb22ad13f345e6121a199755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f648dfd9ec8224b96dcbef647b676356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3700af434a4c0466018e3fdddff23857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abbcd45fe493b0a3301d906e3dbcf258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f62074a9dcfedce9c8f4da30895d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994e09b7017d98f8e9380f0bfea700b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391d45d8787637702c177fef8d71b5e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4377cb5e675a5e7d398ceeaecafcd7a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ce7e12b0b1aa5918f02c59673a1ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7264a45ef512323ee2cf99094564dec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f18a81e15d6f9978949fae3ca9550065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7c479d2a42d3be525b7adf8327d3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec11a6913ea02681c740cbb3f2a30c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490bdf51b80222bae10d78d72714a4e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c671e53346dd1b336500ed6d7d31bfa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fc9127b93809c38f5cad1072e6e5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b8c680bd8d29d335bd05c40d6f0b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b4d6314e51ba869a658c1a4811adb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdcdca77c704d610258a991b71d99573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838bb0119064da65f41aa686833c4d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ab204650f223a6b8ffe19fda6396375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8a79f51887e748756e317d10448a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65eb6362002301019b75023e8f520477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a29c70da22b3ca91c5359f657b85878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20159491459df1e14fd9f0f2ba137af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd36ed416e6811f87b092f3d1001c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4130393746632f6315d5fb0a48de281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940a1bb40ec5e9032f3f5036074cd1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa33ba86f4a6c23acdfbed60dde68283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0440d5fe17d5e9cbdab671bd0ba0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ec31dab53faa322fd3ab9ee161c6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554259433ad6f143b56f0434ed863fb386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9f56ca9e01c22a86028ef25bb15e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3629efd69ba339dce1505535b0e08e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc00965b87981147444549853e09bc989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47360f891524a4932dd98c255afc67c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637161957f44c1dc22ce1f985b6867b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599971c10b494a1e6b40f7b0df6295592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001d780f26723f2d438d0c2484d6bff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2127dfa42200aef1754ebdea4f8361894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12141dcf1d4adb0b5fd771188b3ac9495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f16394d0da3c0c6b8f1aeb4bb77cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38aa84595ce5f6adca7c11ab33223f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633928cfbb3ecf1bd5898ac6851e1c0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cffdd087e8746e8c1088cf686baa899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d208e73c7e64a096c94d446410df6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b437587df5a798b3c8e6560cd049dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839d4b3c1080ba2c46202467b484848102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d230d75cc7de8fe0fe7232e278f9d4b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd631e43dd18cb8783881f6e1637d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487497bacd4e0f2137004a2f6541a5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c943d614af4875bc28680983150e55106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69193db94caa375063ccd2d8a076505f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a3fb88afd1f6b9ff4cc8a7de81c00108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ab4fcc353accaaf2088d5a227d895109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699730c280eb0c3a868db10b4c35da99110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4a2154a4f0768803103cb7dfa4ace111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1adbad4d4984a334b35802cb00a02c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d07d0b79532c70d4669516d6bbc6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367612d907bde98f3c8976187563f2d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6498fd20a00d4675a574bcdc7d9fd7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22393e8030dcba264f6568544bee0cfe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb46c2084dceb665d11790316bcdefb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd884202e4c23be8783da714d6a42ec0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb890bba1f592f42ed14a9cb900ccad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d718b29a66c73c223503bf5e50c67120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a2c0443d8ac3cdb83c4a18c002e83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ca7394d84ef784d68698c65bc2519122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d53663caccf3b39950c5b2f80e584123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1462a23764188c45ee2c29e2a8fdae3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36625de2c5f47a2c400dd50a30a9ec3d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ca75e612ab08cf8c4edd1cfb5cf31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469ea851cf2c09fa39fbe54d9b2a84f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb492520c2dac6ac5396d8f49509bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32adc1cfc83c47d4ff266e68244268129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414097ccec8cc79217f6b48829a3a713130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed70500cb40dbcd24baeda5854b1ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d1b6eb59ff5a822d9d4e88616d024132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb912cde2dce5b213a3667feb060a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94590a0e285200fa716c8b26e580ce54134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e543a1e0238647d030383ee53efb1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c479f75b08a3c0e5b8b1fe45ca0fd16136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba840117efa575ea3a967fc62a84c0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813827705689bb2a59a468af6f36ca78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003a4c8f2d269c981f4e52d0c856cdb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9522545c6b5bc51c848da07b5f45e74140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc622b6b6f99f874a76ac1fcd33d1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ca7e3d1b8901c4d47228341135196142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddf90e069e4a3dcb24d6731eff0f58143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8a2846397ae51bbbd1e9b31fbac91144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87434cce46314ec52ed6b69f9532e2f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343861c2e15c33b9fb8ad2ed18d93063146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc0dced736b6d66efe89024ad05b03147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbde96e9bdbe7a3f524791c37395a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff14b5fcd1f9d62abc2be3e16658af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120e4a6623c805c758e380c1d1a3396150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b305c01e1f7e054a3fae30173696c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02720b1b8f2bcdcd763c8584daf11b37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d2ae90f4d25b81ac5b2306826852c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc72d01c6c5df0b07768f26dbd69b0f154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>