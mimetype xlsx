--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c333ae8a6d337b1d5ff7b6868ff30521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ce27befabc26c91c50ebc2186b2742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9b04492e961b86fbf472ae3c4d5d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe908f053c38b7d41f1502eaca25a38e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1dc670355c90781696cc40af44f3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd34e4cb090b7e28d49f2d0c37b3d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f8cb99a17e6596d98321bf3937ff57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1da65603344dece7f80cf21f8b6918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6396a152ed6234ae56d7f464beab399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320727095224e43b8757703fb3e46cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafc82e5ab581017f11a0a046d37e6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b083b67e2fdd6615fbf4cf64b4f22712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9eb3e054898b469c19b5cba9ae8aa113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61576ab6f160214d7b2967d857a4eb6814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff467674ab51376edaaf850bdb61637e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ae8df3c63727a35ef1dd7d9dd3a9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356ca12a0bb3c3db384230d1a7a612217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743f36a96395d928a8e401e2d79d2a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17437c41d0893f744cede29420c7ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ccdc8eb2d98a636f52f722359406820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdce1136bbb109b63cccb2ec525e4a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227f386fa43a32937710fe1bceff6f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17aac65b5e9801333d83f72516cc34323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f8973535c7e1134dcfd6095220ba524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec282f3540d68f1985aa5c722f526f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6905660db4ce925a6c112efec14a6c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06f4b49f3b7def3c8c7c83c1053bdf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1214a051e5d9ee2a9e930bfe1645e9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d79ceaf5cccf767ef7b69c5d13cd7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5285095a2499be63a0ca2c285b36730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e93e3c7fc101e43ced2f34bc02848b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cb6781ff90d8904ffdcfd07d3a39a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf69e0735d661830e703d1bd224cd0333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c417a1e2856f045e86faf2e7c9f47634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35ca78e4711fe5d44637431d0621ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c05c300ff7be40646dbd35faf8cdd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064d5789da3aa144f565ec6e60b49d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dd06a70798dcc578c9645c2762c3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bfd80ec693b9df8a16fb82628596939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65557e4c734217c176a56f49cf1b8f9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaaab5dafff74ed93fc7dd98c112b7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a890c70bce092b6e196b4584571fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d595d002a528bd335943034775c9943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbde6437cdf0bdaa1e4076dc8a353944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b851000e5fd9dd96ff037e21c72f6c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55c47afc80ea7f23e08d775e2b16f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75473fc06a360ae19d7ebee94cb3253247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835dda85f3a86b3fb4199f0ebf9ddcd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b15b22bad3e2b4880dac1f9b26adb649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ae6baed9e106e806fc12b4508e95250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f773ddd27f26fd40c9c326b272c8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217650b7a07dccd5de7b96c699a8639552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98bae81594509a32545d6fa7e8f21b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6f4bbb9ccc3e9fc2caf1297aabae954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd5b0dc6299d1edb9056f078a4d34455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd4b533839f1341e57da7e9367472656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dcbe8a6d7baf85b84c0f035eeacb857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71962547ade45ea868cebe8d50a74b5558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6948e7afa937d7a3ae2e9b22e8da56959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83d47318faf05a741e16204b5acc8460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a295ecbd023bfde8b042a662a7aa761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d657011ec287a36232a2ccf8b21a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a231b7a1db620b0d31e879dab7bed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b387d9bf4d3e7bf7ac35850d580b6164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb064d9a40a41a09d7e722419064ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f118e4a3765903b0ab58cf14a5d2e9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2a88320fc307a2a8ab5c53c89ff5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31cd138a8436f7148dd1fbf1b34a7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414738b8271beddb744a89ac783827969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48336cb2306c958ee9b03b3834370070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10b8c384707a1d47fa2aeaa808fee971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7106b41dedebd72a4661e725d32b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dfd4ed11282699e0147930342c72473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a111f000329e2195945dd4969660a4474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635112c502c5232f0605035d2b38c0075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed9c1a9128601dbde9e3509e9d0da976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c8994af4c357988e0375fb95b9aa977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d83e768d63c705c7b886de40120aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cf43dbacda8136bee0cf0c5d7af0079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264146db6dc8538e1e834aa50ec48c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ca0915933c81de2035b833769b9b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917013375834c4d216f4f7d63210e4ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b05c208e7c018ba0a63e792c763b7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc3c8e4d6220c7565889ecc12d9b9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324875f238b4001a0834e4ae10f3291985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df769957cae8a8890f66b0e0a7c770586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ca245a122316b32a6b47b5cbdd76a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6ef1c73b40516f2cd0a7e7f17798188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affbfd006847226ee7c92b96ac75d4089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b0dee9ca515392a2e7e683822635790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67181d641ee3a1e5c8b3921ca8d74cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44991c0be42650711f8fb9af6a29323a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20006e7c93abf299db8cb49b7d254f6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba3b95d5aa1a015a9d2406b5eae48994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211e43f030706a40dda4319cce784e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d2e5b1ac61bf3f3f5daddb837027396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3731a54fb8f2a6a58450e4e39aa2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858db5213b9ad6de1675a3e6fa0954cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323243cfbc5bc5b3c3b259354cb3961c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e546ac636af091d0e4d3d85289348100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67003d45192b090cd4aa8b6f83ed4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292cd2f6df5315c4b6c8eca56fce466102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda64a34c6575f0efc45491d8636b15b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda8a58347e020377b3d737f516fb53104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfef7b21001bdbc87c323d552c6929e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a2b2028d046700681642c8865f36a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f6289dc134e8c95383953f4195032107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4347c87c7b9087be278a57ab35481de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f7aba79f36b6c39490e3044b89e01109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30126197d02c5482376e0ffd24cdd199110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127371483f70c38e5663ebb826ea6c51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99417be45cf59777155adc922650b941112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64527ae4c9331a9d3f1a20eaf4daa87d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d67d5ad840fba6988c4cda0c9c76b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88799db80db88cc463dffbe3f55297dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3558197becf565294545ed2812ac828116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199f96cbbc62a911e8d3f13c042ef20117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae9c7405afccfbff4bbd8b1c86e433118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97b410fc47f1f89bf82fda8a819ea2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285dee4202f5f3f8e1253b59abb999fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229877e74a70fd0caf386b0cea3cd61d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0378afd41c3c3be203a4b2e2922b18122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60912ad8b588d74500dc6f5c14d301123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7848741270c8db53b8cc743155583124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eeed41d402b0aa3d8aecfd75a0f3e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483565160bd4bc1fdbaea423731e08b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbf86d241904218abc520f70f4e552127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52039a443fdfe424de9cfafc7c33166b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c096b72f24e60bd9b8fd37421632d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609d75bdeac46d8cfe52a9438b15703130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49755cbedc3294d0e9fff26ee75cb591131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9dcce17c8d88d14895554da2d275b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998701a8465af4d410205a302126ce0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4628e9d6676b5d63ae2190ae168926134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce279aca00c3cf577caeebf48e692a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7d298a888f36beaf0ad8d2953fbf2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584e12e73348f804ea712e579e0adea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73af8402ab2e5c4cfe7831de2ae3c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4005081c882bd241d4a7e6602bbe6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da278d94bc8e8eb680ea0523f166a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402cb09f1a9e562ce1864462f6683b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795eeae853e1ece3f8b70d6ee90539f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fc949350937c6c29a29093a500055143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6227f5f7b19359012697da23254ead144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e900b14a57e34b2c329495e8aa7a31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95c0127be98497186c7d555244cb29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb07bd5a03c3cee6c367e8f2cb11cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db950e2a9f304dcc9945b1366e01c60148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151926db1309f19928364e1c1a50a86a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea50042b04bb0ec121eaa4a595b9f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c50a369422a3ce98ed85510787bf79151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3134664e8782be94dac6ab7d71d2a68152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0d04ca091aac63b2a4c32a84db2f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123693825856b4d3f178adce26a7e30154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754cf15c2b703f1f98e6990382bc7ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5280da701455820b21e049fd1fd24e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc1114615b2d22b08e51af00e68db63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617346806c46bfeee426deb5d79c4124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88ef1e96b5bc82ad3f261ada05013d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc854e6c74090d2bb7a6c001feadda6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04caf2d9d7fc1b1525cd9cbc05851ab57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db544d08056f9a4ed76de322846f22ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66dbd5681829ab907cd0bc31c2c4079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce89b6397155b7827ccc8e777cb175c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04cdc5ddf4922d4b4ec2ca06235ec711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc010c94b99199e91287db28cceb5212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181a841813f010076e813add03da4e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fcfd25d3a5ed82b93fb49f04bf21514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3780d58cbf018c3290ec3281e314215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff36988a5a92ec8d37f3f2437a174416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda39074fe4b123561e07552e4c8b7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1edcff998def6cf5dc8f44c1c2ff5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0580a991cc7bc5c06b8fa3c0a29bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e44eb533ffb62a8ff3cda7665abc320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdde645664f1d62b00f254c07e52c8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402fbc04aba385483c8f2d67ee4cf0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d56123f0434cac600e7f893ad887523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fe80cb3b6ecedcf53635f254e7d5a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d86849bf29fbb2786cc04ab037cf2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cb9e288fa383ca8af7bf1f09e519326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b9e7775a2482a24c4afce28a8815c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b376c5a0ada5a20ce44a0a8640a67728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb10e66690e98e1a958dbeb1e8395929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c1adec7f74e9c5e14c5511dd7d47330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813ca4a887a603d4a5f0a3476c84b5e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7148f37a2e8bf467ff84dd26d62b1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee548b86db6596e4c7c9e7b7287e30933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d1334ac037f5cbe4bbb3c58713f3934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d59bc8fe8c26480476f9b3bb1b2ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ed3663e407dfd898b83465f193f4436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32038d0a976bd74d97a911694eafb40337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d270f824d4ede05d8d0e4f615139438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0541bfd9479f57a6ed2816b75f59439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130e14b7e63bf946021bcfdfc0dadbe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10733d048ff3913221995f9d0b57dbb941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcef94cc704fda2bab63f21bd78349042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3868a22e144043437ffe9881476e1143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c5b1b54e227eacfa02b29f498984d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e96ee129d0531af3f97be78a3cf2cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bce393cd34610ec2e904745246475a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb0718d33bbae78de743cc3dc37c7f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702b4f0f7a4d7965c474e63b7e2f65a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc72561a71a8eef8d708f5c0c455c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edeeaa4efb452e2ad0a703b42e6e7a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c71b952e037ec2869bdc3ab5e2b10151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4063afa8356e4b32461d89cab58d24852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131c136af87d0e20d4973fd7ece3c4a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01234e12a1158951ba055fe6d0ba194654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b0ad007700b22334bbe4b6c65ca9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267af2f327a66527e3544bf131886fb056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1f237256a971eceb56da1995f955d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8746d952532c6ccf1fb6d019d61b7f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d268be883f8ac286f341c134671a96a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73f06db854875a30a6d942d39057ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57a6512ef3e8a578b0e1c410d65e1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae85ff6f7c0e409773d972643aad1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08afdb1781b534cb954a1415adb8a7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaeab9926cddb6c051dcea430428a4564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76f85a00b19c82e27179abf0b9d6b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df523cc1ebae073c3a239c63cb1866b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22511676ac02c6d7d8ae74f59ff74f5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27c4ad8056a93d827755ec8cf756f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040f02fc70e731a474fbf60de79642969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f072e2e54382febe6cc6d6e83c5d7170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2025a2969a343f2acf7869113a337871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f220f961a2c00c410e73219c19e40972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da357224ee9a39cb9f0ea98278914c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552bb053bc88b9c69ea4db0cacc379174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486af83a8acbed75c146c3392111760375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb583582d588bed40e10aff2cd65a4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec2349a183e656c1035ef53fb4b6e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fc351a295bff5f4c93b68356f41d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5d3faa1a9c8208decbc4b3f16b7a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24682636d0fd17f1f5a6edb7fd6570f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da935205681c9b2ff325075c9e647b6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3723c7c995c3f0721c21c8ac7153d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4630a57a4ebf00bb0118f83b44beba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b873714c7eb38ccb6f9b4137d9940d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c6b0a96580645b7e6f1a8a87b622a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638f1cc7f39b9afbed872df7e92c91d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5fc8573f25a31b494faa28c8af36487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44641904db9d0c6e6f7daafa5c27845888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84628843f9efa971b8f51e7af03d20a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8d5e66144d85f19c02c12ab6d881a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424eb1cc632756113fb7a5fa3710b8291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65057054a522899d21a104e32bbd2ea792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e83a4c85fb234ba3727435156e90d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9c7112e965d4a8c8e38daf9c1270794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3967349a802c432ccb0d31e7c915295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34138bb983522ba00c247f46ad3d8fd096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c12e621c68abad1b189db60ee07ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671190546bc965ab0a12e017229f4d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa64945514643077ff9b5a97664879b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ef54405d3135e335ea1d630faaf3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58b35f1580f7469f7f513aae00b66e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43dedadfae2acfd9f1f729df0940e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c931edfb25e8ccf0d5d22cd0629bdd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998cff28a4db4293f4908c9b48ad0b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09ebb5466b93d53cbd622fea6e4346105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ab9b8fe5845e9444336dad290462f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417da4b7779c5042723b160380b2c9ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c1fa0a025f04415d23a10911e991a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935def75a9a3f9e11a69e82aca0f876109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7eea600718a036d2a82ae10b8a20fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f337df8301bf1e1435fddbdd60f8c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cfec5420a1f417618f789b0ae1a67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cf7434198029d6511a3ef36e6e4a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af48a54365f87debfdeb846a0429d30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0eb92612048e299cd7dac4f7784e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d772b49f4c2953f98acc1112b75f2a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910642af96aaf253ef086a8ddad9f96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab8d914bc8ced0132760dffcece0dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed9928f0018a46c9ef2705b9e5acee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cfd24038dc628d8bf4f5d11962b72120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989393467b36d101bc92829f80287fba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3695a9de3c0a63e3ac2d8fef53eb34122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e3d7e77a543c4459f33d366f3009b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788414e9b68502bcb471e7b957742572124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b1ca8b1610e6a2e81a5cd476e50ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafef2b91e7f0b0a6f3cb2f5d18f908126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd5c904db7387d461e0010493aae39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87345f3094b07c2abd307d2e3f9c484a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bfc1fcda4b9a735315fc57f452918129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212e6bffaf1ae13a59ea2157d64bc41130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42803f36a17f722e16c61fd70679642131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29166a9c5da1e86b58f01168c4141842132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0d907353cfbce4c78865383ed974d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f63d186620298d59cdcff622fe350134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffe8a0b2f007b160d3f8aa2b4a7c49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b82bd43d7999e5ed2fa33cf9f17b0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2f318ab9e0dd15652aad730747143137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace6dc7b3bff0035a109a3ccb4cd5fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8542861efb70097cc049a71e80e36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d039bc4afd5122cb31b405dfe60418140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa7de7473506e61cd2cbee89be18aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cee95a071eba67fc4a0ba32738b134142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40596512c9df8acd01e76e9e0e6d0950143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aa03cec608ae8a1f9d4eb4db7cdc2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c9b3b2b946cafaaf7e1a7b3cd1b6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655dd1a8771e00d3796565984a3d86f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed339e1df8f507c75e086564ce84e0ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a43e3b191b80bce44fcb6173dfda6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6f49f7cfdba7b6c8e417934902828149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f0d69dc4620b14491385695a4003c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e42f65fcaff69fc9945140dd8d0097151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55750f0448e1e3aeb58754c3ed79b953152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ebb71965e2e730c00db008531a330153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797459a0d2e12b04491715f9e4ae6c8c154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>