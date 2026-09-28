--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff432fb2e1bfc7f3010872cd88c05d381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692e415d8ae0c0460ac8930b23605662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80d91fb3102c20d0f63dd7b244a8b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce62d695c6823626f1872ff32eba6a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10407a1266a8e2a8f8a347b2ba3779665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daff625c95f3fead5f2e7aa62726a066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca326651ba1e35a9a91ec09f812ea0887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272a172de19e35668d779e86a871a1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f6b74f4b8c5cb13a6d1ecad1152709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2c8aaa584c976bc38a6d22bff40d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393cb728e3be885c2929586998747ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1db01e2fcade0cfc247006ff047aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c95b10d05693907b6b4e4b6fda15f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021d675a84e605c9d2f3e1fb4ec407b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2620ff808fad8841dc534a4b2c566515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0dbcfc6c29f412f3184e8251120cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f92ef52f5e2167707cd3811a569a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90e4c59d8fe2e2ae2bbd5d5583548618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0fe45678cc62063dcac944899419819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c3e82b92447bfb83cb3507f95e66120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fbdd6858e7cdf202d2e9a6c1be03c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1355d0942ba1d9fbc30661be7f4e24122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982beea97eb84a657db384673e68cd8123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae247fe8dda2f8353431a9f0bd7e4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdf028b34c43599d94e126b279ed1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdb58f4a35aca3f04d6977cd94bdb926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3f510ff94bf3d7e53966fa768ed0327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5d462da2544d0e61e129987a9228428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5a2cc4c57cdbca637698c4afd581629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056b172c1692c13ac9fd39f230a106330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d94e19646de2f052e903184a2570531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef39460c5b475d332996ede8a7ef6032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff60159565ebb79299277dada5226dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb695a1290f26a65fa47f95495f81734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89a2efc746005cddc4394c7178f3aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d137b9bd7cf76b17fa8f85901d4afcf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8b8dd537629e2faed0c20eef88b0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e377c26c5d80d9af61607c1705fa4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35aac22c06d556990393d093301e00b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbea1a3e961414a47ff524b901fd7d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9a2d99bf3294f5603bd719831c1e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906286f82d7137ee6d7cf70aa0719f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0426f856f15fee12b84edd41afa1b1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb6efb06b5ff25142a828612a0f0d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba438cc3e51e09fc78a90c46e1ff629b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579863421ff2c5fd7e6d01bb057b3b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d252217272a61caa25f27a54617f1d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705558b0db98955027f85a1b4390dff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaa5741f9fcc7154a54c4cf1e8b5bc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69997299b7af2204dd315a62704f9df250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b0832c997087dbfa2b0421b7a30a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cf291d539b371a720d0c74ac9c2e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5b9429844c640d7a73b2b53a13d3053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64066c8d5c54544f7f0dcc729eba3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886bc6143854c8a242d08db1a3b8d8755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b42816d44b60bfe5bbc3bc348681c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cc60463c4bbe1cb0ef0e1628a49cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bff510aba43fb74be60bb8b8228d0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647451d20d2ea11e7ab4c0a49e29375b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b572d69408cc910da8c2bb9b4e133960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6555bee045e0af5d664b5b40e1fc8b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa0388fd3e724a58927a9cd18b11ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f862dd01db9855b491e2ba818fbcf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96017a473fe4f07a0c2ac1bae6beb6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1b6c6401407d965b5875f305b1be665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decc6dd4e6aa9d4c2f76fddd8a5c92766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01b6d09b6984ca5a207432acdb41ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eead3a586a59756ba41b9869b5b9be168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08e2d13dba408154beecaa2a8a3c4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c11574a81bb249837fc8f3ba5428770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9710705836f5c13dff4d79e20446e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526e20a38ee537aa5a5146f9871e0a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d50f335092ca0d13990e6957b1cb5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92056eef705d96669f64704e838368474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f9a4b38930bd7c26402d9aa07b9aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8bd17428dc5189aebbe474b0c738776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137942f2680fa50d932461d4a512ddb077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed099a67d23b49179ff511565ada4fb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e1aefeeda4c06a98139cecade6a9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514293105cc545ec4e25c2998cd3d1fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3932f08d9eb2f89a264c2518fd27f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f33f579e2f5a9d47602fe32eeece9882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efe2d6f836109e5660f8a0e7d1664583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6d4a28374cb72d91ff6a916de1c2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4634abd061ea9f32b18693d8ef2819385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ec8a3d01ca24f228f03eaa5055b6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d432116f1e56e45ffdad26f4e9512d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91a44ef112a57c80105c7f3b307f4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb7a1e02cec7e98a99fd0ca162730389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8615f433139ff5a53847d9cb1171ef290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e55fdb64b952032b061f6317afdf7591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ed02ed1e769ccf0dcdc6d2662a5da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6693c1e93ff7b29ab116d03f1addc0b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255b22150c261dc800eb8386ee8cb2f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1fbd2a729369b0e609942d008d3e695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bcdb66de64270d39ad0e0118b41a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4dc48203b27bcc2c63fde2d80332297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa3199b469c135483107489d41a31398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92ea3be6fbdd990e5607c84632df0999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba48f2d08149d193c64f4f1d2a125b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cee4630f8725e301fbf82e2b3660b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a343e83077180e287d8252d28b652102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd4a47abd1df66779ce7ce9dc24da6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354f14bfdbd0e7d88e698e76e46c4f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59ff8b69a7dfd7d5c2e9aceb3e5723105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b090eb2fafebcefe392e03daeda88cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b48bd51a4b8c6dc0056e17c00f67c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552225d2489ee392825e1adaa1b3449108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfa2a498c81607bc20ca9bff6328fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff57add88e76256269e9556455976f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756be3c7dc5dbd2c7e056fc06b5e5284111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582555371bda85a80636fe0ea392abd4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d6d5b542035e3c174e73ab4debe45113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25cc29d138654a3762e271bfdbdb08114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fcd834adec96a367a4e147760fca9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f5a003f3b93c1e72a9f59f360a27d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575c7eb82af155f96fd3ddc35d059ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3648d62790482f8a5283ce78d988687118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547aaa6681d0d375e226b86092925b43119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a233659af32bb0d7e9250d5f62aeb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49614b18fa23747c09ce4eb0ed3b10c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ffce12200ac2c4ab2f4f411fc367c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa5df694da155ba377be1f4ee25e88123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52abb05e5b939be7f8f236ef8c25ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15b2c605187c61afce7037d43348ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5eb95ab6ecb74a37aca5d022dc0b56126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa19a8e65887a285a340e9402a4ad8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818442809e9e7e1bcb6191415a9af62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb48df5fe788af7357ebbce28e3206129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282afc75ba7aa107e0151c8bed435b4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f6b0d99eb1caff82f4eb9f91c2487131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7db1e2081736df227f72dbff3d0c45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f442a8cbc227c20102badaa9ca3ace133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31390a5c58e1dcb6843c6982105421bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cbd6b669778c653242d3fe387befd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad1c6b00f15153afcb56020762abf5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c33573c192b9f20c2f2ec7c5866407137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159738afe07394c754f9f2a1e32f484f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083494cafed77c58d241ce0e13a1d358139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6a7c6629378d2e295395f6a9dab4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed5897e4e3ea2b3dde9cc34351023f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985826ce78357d5335e0cbb5476cfe41142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa56ab41ad961aaa64d176ccfd5757c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce523801f5524c45a766ace5c2c7fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787517feff0f6fbc7d40fd526005d95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c833d8b2e6b7c7dfda18a5eb5fa78146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fda7759403ce24e56cec65ccaeb1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654ddfc5156bda6288a2fc80ba02754148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd726fb8c35b3d0b0254c2e5e267f230149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac74247a6d07bd18f1471af9291cb7e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018338297bd9b0bdde60fc0a273bf6f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b172ee4d19e7a78b0f594b7b4a23da1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd71fe17afa4753a15fba14de1e4876153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8547d45d66412ee6b2f081d63bf8ed154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b473218901a990fe0f548bd1fa43b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9905ed5c1fe6274330c8cde11a9c902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a210d5d6463c39f8fa72078faab0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547a07a77a9f2171d35099d9e0a65e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75773c88a4aa55fc17655b5af8d359715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e40f60d5894416dc74e9668dbe21ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c06c65d4f9c40477c949accf954e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323de62b0ecfe3acbf763b5b232f29f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff0a5f84e4b5a2b8bc6e1b7a2aff399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80caad7099bec2a3ef17af912f1e5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bc90bf869816505dad249d35f0c3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f390cdf4c27f81cb70577e7627b1012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681db8adeb174998e13a442a05050e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ffb7c1ab64d4e60b44339ed023a0514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85164984d9f61efb5bea0e7c4f133115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480736ab498f0f01bfd9121c682ffa216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149ee34438c2abde7819559a8c180ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d135c05eb64097051dee978c71ccbcc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ac7065691b282752e91f1f811cb7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2d0ccd1a4ce080faae2f57cd676e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4593bdf9ad0019d4313bf20355c960e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58837abcb659727bcca2958580007022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cf9e12f127c9e0705f7aa38a1f7e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957735921726d166381f911aee40a4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3395452e5cee50a063fe0a9401f0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f94c1c279c0352448e30147c23eaf126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c198c90956e98a4222f8be6e230109e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ac1435027d35bad1ab73fa8990b2d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2bdd2fe9a9651c87034ce2546beab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50ad299bf0a7a1a90e22e5c5dc42ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77f58a2992d252c6a5209da9504ed631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca3b1a48300b2e898c9523e44f1a4632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48daa3cc40ceb035b3fe8443a49711733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ce0425e3c88fe1a6bc665ff67e21d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f78943bdfe7f62e25f63b93543480735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8afc688bed4427bc5a24102286652636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb29bc355d612a7b6a54cca966040937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48530a8c3d705b8de2500adbc1d9ed438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354e6c1d540ff4d8568b2195853cef939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5c3aa17476957e32484a39de09a3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78767ac15f7ab2fd7e74cc9e96fe3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee23084753eb7c5549921dc0f0733142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1db64d8959867b534f12e394829ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77e34e0e5c05c67de02a684c2803ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc773fa035c91b811c55d836b16dc51345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5b91e9d308d3571dde112b97f07a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab892f6fde8473921a886f70b9ad062947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3ad1982b25aca2c98a3ef2d7545b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee331df948e525406d0551cd227fbc449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378088f30c5f760fd70a44c10ef419f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f490b285ba7adc12fd08a4565dc065f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6b69bba4136243936efc386f8801952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1615fa08c517c30002106233ee1594653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2bf423458809949a7f577a0ce1d7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90725635e556d03e39b447f9cc43ee6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90218fcd8984fb65e6fbc14c095e460256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bdd5eb595b26bf244be9f2707e1e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c37e03df2b023f24bbaf6e27b3b97b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fabefa5120146d5849648b5cfea6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6e2acd6f6dff55b07bf47fe4e700860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9c7ae5f32c1cb62a30062e81bb70461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99781dbb845f44093474d82926cbfa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580b691cdc2756477dc27e2297d8a1c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b694092cac6c677bb1bc4796b53165f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3141f0ff1d03bc29a1d7a25b9fedd6e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048f2904809b266ae5c592c6611a2f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46a051c69e41c2db9bc484909fd23167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed8174aa455a992dd5e3c292ef7b7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8295f0e23e47fc605dc26f7fd0a336169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17b42f73f0e7f4013b00d2e470def270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a261473ad1def3f0649643856a73e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace9beb2ad7a839922961e652dc684972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba58ad968b211b38ffe76c464f28c5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabc54f7028d70a46b5e3d7a157a1a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3bbbcc3b4856f1092a452dccc18c775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513395631bd3009495855a4fe58246376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7ff1b20f65c2290d2da9bea9d0e4477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f782760844cb3326c1c35e2a06b299178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297824292638efd4a0963f64388d03c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa2db686fbdb266995fb05bc4af68780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1d289643f63d852169e76c49b4ab981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726fec2301304b4ea5c6fe68eef7d8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb72df2b3203f90d165cde152ce16883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97241ed0fccefd82c16b823733ada7a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305f61404dcb8ddb1e958a11a19639185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c915d60796508c77ad23727f6e67bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e001cf9f96cecab1198c480914d1fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2d54b47a9b2c2e2a6c255403e7a7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2625b857deb478c2a3462c63fb934ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4583cf0fc85403004471d288c2a78f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c022d3cf0a023db6d7bcb44b26aadbb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80b8cbe8f8213d6b52d64cef10bd2d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3c933b53a3229a5283113a7037fbf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e44e366b7225d575a8ee0e264a5fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c7e910f32657c22b7e6f4e344714795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bf7952f532866dbe0358fda4a220e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f92e8306430c0b2244cfc4927019ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed017e92ab5795e8e5e2f3f4d2cce3798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347f4f93f6ac6a038803d50b960636e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1d988c0f6ebb70acd5266e873085e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ef133ca75f9bdd4e880cbba5d8264101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f6a04d1b86dd5feb6babd647aea97102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a39f01f717cfb68b3e85399984469103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96196ea46292531946fc557dc9b2af01104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259a253b2df89ff11513eb77f14c7b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b283ab0eb55af672f47dddb4b79ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02ef2ecea97ef78a69383d4f5a358c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e293eaaa73e1547921c8d9143f2a1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bc8e41b26858b0888db7192918e54109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a1fee523b35218ee89cc301dfae88110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33870008aadcf7e6ba143fa46ea1761c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f032cc67ba1c70c5b33f5dce011828b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257966ebecdeffcfbe949334b0274a4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45635e60978c574de8d6d156a289d4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee265bac806baf32182fb76ac50809115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f053e2e4d9615c985dcc51aa89881d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c17ad0f33422d87cba4bc4f1e254f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f19101d886ef9bc4c07cb6946b545118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16885ab22320ae896a5d044005c6f2ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da297e821ded805fa4074eac9c662e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638499f6272cdb2c76337e4be485963121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf88c004fc98501096f674d3f6ff2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833366ef423d667b89446a36f48cda1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a4d6e5caf73ca8740ac1eaefcbe3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e6f1abc3b5c59afe72eb8fa61279a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10db380d177459ebbd9e99c58c9d301126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c5468e40c7cf03add3f7a01c7eaef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bdf9b3cffad53723318ead8ecd779128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa250098e43948947d1f9f4bdc54a859129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77af23df8e930ac47f0d797fdbef817130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0612063fe37b70027dd0e71d4cdd7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5dd0f79d3f5d0f35175afa8a312a32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3ced604ded2aca398ac9099b00cad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45e042ff98e8f85d6e7882812e5567134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ee370eddd2d92a619933eed1fa413135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863318bcfab7e69a91868126769518b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff1322ed3e8a72010d2738e966e1f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c2bb5b5b6925d204682e07a678981138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6e513dd0de81bf1e6a1f4ba74cca5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68428cce926ebc748ef88530953ce443140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ff53ba413786705f27ced0b5b2644141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22295a786012348012443fbc83b62561142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb8c10994db80210f0660119e0579a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe914132022c58739928d9f9273c4d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331eee01c16ed9b96715e838b7a4c09145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b380e1bc08d897b9cc1b78c4f54ef3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fc4c459ef250e077e570f74baba27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be375e03a945e49bb5de987e32264ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5008ea31cc84875a5134e83b921e1b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97760f5925113a92b9ab09993b2c7916150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd27f57aafc70730103f08bac35bdb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97e70c42b940a8bb2ca64800eb9561152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938c6a25f4298051846dcf4e5cd3d0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90beea8cdad53c603707b6f54897a7154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>