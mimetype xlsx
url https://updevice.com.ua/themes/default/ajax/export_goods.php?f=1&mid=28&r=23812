--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa51495bdf94e6ce2e67ed7bf76e0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1add693f2524fc805c491dc69c0aec52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f92591484ee8a73a76439926f0e84b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab1e816f17096088e3acee877081ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72e0c3f3e2fc25ec6f794a4de5427f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bea8d846eb82fcb951573115d551d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2100dcea7aa73774355030df088447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6d0987aafbcc7e9d2986d0b8926468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b321878531db07ee0bbe30acdd523f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7afb1b71285f0875dcf85ef9cf89010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177a30f9c40cbc20657bc2b3b47da1711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4203790a048c5365e80b45e27c39c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9db2a46ce80072c956a038114dd29213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef803837421e16b1d6016ec2dde37514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bd1dd672bfce9820f9c0c3cf350d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebdbf9c0590079091acea17941aca816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82df056a45275e2fc8b734ae4b8fbdf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5f20b79c0cf5a3faa37c78a60596318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe44fafd79f268ae52e5e549c7779e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0972f5adb5074be54e53e7934d34f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dabe3ef1721b380b9e6951690c688121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091628bd1aa5383a772b41d2910d1d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b81c2e9c90c7beb80c306fdeb97df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6110f3873a70401f3df2968e41421e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af9f951d6e7b2c4218f7a152c3eeb925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af748a97b6305bbe8f7de34333e82926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95f4e522b156c2629ae1e0623a45ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373867626c9735466caa66ef00a1ebb728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434cfe93efb1260253b751864e9ce5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162047ccfede753d5895042908eade3b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bf70fe063281a03fb8f243d0a0e5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87dda8ddd2d156ab7ed998b945b6fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be750186d87d2a9e28e0c12ee02011933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758ab83634964ed53025cad26bb689234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbe8409f5a2240e9ba1a4025f9815935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b7fe84235bd949ac376081bd34efd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cb008fc5bc2ccf4cfa7ae97e93adf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef9f36cf6c660391ffc50dcd7c26fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75066380ff0f87f0fdf9bc65be9af039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ab517c6bbe33e63ab400c0a9fedb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02950bb2099b539f95ad0db9d158f6241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461fffaec6ea448eaa12a4cd76f142a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b1dc1e7cdfb90a7e857abf272e18443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c75a854ec464fe43c8eea1c872b2044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e2aa9dba61abfd831a37efd1961cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb34ef3f1c57440b1c6e03b80b7c9a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d5a8c31f609c80b0c9a21c109762e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b0502843006fc558505cfe8323df148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a236476478e78c3b2ecc7115eba77449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337a3ed0e60271f8331d9dc5394ad8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf82f0cb7c868b76b013c166b5d894351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f619cdeebf41cc14fd078abd6ed96252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4959d085935c1e658cde040e9852bb553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5daa15f1a927a162f5d21ed508069e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b3e8726fedb11ddabd252853babf655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58364dc1408a7b3845480194120e0ac256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576e3d36fa3654d0f6f17f54ec8423057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637ac06dbe7478f515dd84cdd44275458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04af22e319efef52aee20526813f8759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef32b95290e8b5f5dc3aa7b4331e8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df530664072e056d96298394e0f0c7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d0a59323b54bd8698aaeb5e893de862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5a7da89143d70090ebaaf74833e3863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badada29cf60aa0164d0c64291d1c1764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e75d4146462d6bfbb76b7950490cb065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f74b6630ab9028f1bf0e73c084f5a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc49d37ffda0e84b908c8da553f04b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60a1abe053c45be53a548b09fb7d9368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b80df125a3f8fb9688c78651c0995269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927c799fd058e0cbb7e1a606674b07470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd449fccca935636821268c3d4654571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3e06c51711e959ee5f3041925cd4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec2f66ba6963e1ff844621e546927a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427d5d23343376b7129ae1a5f5ba6f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9e2dc5fd5ea82d891c53856a098c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683bf3d9464c77532500e1a806ea8ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0832cae790cd1f7dffa9f20ab0b491477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ca73bb63f60273a3fbf57231c198e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb001d5f0e2640d42cd5f5cf6aaff479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e99d99e9613437750ed5e20e8e95c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5aa2217522329bf9fee324beeae2481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc2838f71057b1d48685f86b81d9bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc86b8e5981490eab5e7514a523b6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719ddcb22084f029b77593d359f976084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d3014067a74c45b03fc6e7728f4f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42821bd62d95161d533ae091354e2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625ce8389821e9725220441d1c603c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef241fd3a525b609fbfe26d8666a3a8f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed7c6575a010181febb6cd0ec1ea4e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f18ea52194b8a19751c1dcda4378c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0422fd602280eac367f7001b2611e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf819da44123eaf38921b543eb5093392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d19ddcb49eac5c4be9c0f4528192e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77227b62e5d3cf0016bf199f81171494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c639db0cbc4714963e99344c5c881395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b85035e2269dbdcf8dcf5635f47ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440b6a7d81e2b042712a417d95e112f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fb8edaddba069bc5bf19ebeb2856098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f24bc5c843410ef22069c230efeb9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d85e865f65b44186bb8015afac0a3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9380d1e6c32a193c8fe1fc07012d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d3a03a1232598120605886691dc57102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677339676fdf8b661fef00951b3b5ca2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad68ffa3b125367cd8b03e25d2e7b2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de72530fd75fcb22f0b3d0eea1f87df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f63fa169808b2edf9baf69f37a7813106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b5996084bc8a70ec6c50533a3ab6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace442c331abf7fb7c49e62fc96a00b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9381c792d469a5680c75f1e3627e9b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28716b9fc33b86fff4a04fe6cfb79ccd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f019b802b391649078189d16b0b7fdd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad74703866401ede0432f705d3852a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47827bfa64ab0111a4e92a4cbd8f2402113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024f8b9c3c2175c7189fe37711e97f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e0bbcf92bf5c8617432ebd8a69842115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30220e19c5267f07a8d60746c792706a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a656adbe6b83058669336efb9c6c06117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48350c5ba7404fe01e4c758093f2155118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb510de4d8b382dcb52f0f7b12c7b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0efa42aef8331ad9d4990f0bd5efc0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c9b45287e20b8261322696a62a6b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d629c1f92beb37267d43f0c5c05842122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595abd8e94555bf0f8fca02a28450b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b95995c466fe12c72019c16f0ae76124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc12eb2be2411f04d6e8226241893e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be97317d14a396a4ea24620594be5c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d6e299e1198e5dc3ca740fca08d88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa664a69fac620312cfcc523168a9b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6185661acaac36c42274f0321aadf75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592411413072e7b3ec2a7caa05b0938130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbe6f824238f9338fb2432fa9b5894131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4693e77ad5201473c5da3a62edc3e4b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808914d0136513ec6cc2fe79b6bcae3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb72249c398c967391fc774c7e75e7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abed0a5ee6b77af5890c1cb2ed7b5c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ba50a5832efb6389e4e16f9069a3d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dea5a729e48a1db9dcc2a9d45f9474137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb118f98df0394a472d3710138176894138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb5a821dd315cf526ef7d63e89d04d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8629c30cb32f4f2bd1be44d56ed0812140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ae4a6be2823e9f51b14ae8aebdd3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d678befc192743c636c24b4c591ada142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d9e96b93ac853ea8086fb64d6d434143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58673cd4f744423cb3d1cbee3be798144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a6a638903b80c8bed27dfd172c871145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597a5f2298d7bf855a7c04032414b66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded22f18b1a74455fc64e525b1583dc1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153f69f0a159bfc55fa323e67bbb315148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9169cc108f109571bb006a9ffc6dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b105938b67cc39ab9e73470f0f1022150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57b481f3b88babbdfd28a5598cd310151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da4d0d0a03dc67225e6c03ad959e41152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46534ebde50f73103452b8458cd2addc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f6229e770d0fda3ae6f04b0175539154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a1eec2440c3f339fa4c12f6a5a90f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24762464a217435fd7326fb062b9b0f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ecaf95c5a00caeeabf777a291fd2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6224e9af8a344c7f053d29318a36c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7bf4146b973031a76c401f83070b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c09c742ff6ef70afa79df062989d006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70a8b816414949025454488a8e83557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc00ff8cc545d04865df658e68b7cb08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af3f4ff76ac484f25fd132ca1290819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02cbe127035d1e33eb6626a1e6af8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b275c6760eeb73dbe3316ffbd42562b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a01119107699f5077bd1b666741e5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1be57f84d3d509f4a0164be7fc7b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714bbc5750d2622dc68d0a4d87450bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c81517d3a5b4da88fb4760a782193d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9478067f65fe2c9ce7fe1e2c8a1f3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ba68666bac88b5080fbc8b3fbb32517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05f7bac3d59a644e83154cfadfd5e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2eee799f6990557cb84b1dd25924e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d56ee6ff4f50befedbeb21f4ae685120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da26a35eee7bf881cf083c6850f9bc621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24d1fd4bce9b196ed92239831d442622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d38dfcb789d98c94d3f21120c8c2e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09761eee64eb0c020eaa9341b2d75e7824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959af895b2ca098cfe40e2dca8cad5225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420f7f24da193bde9954e202ed4ffee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd10e6adf8b7b2093ff7055d3cffc427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562fde604f317f0da9bece137e0124f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fb86f94f30b355393173b4f218d0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d815ff51be0899602363eb090e8e3130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179740c12251ade55c6f43a276f645231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761c63d18c323947e6708aff6d8a1f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798b317dc7e69742ff2dacb1c734baf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dcddf17d3c7ca9a1683570b37c6fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3c2e07218421d4d07ecf4f74ea17235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab793668d4113ba11cd1ad3762295dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f0524b0d664ed5f32dad3cf64589e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60779e6dc857aa8b790d7ad58bb09ed438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ca4623d8cc9f93becf852caec36eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8125ce597f91ff81028772a59c74f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6475a5cd96ba8238f36f1c26351d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc3b45038b90ace276791644f21d7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edb0607d5b0776b1b430e5943490cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a022e4c5b4f7a21a3350790f1c6bfb844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a023360212d9cb6073718a1473f7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece37265d393b0a0ee0df7fba03416c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed3ff0d99eed747895dcc6f0f8d27047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eabe53ad700aeec89fe75c271fc6ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628f00dbf0ce090a5555391e5a2283849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9630e7181c38f2a2a400b04937146650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18be22f81b842eae29a0d0253d73bff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69120c8f02b0e7035e99128e6e864e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e541cfa2aa18c52ee25c08cb374f58253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45fd3fa72f0555e248f426f21fbf0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775adecda42044e2dfb3375f56ea7fcc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e301bca4acb4dc78fb00d6456f95b1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d495114839659131d8c9cb498dc35ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abc32edef6ec96f708d5f6a03c1f2358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2d66261111da9bf37dcc3e9cf7b8759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d23545f6045b6bf019e70e371a9f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efb6833928ed6cbf63d73680922b3861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c59060287a518b519221613e6e926962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb139e37bcd166523affa0855f4a08f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c77af39306f4fd0f2186bbc612c2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d707c8790d1d215d148bd3783f71bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb0dbac5009a9c5b1b48f78468b5ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35299f77ed65f160fa1151b5fa9ccfd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce994bad45a71dc8726c3bb3be74e4a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d936c2a2aa6db71d626d92ff8154469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0120f07912300e86eacf08930f1e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f518086991c1635eae3c4eb23caf69871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6b3bc1544aad0ca9eb2bab13f088372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834dc57141c35381ac9d8671b860f4f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209dd3bfe1c0100c73af66613a076fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960deaf59a027e6eca9e7cf34f979a5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643288bc97c3b45d16eca92e6abc3ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d6d5def9a1094672a3093a00f912477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4da35a316a05b930763338e9b4388578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc5103e396b32f69e084bdce53f1fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c3b7a2ef193404b9689172e36880d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a5033c436063af3869340a302b66281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6918112b63dc45f26eb037fc58ae0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e601634d05647349acecc4dee3dda7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce303f9121535b94a34fa88658aaa59884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa054218cc75f9a3599ca15e636ddd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9326fc001c8b30d0b1f38ae94d4e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19411a8e2af75e83d60fa16ae4d7109387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc6dbb516aeb148416349780438ba188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68220ce1811062df78071121a2a3893089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a339d6f08ab8507662101413a45e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18ec4c1102eb6549079d3cb748e06391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8daf97712f8aa8804db4b875b5fdd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78157416b5c0dbf88ebece11813f12ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dadb15b63fcb9273e9c7fec3e597c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff00d215afb7ddf776def741d832b1c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d904cde46cd7b70005a715322b323996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb537ad08710ea14ca07b2f7b0e2aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9ec63112ed668017e0c59c51646e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90391eb102048aacf7dedc9f2528c4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ed418400fc474d6a08d96c36b6c2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667542f4b3ca7ab8caab7143528990d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67810ec6afb4804de1a738bc24389287102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae0fc3d665488d0c6b73539d0416bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72624b45288bce2950e644563b578d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049f9eeda462754c9d7bb81ef26b5b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5c151e619e88851828bc5574e5b56106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a12c4d6b2057dc74cf6d34535fbd2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb206e217b685408cfd40e24810228d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96949eb126d0db00c2493430397b8f90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94649f20c9931199a73bfd34df02dbb2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ad0b36f78a133c6bdfba1831e9354111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218a5a4260b77d273a0ba0e2c4db50f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86ffeb00b8a4c1ca2719730abf8c90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa9447c59990ed99d2c0501bb12234114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a417b3626e53db331dbe25399201f6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4040df9b04dd1fb3436dc159e67e07116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbc053c6ce66013e5a11c4c3fa12de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca13c152f39773c1ac77c2e06bdc7b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe7051b9ac66f5ac15840b38285e86119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd07b26a0928ee2813cb7d946aed1fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad579e50b87ad690a8923c0fe07bb26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ea47c591139390e5e017a3caf6578122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b215dcc251b73419e91a1b08eda9156123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8c40dc068ab8c4a440b45a707df7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c829dc4ac996049510813bbbc95a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e878d5c30bed0784b9722b4a1411acc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56bb3e15ca472b88d561e0dcdbcfea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f67bf91ec72559528ee8aab76887cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34be19f7f05327a95238c015c9d8f63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8bee66b797bf68afbbc9be0f00fa7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f51e53425f647e7943b695adf3626131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12700a9bbe95972dda15c94df42be8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad98249948aa6b4af62c5c272731b0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60df19ce3f5399e0666f3e5d1b6b2b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcb32652db504bb177f79f11e9ec5b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55deca1596663174b617cc4de15b15136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab0950e495dbe8555de9b2bc7478b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7887f65f0ff72d95b0bec1866fb674138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3958ab20620e959ab0320d9131c1ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62debeb208485167d50751230537f02d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969df8bab0bb3ef036a23494bacc26aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3727537f3f1f6f179b668549b7ab4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55135f47b672504987966f8a4e594ca9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadf0cefb9613793e5cccf50a52f3d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e8a8e3e807e499c7e6c95337242b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2b658475193c64afe895fb88b3ab2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a413bf23b24f645a76ff4667a22792c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5c1fc834eeb77bd76c74bd8bec3ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab6d39625d8c67f134024dc7b7bbaf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f3ed276d2eed4a936da3ee5de6887150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f94bf537180b11a9202d47ff3f748151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83bddd7d56dc21b99167279ae148ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3989627601107bcdee846f1ca9032153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc414e7f5946b98e794059b08765dc154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>