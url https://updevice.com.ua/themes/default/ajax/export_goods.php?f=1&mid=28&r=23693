--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b461415d8c9b76d83037aac1b9bc21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad59b6594fef0156dca240d8f069e722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56517da5d28ea9eb1e2502ce895926b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51299468cde2dfebfbc8ba13c5c3d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289bae18b9a32b8a974686b224b5fbc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8d83bb22bfe0f12f5593008188af36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89be9e64a3e2500c5fafad07353d3017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f53030716a57fb931481d939dc0778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a89a20b6fb0811f5f3ffa768893a799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5baee8e8108643079b5525821fda7b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d8718ecdf3509fbab020e21e23c2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2be99a6cb5ec4f39f48fe5c5dfd0c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab630950ab97ca39487c89e265d83113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda276de9f468bcc3491858ba3a81c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508df0e5c5f1462a7b6d38678c2bb7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fa6e4d6db9cc4d91ce2e9bbc0144a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e5d260f41d7e1066687d28c7ee96317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea68bc70cf3dfcf1c06c141f8c446418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cfb0e9a2fb160dd6f199d2811e89c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb41b7b339f1c109f43339cce93ba7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14b70fb7f4724a1c0e946c1089c27c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ccdb978bfca9b13c467d6ad84793122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a483b5debb639278c954931ac03c7e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34dcaf7a34cda4fc72b8c8159f2ff324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdd0e5fc114fdfb6e496a16ba9009225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f280a3975707d998a9db55743314b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f04e74db4562e033c74a4a28c42b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32752d3cb5202a28ebbc08826a6ccfaf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094513a7c37a6bbcc6a2fbf36abfa1cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcb59b93f731b3683d4ec1e420d07430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd9f4aa598e6499c5177376be951ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4361cc50d00e3248fc2c688a72c641d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144d07d0132554babc125be2417072a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6922e33adad404530e479081b864334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891bc0f2942519243f11a4c8676ad5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90f14ae88b75167ab83aad092bd07936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd6000c1b4912143adb8c6737cbf2537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b17b879187eea84d579357d88bce438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9ffbf43457ebc40109fd99b6394fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5620e1174e19cb8eaf619d13f0d9740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1da636711b084669c6f19b694fc7c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73698692c3b64546a4794970eac3b24b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122939205009afe864dcbb984aba19f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8ae09bd7dbf1a760fac77cd6df58d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcce28e701265824950e7892d9b838345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c94960e19c4beefc3d3bf25653abc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2cd04a3b16d242d626f29592a906a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b0f5af56f20498d4219d5190d77cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a55ecc92803ce70fd9787a63e5385f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345a00fad2136f5afb74e3c7cb5044a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1cf148fc7374d858213be7b4925d551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d478cea5597e348e4788e8912f4f4c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461afc361bc2f5dee18bb00d1679c55c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e65d48c314b5a857e21f8138f222d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaed43383add1e51ab7b369060e57bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cb8762a1b64d06faf9c0e1e7ffdb256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb62e5b75a910965185eff7097aee957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59f8966e5c379d8ee6b047b0fea54958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7489ccf4446f056bb2e9619895ca15b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308207cacd2ff0eb37e7dcdd772f73260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee300b3dff7683b4c8227950971c4e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6d1f762a4a11b204d22d8af94f6c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b1b227e7b933e21f149855bd9b3b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890df49482a0b994b0ffe9c35c167e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9c6999f8d77bb551ea1c5fc4d128a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302eef7661994f5fdbe4cda3204729c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3521df8a080cc0cab3f917103f76d8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0610ea1b69267c2b652d9f2ba2a9cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1a414cfbf3779d02869d7c7850d6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1cdc0bd493507752d0af306a2415670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bca6af3026407587541447b3a3801771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f6b8f6698fce13a51808471d8e09472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3f2221fed2d375c1035277f24278b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795269858fb8989c933a3244febe39274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236364377a126c82f7bf39adad3b0eab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460d178af17d0970ae2398952a837e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb496dade756bf9ca6060a7803b893177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134e55da35fbf0e36d8517ed6a0717778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d458a23d1f0582fb8b0b60dc25681479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61ac54773b5e908b6e8d91a7e8996380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2ca07f7a23e5a4b4f4340df811e7981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f15692d3869f335d522b076777680582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea1be8a94c010ec4e220295c3f161283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a435a10ce89577ce237d90b5a29db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3772b4961da2858753165d263ce43a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec296eb5276d13b91730c5bf6df7a9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff426ad5f387c6f05aa5f683ccffe3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20047b9d6c71a2ab037180f7433c6be988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0a6c240cd22de6d3bd52d9435108189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70bbf95d1524b7b73e2cfcf932146890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fb5391166dc9c07c2d030d0959c6091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0418dfa1592d09e25b5534052424d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22058380ca9e73575d1397b9e17dd9b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f15002de846f11dd86074a1184c4ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93e268785f944383900a8f83afb7ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288a806513fcfd95c47919580ab964f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21d00ff03f733533347e0ff4a3848297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ae0cc1395d33f290bb57620d9a08e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595e523a37d9c25f6e7b89cf0d1fc5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014aaba6ee90af9ea33de86c4815e376100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052eae532ecfec4738231f45ff786638101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bb96c98e5d32e0ae14a6cf10af438102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdd75444552a38f46b24a2bca5e1de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565af97ca846724190a50c4ce27ffa0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdb07b5ab8fb0119e22ac56f76d100105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168f43f2a4200d12c711760c2bd3a8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554f8b16346c7b52ea7dc62b5c38291107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcc6b135750477f5e81420b51fb272108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01b2d8713b608eb67a0a46aa1af242109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47c2b6625318a3f0b76b8b3b1510da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266d43d01cf833e591576a47285c30d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ae33970b3a082105f94a27f1e0421112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a5f6841cfe01d3634fcdccb8a9250113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e18ec4e0eaece725be528171c484d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47133aebd10ca7ecf0ce3edee4cefe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4c8eabc68fa18d75861c5f4f68386116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbade5de00e637471ba859ddc2984cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d1843ff72b32edcb30da673a57ee9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac73ad347d68616d0c07c9a21568ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da174206e0c2f841201634f8c2165719120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0c6cbc8b66c65969b798dcb58f317121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be894f212b9b1de0b79e3f446199f52122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1400940de587ad050519fe96a953f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f6c1b87be9199ebab743d5ea7de16124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f53f083c4b7b5e757159b7411ec73125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9034b325d0d362a3cb7a45c6de3e5b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896b9bd7d69a5703fa03cef42dbeb82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2afcfd692589f88eff904eed7afa6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a9c8eb8b651577eeabef31ab18e18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a155268ca33615c9991903c4013f1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c23ffdc6d260ed1d0a9be51079d4ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8ac1186e9cb71fe5c4bd64467a68a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2ec607ce2010a2b6280da8ace6b4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdb1acb2cef1c867f1f513989e1192134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe04af3de416a31a1c8a6efbfebf148135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ecf3f8156047c38ec5b4ffdd6c523136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd598ddab8553b8fbc8b57b278d4869137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d7990126f00f7a6be580a13c79b3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533e0877feabe9f63e155f6b1431392139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a6720e538640714b3ce213f1149c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd14c965eff6c35a3c2c6cf63acff47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc49eb8921dbe23b0b20488928117f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474bba252dcea8cc21093c5fcf796db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38770e6aa8f9a4e9ebca2da3437bc20b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46139eb221ad054c16a406e0b651ce73145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e584d00aa5d5abf5543b76349605f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88725907e0619c0ab5d1a1567e9860e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26b7c719b299be7a1a083666438f14148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0e04da6348a2a0b807677d93e1c0b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5ac5bec4ac1304c0fa1a3c89f3ec4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff82456d740086eb718738cf9bb9df9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec806cde9d018fd25789395fa3ce17152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc608311dca598fa84b55272564d2e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d89c49ad058dbf8be072947a7d51ef154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830d6544e10ae82b873a4a3e1f311da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9d6f2b37744467ba4ee690ffc6b5e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f984d11e4c3328113ba9f25c0df1ac33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834f2491fe2965482f3f40a13481fff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7dccc8bb40e48b36ec66463bb1b0e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3030b0e618db089bbcf530e14acad26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb65d498d3be0201e0ef8fcb85fc547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab2bbcfdc6725e442fee99f4d37d5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099935cc8645116ed73a8a8807c387d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43426e550e8f4c005b5e43e7dff493a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42997feeafea2ed3d5d8b6780238bb4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c4bccd820e2aefda55dbd3c2456f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582d03131d70210eddc6ac1be821b2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647c90592f9d9a75be227887df3213a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39b224a244748dc1281df18f1bd0c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84fb03a98b0980b26a12eaaca38ebb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dd6d49f08f1a9e53102c2d880b50317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766beebe7bc60959368204f8b7bf352c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f602a07f783e6976cb96dd15652dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fba048d8a846880e72d6088e6d58b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb58e22f0f775470b163cf45b6a28721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafcf9002f99c70ebc8f31cc5ca94b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb46f521393efde19d70a84be33398823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48754f6470c5e93cb746a016defeedbc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e43c4236ef12d321a71ca8c51bf7125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326e053f871b208d10984bc4997a2a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2996118aea63a07b65267b8ecf8b73727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409acc745a5ede8ebcaaab8f05ad3c2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd040cbf2a621b47643c544cedd9e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f47c0ff2a2ac7cc8dd579a76f13cec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9136e084cd2558b0676ef250ff76cac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f7ae8de2512a06a5410cb4fa3816332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43eaf19cde57af40731cfd2c16192f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184afb74066655c2abc0cfa74f83cd9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b395428a0a87496dca44eca4dbe7e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6a6e9a8f74864495dc8351b0c59e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f4a2e39128617bc4e6a90f6ade83337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcc47206922a6af316ee1b72adb54238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e76388af094a11322904d871c9172b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9aa65931e32f26797227e1280498b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e122818373418dbcf730ecb35527be041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545d25af5e5eb8b357f0bf55bc7b5f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52421a0132ce1046506990c32445881343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07ee24e62e5004af80763a9a65055544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61319d9c980eda9bd8f341a629538a6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24212b6e76cab56c79223a83af20370046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528f7fa13ee5d70ae0f3e8908cca1f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4981e811ef2c946dd6f9e7387a2c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b881ab499fc8a1209e17567a09bb849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9658e13cf1c264b887ec8a0e59a64f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5de8e538d1627207504ca3c4107bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c332eeda01fbc8d1ecad3cf2d153452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f97c85f014d4ac09ff51195a949d7f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efc794640e6d321f17c8b19565e12754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523d7ffd615988a38fe13937248199455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de06ee220e87fc2f0d6bb70656acf856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ba11d849f21fc8cca7f824099c1f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e821852d3e764c595abe987a67536758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f39b89405420ba139de3e367009be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56449d62a25661f0efbf5dd2cf5b47a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e3e5e1e81093094f1c1cdb11329e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3577173b3cb47d6de71f736b37185562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907cb2aaf75d80053758c81a1a07f3463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59a25fca508238f66efe47d7ed36de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008efba6454af00cfb844fcc5860dee165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef6c26c25c3c61b03715b58ce173a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f6e0c9a5439f49cd316893aecbc4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8c3dafa5f11f8a8ffcacb4261eaf568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b2cc7a82fb65bee688345a1f8b63a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f80ebb50e019ee91c8df25ba05d7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5aa040ebeda66f96f89dc95db0fee771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4191aac141aaee51e2c8fddc424351572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522190a262a85e9f4040730f74a3a84673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c09e5379d94396b7dcd13a9174395174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73140f59970d0616a9d9a413cee01d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd83e12b646e319b2a98003bed5a82976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93423d6bfc3a2ee1cf5590f91eff45f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01463f0db79fa124862b7902a928e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e5242525b93f3cfd440c3fa50596579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32228515db89e2fcbf1361b541d13e8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a0fe5393eef97199d9b1569c2c93c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e42aacd855d3710c2d3b9b0e2cf5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a654df0729dac40ca2e4a3500f261383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68bf67ff06c5710062c1fec14179da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5034ef1dbdccb9abfc88b675788ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8cfa247a0aea812de2f0a40fa0cda86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ccc6dea95269e4033208005d09c3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c4d671a5319b1ab0bea10ec97e92f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2a5da20e16e70536f692c69df5bac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cc5a1bdd788a24227c8bcbd2d0f4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f86a7da2deaa07bc2cbcf415b13cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c46314533ed2591e76c1053c9cbd992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31594516309ad48366295258e56803f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523d100bdc1d92ec9c77158c56bf51a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a922c9e7e4802b599a4e3d61145c9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d076930415c5968aea964d04f1c324696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3d40301137caf8e2d049884ee7b6697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee72165d37c757f92de4e5ac94fe14d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425deab47a280918049867af48285cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fea19592b0626b8edd44a9927ef05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13d3dff9ce2f2ae3a786e65be6be56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24535e02fb25474dfe932459fd871330102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9413db62e489cb56d1e7818ff62a44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a603d9a2f7f8b0d5bbe9fdc2251d5ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be28c9424a17455cff47b1da6f1233e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67f890fa4d19082e89a47ab8c9c30c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e29f8d7359f2c0572a51b97d42ee6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30257a595fe9f80e96f4f2ada5a6d35108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e3e07799dbeaa13353f140afea7c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e4d7b9b969d2a8bf0e3a17c43fd72110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f83207a0ed24a0cb7a298c642679f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9001f5bd9f03ef050b2e8f62a3cada112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217f019fab58fe39844d7f76ec38b8a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1851dbed97af23c522035df638221114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecd82baead3079f32c8fd8bf519467115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36c345ab3ecfdaf842018a160a5519116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a0ea556292c354b35087fb98b300a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94887174608938223125e64ae90dfc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5eb1b95c9ab956bf426651d56fa17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662cc53ddc8ca7ab719b980b81c6960120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd11cd2c6361aa1b090650ad62f75ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db61e89ff14d6209f84dff496e9ff6b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e3c86b2cf5703b103cbc84de099b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34af4dca1dcfaab5ed96bbcbef3f64f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebf1d0c37d009f03ba2af123577a07125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b88f252c45844bdb62bab993ea846126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebb57d6564232ce1d7e29cfe097288127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841832c4ba16a7d592a5330a69bece3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c17a8d1ccf4834deace0fa9a6a1f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568916252d28ed41c5a83f442ff9709130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9789c17cb518ca30fdcbf2394c4fb4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9d441a55622293d22b4370621b8b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0266bd77e5c2920151894f5c3b3578133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef0320341f1fa3c6f2625c9581a283134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe2204aaecba1cbc4d0253d989f006135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e376c70e72d3bb1efbc4f4403da0131136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604f97d16b2930cb2c1f1d693a3ed1f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61766234dcfea6ce64275ababa72547c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1051982c4c544a6f01c0925d399fb2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada136e687b91217c05a229bc04d055140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b81ec8756d266c1b7e10ec4abf20f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033067ebb29373f0151af8582290602142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78681540628cb0a86407dd9484755055143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e899cff6a96338e555f1371aac859c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a107af9280ecbebaec45bee363180145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a142f7939239c9b23793382dec949146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c155ca019ac9ea8991ed23d260825f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76ee426c2f96de6370c9ac600e2665148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50ccdbd7ffbeca63125498bce6b9de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf592ed4e448ad31b363f503da13a716150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82996912a55b2a6f3846809899070d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f17c7bffbbbde5a6a633f7967961d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391121cf1d417772910f5a816216966a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f391c7fd622bb2c9c34d9d920754a9154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>