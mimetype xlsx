--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bd6ce77a0b1037af62ca47e9c29a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23976f34125ddb043d2a170b4049d8ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94f1dddfe88b2cd650f92f1d7b91da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e15e458307a976c8c1a598a21507c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b0abd70382aa40087ba1eaf8134535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3636ae445245b09be15522763de4896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d70ac598d90c6c31bbd992518e5c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe06edbe0a8d0e7ee1f7699b4ac4ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88868243774506f2fcee700d6db2629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d885e56549424d7c779dcd6eeb97510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cf8b668cb3a3a0495acd5a6bf3b0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7ca6eb92161d4efc9317181bca2b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109041d57bd2b73fd370052269ec51e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaa7d5fc3291b2f3bf6efd68eed21514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39709d143782eee217ddeb13b9f9fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413619df8f81125d04d5c745d5a17b4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d382a575b2825f5c2dee1e000d7de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3546b57ae0ae56d1323daa3396c90ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84f76a6fd34dabf5dcc56efd714a2619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b425676a70cdb0567cda57483e40620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ddd65200fd3f102527be2a03e464f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebab506829b0709dd2e414c80a396d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165569362b42593228e44b4a4f4948023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932efbd888acb7650668a46aad7c1b0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54e4066b63b003766e13470af644fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ec7e2c494c2b404a6e27c02f18e8426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27520e272b723f040cfe7dd14e176f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e5c0f9409f0c90697a79f690bb22f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfea05aaa42b29239beda4db29bf57329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51211cc45bcb8544c18d28525be24430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b49a26c9ada06fc3daaa0ed551bb6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87ae62ced03d53c6c966b4b59ba1cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba30352f6bc98a7f10c3b6463b5704033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec413ec88e8ed5008cc91b82daa0ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387fe0eade05e614f6a742f31dabd7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81061c2af0bb0b568590496147f9c9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f36fbf0fc72f6edc92345de7ff30137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79287b788d861c4b3c7bc5c09b89cd6538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970e07acb179036c089ed0548b5242739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb184d838b4d69b14d7ed640da1d66f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4a084adcc508a113e5c1428b83b5f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998be6e796c5df6c4ac2fe553b1ce97942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fbe93b2b122d95d52cb871ee6f97443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df4f78fe14e639b39db15d1619f43144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa370641039f3199909e06e355c57a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db107d6b43ebdb85ad793ab93826415346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3f6889f56cf86038b396997bcfe4447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b30cb9f86083b1ef4159a56930e3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7067f08dab823c0639ad4bd03b3a3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e724e78643b2e48216fbdfde47eb1ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5b7abae348252eb5a8caf6809812051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983e6ee4662107f87bbf7d250f50f5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fe7742edfb242940e21938c1c0de553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42856486c0aad6a88c53574ee6b0c1ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b2ce1b745742b260d9db083109be055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be299568b283428fc2a24defb54b09c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a954b95181ca0b741e5c1873ea6672557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759710889d15e85543b5aaeeb809ea4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21258af4fbfacf4d3e060b13b0468059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0665d410afec58742f8c3968d8795860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376c5e8f971a0d3f4a854cdc80b781c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877e1b58bd9ef593f5aae70adb6184f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3310a60baf36624fbc6ac7de428ad463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f9d510e5a3afb6e460a04880926df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a597aa0eaba91ca9da505971f169b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341902905889576176d69f7f5ecbb7c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98320aadaa202ef2ca175d88edffadd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51851bebdb5baf81e1419e5059e6940d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e421987974edbfd77aa4aafbfd2193d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed41693128a4e5b94b39054a00ff2d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064d6f3aecda13b42c366815c4ef82f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c020a812f9033a01b8fd22b87710d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbfca61f37872f7c65283cf6d13ddd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6186f49dfd382f5eba778f9567d8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3863e6838cee3aa247df3715fecdc375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4608f57bb264025034fd87374550876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171213cb4f7f94a1d22bc22f1e05d22d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fc7ce01d9cd73b13fd8409184771678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c325b61e64845da914abf9cbee79fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d3451f9811ee09782e2eb1ef1817180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06643d3499f8ef53553fd918663252581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba68dd29f742afd8f1df6508f289f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e011d342bd295b8ca887946d75b1e6083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf36a5c0667da19c7586feae9913d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b482c7d53aaeba4d8bbbb327ae487085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da490f555bf5ce2aefc741c57e7b529d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ce5daf53a80458289aad0531ac57287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0b421e40a24e104462eca8451468f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d411501837b0c30876138d61d814d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfb6f83f88b2c2653a53ffd153181b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f0979a5dd6caca6c78d7ade692b2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d98a7b4004f78096ba1e0e1169b6a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9305bcb4b259e41b92cf7c2958837693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f31af48c35ad9ede95812958bc0bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b080ad381c40d4a82255a8738574c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0c1fbe6a957b5cbbc73fa515d2fef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba36a7b35b3ab7d1e9ac8edbd789a2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b7b5f59f1f5581e56c955cf80368b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e30a994ab050e23dcc7e9141047d8599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09755096e1ba34ccc6e3f0c8676037100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f7fad0dac6a42b15afcce3abd8d6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622ef0e1e25486c6bbd318e34229903102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e249ba810e98e5cb0144d6a285aefe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb9a83056c70a25498b44e26708f2b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffd9c973169e4ce7f586fcc8e0306e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5bf37788bae83e4260c737c1f8d2e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801b80185db1b33713f6a98eeb56f7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24333d16e2edf175ec43f379b69c919e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959fe180b1b3ba42e202b8bcf314aa7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8ac0760ed6dddf3607b0c3d0173b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19434ffa1989afbf9b250f22767a2160111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209eaa0181e9860687728c9c5357ce6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49e11a7a55418be366bc3cda1b7d97113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2206009deb7e1d00b45f581860b59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8e5b98b2c1342a98ced57e51946b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185d2b05def2c83e468bc66244067f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582c6a16105655068242b7fda792668117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7f59072cdc6e6a0ec42e49ba688b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80adeed833c62e192ff6a2a061b5bd12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27817f1b7403a40f8d924f45763520f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04efdba78ac11bdf727c0aae8f5b44121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98affce03210490aa40da1b26fb5cb10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf295990f0ec2b8b7a259a9044c788123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c3939678a1af3b92efbdfb25ed4b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c91a556437eb4ceb209f9f7304a5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab558cfda9d7c837ec3127363f5bb8f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38b30b4538064846170265aed4dc39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42a2aade97d406b53317c5ef9e9354128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae45bfca628b100a8a6ce24dbefcef6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29fc5778070f21f0f59e18829da627130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699bc20d8ce6e383eddd9667a768de9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af92bf7122b479f6ffae3a8b519d9b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cab1f31ee74e16eeca48919ec4246133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa47813931211e7e7cf976dbc6c9eba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5941032df02d51ea58d372f58615e11135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03bc4f4f113b80499ac0846c7eb516136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1441736f076838aecaa08397ed80d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6f2ffe917b176f46e046d6af5d511138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32859f1a4e939f25f7332fc27dc6341a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd33bfa1f26373d6d13483c86937c6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d236aff0aea050a1777ba06de98723141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cbdfa13db45e299b4ce44af245e79142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcec0eebdbb2fb824ec1ffd2746a0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dce723b8743e54f01654f0601f0a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7aff9903c7aa7d4f81369de9f4671145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6187dc7d795378e6590b2418d204cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2923f9168efe36777e736f7a103e0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e2a6bfa90ab7f2b917bc1505bd595148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc2dc4553f58696f0388ae16cf2631149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82416249dddf24f211344dbbeac4d925150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb2d385082011996539668e3c5f43d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c5ff52d950ad3df7a7060c639bd09152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05947e32a432b4a3531f9376f65e6c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126739235cd069b797bffa531e4d5848154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6b60876cb969d8abbf36767bea0781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e11db9900cd3f60af4b2109042d88e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6b7ba4020b0442affc919ca1f5c923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1602766976844ff3c5ec3d6282066f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3a904f2aa69b080d7db2934e3edfd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6924aedfa00483e1912cf5d86c8a1b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9d6b59c901bb21723616e177edbe77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47080ecea588704572826d32c21457918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5db73eab00193fe07306372e8edec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d0d56348302c57b071ae5df35675410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa201d2cf328f53f08047e6f278689b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b189a18111d86505fbce6d8c19dde1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c0c6b6862597d0665c7eda7f37e6413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fde457814d0e1d3534286ecaef81b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fe30a923f48db417939da240e48da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7e662c641b661906c5329b666c6e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39543077f712411749b1c86a7804f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e08bb1685823257777757ea7c521ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860522432b1c80d1bc3dd4b45640b4f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1a50bf6b9e6db59652bca5bc3bfa120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd982131d64ae2ceb94e2533a9cb855421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833d405c5122e6e351bae857dcf11b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce91141829b9930faa27212c300f7723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910473ac942adc5b996c94a2f24ed5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a720745e84dd30836dc468cdb1901d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867739ccfdc580a5631e77d32bc1bb826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac1fb392a78bfd4c047893aa20f3d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d12c3ccf240e1aa2f95a91063c7d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5fbaf4087f46e82ac24a18bb0249929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93062b36b739b5d8bee8eb5f7e33dd1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172254d0c5da74a6c12c74605324fa5a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f97a982dadeda34e0a1173ba33f84732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc6f9731c9672ed73cf5dea4d9b38d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208b8dbef4e74bb05db493b222faa8534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f8c7c6d659091890833f35b2b061035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ace029c2fa14ac77c1c9e4655569e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772caf6ff33ab28a8ebd170fbbd0d4a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99681b7143a10a21566dd60c05e5cc4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3389a22784ba2c953dceddbb7f305639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5e7eaeb9faa5bcc16c739cf72015840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f03b72e1f8abd7dd10d1d11acd25e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f79ad8227696fb68f83c2f1fd6ff942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e86a0ba8b9505e558a67e36bf0aa843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d999d57cb670575ee21f864e79d35c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d54a8be6a7f1a55bf8664aefcd48845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fb3ef6a3aa4f7303d32e67eaa687346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef01099ff754685d92ec1293c4564247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e072142ab2bedfb33350038e48d8a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e869e05e94112cf1244b97ad0f50f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75fa79b1cd46c24ebc53890983514e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c9cb650b4a6170e352bfc9a66755251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e668450c3d0f3805dbe5db79a869152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25baba1ea3ee90bdf71ddbfaba6318f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c107414eb3a91881c1438382b3dea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34a539bb0f66f7db60412c2d9d5bdd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf5d19e3532289c75376ba6c6f5eea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32982706a21dc6848e26338f53906e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332954a86c6ce1d8f054e9ddf73fecff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df761b21414e9d8109913d4072b643e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ead90a9e558dd4d36d03097983d8f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4eaf3111a7b9a3b3488e473074ede861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fa4f90e585888de5adea0b80822da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1d060914d95b9128964cab9dc228263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869efa3c58f71c785d15c9bc722220c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86f09a03878f13f1be7c2c0b9de90165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12782e71ebeb2edea42e84b905550da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf9f44bc31566aa44578246a521e8b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e386afbdd64fe9af2d52448dd5057568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987802934e564179e1c6ffb53f61cd869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8130cd86b9726333ad0ccd2caeb5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e49fb8a075336d34a67b51ddd933f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc98fe28d6e7489ea44fac7d9a5525b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babfa474a755e9380ec6b65619eba7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e59792a655390f6bef4ceb32423ff974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30221ec1f8ba9fc13f5a33d8c276107b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606c0e2211096204f64366da3e39d0276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7877ea4dc3ae438c8474d97de49435f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bffddc2738872195e3b305b88485f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f024a51214d5a3a15af766721f72579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdd1f8f5c00c547d6b6537ae68c69080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d374a7ec415384df2f06a2579cce19f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f51b53ff34fa83d347c48419f47f7682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d7c63aeadaa53ff9a461d4fad3b5583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6bb1dc8f5954344ca672e8f073e7784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a9d9673d46cabfa6b6a49d0f71ad185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0a6ab4740d1a87121b3b8d09bf49e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa0a6cc388f2fe8e0d4ec3203f10a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22eb5e07139ac80465e1310f0a09e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd84883a7e26ac2f288d79fb5539c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dc79636e1307f38661163ef9982b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88703690b0743cba0d7287730cda4b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cd271c66838e9efb0705e80704b8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbeb3019c4d42278712a39a106f0ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d4045fb2575ab729bac9a03a7248694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f890f0a95d5eba95c770df5c6ba526095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279032feaf4a5dbf691206ca445a4f3896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec83c1d2947d25ae09cb9f0a2b72c3697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc94d297a393388180ac5a47c264cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee8283cf2b8012b33b0544c9a762a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dae2a7f2f797573a28a3db3a1a6f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafe4b34ee0181186524758986b238f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519f6cd17f690a5aea7f014a82bf94d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffd5669d71f9a884fdc5cedb559923103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00482436e7cc3f967cfefd114850db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab70d706ffa982e1addb79eb702ad3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13f90d276c849ad99ad315da687248106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469148ed6f86b387f53fd8d7210c98eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddac74376ed56474feb283d17d07fd0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac451208441a38de6f93214d1cb4e85109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275298495da820c298528a6188d11d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca506f55fc233617131ee4def0d2dc3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18642fec06969aa31fe077034cbb686112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c597ad4f1cde159549684daa95179113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1e049b439c667a4631b204d6ba16a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a86eaf085ef47dfe705d70b5d1f037115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81158c8c6ee4140a5df525a68080420f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab1e9e028761b9878678271e3bb61d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77acba77b6fe14b1c9ff4ed856ae30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bf0c9ef6ecdfbc331fbd587185192119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d8ad1fe9171075c1548e225fce4e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90930a584e37a4e04472817cd6b3132121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385575e682a6191206ed5c99399dc170122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0eac5ec383eb71f394b04def30bb00123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4d2453075c09cc9ac8e00341541f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51a1ca15e2d0585c4ed77af44b7e10125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2b7fb42e3a0fea5ee5a1f3dac3153126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0917f39d1348c0beded90882d63e2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad778b76941e5c3ecf5818c282b5324128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982184b606606cfbbb56e099033695b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557f02e52e7054c6f66d0afac5ebe67130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6ebb452d7fbe87174dc07606d7aed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5337856002f241af290cc21c2d56fa5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621289aa7c7f006b8699bb2238d1fd3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008faec449b71cc46752740849844e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637c378e2821eff516d6d504d3e5d87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86b781d07c252b2be64d5bc7f1d723136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0bd5ddecb9153b7c2339a8244b5f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bf766bfcbe538f859893643266a7e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18d6e676769213ad0dbb2e1862a65e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a74394db7f15f5bc0fe803ebfd325140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156ad7b0cb3d1010eef7e33100e3c85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de560f2d23b4f6924477bfd770782e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3cb7bdb2449012c5e29923d62a36e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f732f5e65cd9f0a6d37becd9e07e4f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999d03839914165f12677270bb5b2a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bdf3f5cc94339f0ad66e92578c814e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd19a63cfe636779b2fc290dbfe1ff7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398a04880c51b4cb612587da36a5607148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848708df39ed066bba9770253b66cf0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aab6aeb87c8b3d74fe74d1c5517088150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a3f153f3a37a23349f1c08735f526151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1f7a225237f31133a8b84209909b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899a6c212da23391319dc58dd71beea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed922d35be65384bb02e7a1814478bcd154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>