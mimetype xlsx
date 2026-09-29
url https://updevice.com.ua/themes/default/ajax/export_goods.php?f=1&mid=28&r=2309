--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8ae3c370b7939e1f469ae6ba533c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8d2ef68c751e01d42f4ba6865c4d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58454408002df0f9303a69ea3d8390c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9dcdae8860b42f93ddc2c2c6881f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d480d5f20826e1ef2ff8294e2d34585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87be17b49be86418275f3b951ecea946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90959a6a4fad47b24e8a7befed4429dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0240fa08240d42aaaa5b9651069fb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e6a4ac80ee9d1d64d142408e000579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac187e0cea6005ae670d3101a2b41f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702033deb2545e3bacaf10c8902b429911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e66bd91dc293859770e7f54c5bf78412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f8208e55d014f9d0ab48e47e839ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef618d9286fc6a09eb2b6bae2b151b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849173ba07d4d2b11bf2497b2996fc815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cdcaa20aded284f6ff9f10b70263c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561a57018adb9e1c0eb575e3fb5e2a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f39f83952152a52148110d58b666118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f11b1d8183a3a0cec27ffca20c65e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff29904b42c373f1e5928a80efb2a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7449b28ee7a56494c99d61c6dcc4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8e96e9b1fbfeeb29971675112e85122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e19c37c55d8f8ba500f6a87926183423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfc0653213aa9b569b7b0368828a3f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85f470d99a8e2aee96eed9cb62f3c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa9c7097f811d6da62f005103bef6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f0d4b74c5f1934caa50c108d654e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4582b7f10537d9621dd484467f41e7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc70f4ac7bc796f25660493137b046829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07881915a63eea9210e44d5f705aa4f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0c69749dd6d5baa9a9bb0c5e7a00131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59377bdcd6b4b5b8f5b4c144f6d0eb1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f10e65e045beb62fa27fcffdec883c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade52c799dbe71b99c6eb35144d4d72a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab565121c793ea0c21e9aa22a71efb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32ab17e09c53c56abbbf79f9cf60a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ab5e16b19b07b274daa19099ac68437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccd6841ece31a597082769f8a839ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88598705ddc9a207ff8aabf963a39639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3484d09c0e8501c2f25d59c763e57aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ddac7383ff79a9ff1f9cbdc4f3d4c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691788ce272a9271840fc2c431a0a2ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcf2fad23325e4db3806a9ccb69ecd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efbf796b7f3adfd3dae0397b3f59e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89415a1bb02274b0540b7534d0df86445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698eb59ed062683651cec889f3652cac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef702e31ca1413e49b544c580e645b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6633eb98740845f95dcfc8f46ce3f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990c863adc5378f352c6fb62523aca349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae15ed6b799c5419355bef658658af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bddaba468a272bfda70bd96281f7a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308ac92ac334911b35f598a6f8b72ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358dba2ff1125fc8a559caec22a7c3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af813005668d2fbf6bfc5b7b17efaa7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c4f58508ada2785a7caaeaca38a7b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55085c244b525470801378ac032e0a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263806d63bf6b8413227cca9612369f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4ac26bd0a3d9ae0dae692ba72087a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dc0e093e777dc2933540d0e18263759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695969e853bd8d612c43bf2f9382412e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32ce869879462ccf7aa254a0f1f3d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff724fdd4ce7b7fdb50276457106fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a556b1dec0bcbed11c5496914c8ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc9e8cbd1643c0b15f0e49d881912264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b617283a1195bcaa6526698c359643d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdba36535b3b19243f96ece7d094d7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0af0c9db7c69aa044ffe11c96ef5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d67687a56a12ae84ad723b18722f4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76cd0ee3236db3c5ff763876c7abcb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e02b4ca1c806efbd9d437f48cc444070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647ea914f50a26ede598739e239cd1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36976e42e060be5843884b03e23b050d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b71142729c082cd3a4daf20c76122b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df93147224c0de93c321abd1c05f2974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2d1bc092b7f4d4671227f94206fc675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c33c3865d23fb768e54525934ea5ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c2fdc6b9df796c699f2dfea3cd39977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bb42b41569af716970c6042b6258478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7dcba3a642390570ac14e767a5bf279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abaa3ec7869e4f6a51c7a40de5f2ae080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51e93861754be4fccac70fcfa76b4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b407ad3b323a868f9ef7f5bd0423d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07f853bfe0bba3ef82b0dfd129ad6483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fcd6a58d0e5e49efef66fa730b44a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923c0626f32caec78247ed26f18810385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e29083b0aa303831291110393ba7fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e717f2114ba741449fdd83f292bce587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fdb8497b423ed9e5d1076b2c8861988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541654f47b9620a6802089982d66ffbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049a0e06bc35ec9dedf923828eef65590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66fa5b685e68ba0b9222f8c89084b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd0de0dcba641fe45b5db1ee8b8f0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815ac2b34ef559af8719085fa17e3ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805a704d4a4bb72eb6f0332dc2e3cf094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734e08f5fc390381796e9c5a680f1bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9488c5d997e044a7367c3636b583396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d85aabfcab1ff25d53c5c619a754e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8445459ecbb0917a2b8af378a31141498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824ed37c66c76bd005f5e62f8fa7fea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64048dde8a2663313d50188c6ff9df20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5846d014bf6866efa794aa9deb4a08101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472fc8730dc268300b3d1ea2d4db610102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba794817be1b4eb77876fb3ff6b7226103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ee58feb6821aee02388c814f545d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8683d00b6c57e2a721ccc440441d52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e696703e2c45144e2cbc587949f8ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d13fa92bd90a1ccee7d9e2dec922b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eba2e2c673bbd032d5920134965d13108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aee804e84dec50ddc3fff6d17e20d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40774614c6241cb39f92404996a5758110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86acba30243e36c571ed3827b98241111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585be0adca85d929437f96bec039d597112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9121e19473c67e3c72ace77ba2f98eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5287915aaf1cc543268ee809be35ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e455191396f2a3fd51768d9b460a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0ef8daa8d63b8ea9d2e9e9bfc3485116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb99a6606c0a4104a0dbcf35d7417f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c13d7454bfc194f5616f4b7c6f998118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23599fa96ab87f6a8cf43e1b9b6b06119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040828497131df31ce42889c51f655cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cf4187b0cf9b80fbebc80f31f0fc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f36f81795040c1300a12371c6a378122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375fc3a2fc15bde29c8ad8c0c497f94123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f0f5315d9a0ad86212c342b1b7593124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee7b319091bdb5877842cead2e5c61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67b3aa832191155b4ad691b192cf08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa1bc83e28e39b776199f6d131036b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bec0152780ced677195fcc120f863128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acc0da05eb8bebed57ea59799f2395129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbb74574b142928bfc34c917ce197c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0354315df7fd388a42847f509de816c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a8cfe020fc70b6e7987fa2eb47b40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5fb4ba98c311be778c37217a1ac5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e9edee77de7d07e445cf4b45d786a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bff1222851cecf3fb310cfa408af7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbad07bf82ef0b8b3866123be6ff986136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e614116979c071cf6d461968533a6e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecdf645e43fe2ad649efe6e8e18d2f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b0367b32f910b172621beb5623335139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cce34655d6f0b47caeb02938569122140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4b170d93292537618d3405cf13ee7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb682591cb97cc776d1198ffd794cc3e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef02542536ceb7086b0d8cfc941d9f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfee7b5555d1c03dab22db475041e70144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d34455798a13dddb05274a78b9677145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bc184e2d08e974a583e378aed5fa2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbefef0d36f1ecda7204853bb2d725147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fc2b4b38b2a58010e77416b82a1fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17f925cf0c182d0ec38f4132690286149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb754f99c2ed3ade1bf6fd9a8381287150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278ea856ea76afa2a03665ab732bf65151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103d6f5a5850d6d2b5257f23b6f380f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf26743923082675eb9c834538a0972153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd12286a9f074c7aa197b94269cfb2154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d512fa962cd285d715ee286487e401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e7e02595fb0d013ed267e098945cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabeeb75c7560122c5b1fc1c1273e6853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b87e376c056a647c04d8192daff854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c1e2886946c1544dafd3dc55743765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee3c6358ac9e56995cfdcedae15f656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e775f036b387fea6d428ee273360bb67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadba7fab19e2059bf01227a6ecabad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b671e07b626c98af0d6f653206a3d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c483f92f9735ee1aba24a7a9872e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69de22f29835c9c94e51451876f772711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486fcb730b0ff6fbcef3dcfd077d3dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252f3759c2a01e88301cd722fa5f64713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b36d4bd1ccbc4e245005174ee1074614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892621ea42abc1c36044433e3674a0815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b390b8befcd323c983cee4db252cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c95df46fd3f09a5570308f14aade117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382ad8e632c67eb73fbb204889ddbc418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60a96dd49c43bf5676bcdd43ba3f2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f1ee7f68917edf899207b2934fba520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001b31c8ab6bf3e06798601df2ba9cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ad10c4b6841bbc55f73f0db1fc45922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbc9bcf461282c1c0f959062b45a4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5d4289f401647326acf36728d789e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7cd0228492c0858452a4a38754c0c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9b3e1e051446df7d63258548df5ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77dcb480146e6016feb654dc6b481bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceddfb2cb62c167115430144d41ba3d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cadd20c837d925268c254f50790cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9c888d2c0637767269376c883638530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0c2023a8ae53bbab1d6afca9d273d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c6fb6b2e15c06e6988e4f2f6f0c4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddf57fb5f42a20eba30a31bdeb137333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad656ad733fcd69313d827d9940a42e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e34245046cb61131a1160d8c5844b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b74ca239f5d8e345939aefa058e69236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd1f9c4756017ce585e49953a9a04837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216946a42fb591adfe9954030b74ccc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7cee5913bd3b19ace67af4c974ed739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc940448526407efbe10052bac699f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2043228bfd04d090a6cb2912ef487641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a01b8d4f421ee066b78c0b22594eb842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009395117932da2eb21aedd5e046366943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5023bbfebd4fa7a7b7b69843c775844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783d71c95889b45bf5e218baba0141c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df75c8144825f3ca85421e0d76349b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290528c5dfe30bc38db485a3ece08d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669df9171a68154680a60f23efa69e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0589123d397accf5089a20381bf9f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43628b5cbeec0b02c9fe32896d32c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62e4fe969c6120ecabf5fe147b972751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c20ba7daa51b2aee26908c568b63352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ece14a2578d4a2e17aa971434900c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378c3f4b94c04a38136d0470bd8735c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443bc9b369acd43d8ec16928e903d7a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f2a590693d6e5c18bffbdd877f53156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41db57fe55221fdf94f74e4788682057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578692e7c4f67449de840a1730c649758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725a17e60b1f4011d6d77cab25ddee759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b3eec2742510588bb1e9576ebe26260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb001eb53c3664d075b8f6defbf07fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db16ffc74ac9dd2e627681591725f2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928b78a345c737fdea49abc38d0b78363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056c12a8720681691cbfd06aa83630e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1c987c32356dd519f8d24808f455e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af9f9817fc08667b98d161f8e1748566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558e9d1ce5c93acb60f6aeb7ab5e3d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc81418885f757202047042c4eca7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd6fe825a138e22eee75cf48d9ec3f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89100abe5f528171b76a60ad4097e85c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ba02a4eec00f3bd16205a0efb7bf371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611339c7f804e5a2f296578e6a87edb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb86a80e3b0c6a5d5c4c2734afa76d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064915c2f0fd363272ce6265451ce7cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739022eaccebb11927ab2fa9d727e9575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01352ac45d1657ea88ef7e18f1e7e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1b5f944153ebf62d85e273c8a48f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f609a90e990a796bcfc25ea48f643e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a52286cf22911c6d455191bb22fd7a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cdd4c8cfec36fec6fd8bef7c1a15280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfb3afad7daaaed507853d50c10ced81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684812757f37c8e470b160bcb2fe73682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf162a9f266be4d36bec7d10ee254183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e1696f98d69045e7ab38e4138ca1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03a28d69a65ff30029ff03388c6e2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0c25fc6c3b171395987a2645e16e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762a5a3de26bd83ead6dc28dbd95f0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335304f44de73f3c1562c5283f36673288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93094f73b0f59b4170ccc2aa65f0da8589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01979ba40d20ad4b9632f92caef42e0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451f4839f5f50d74101c1406572be5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fad5c423f583c0acd95c005f4bb9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce245a9e9113a053e41903c00b040593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7cef9dd0661428ad7fe04ef9f8e2e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64f419274b885199cc0ccc6a8ca80895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a7b3738c8b8c75d86b8326331377e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcec0129c91ae791ff4bc4f4d082daf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf427f29c7b483ab43ea1ca9abeba398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a3547e83a23dd52d7c77f3b896de599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e554fa2a1697a8e63b6ca15622c99e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb84bc8d72724b0027d53acf93a6ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaeeb84a282ad471debde3cb896e0ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdfd19f78636fce95a60f504b3b61b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4e74b5591cc7bd0749e21be4a2793104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271e180c5209ebf8a9a1e09050052c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b09861753984c7ff54b2cf1add197106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58e2d5731cc76db094573486040008107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3695bd1ea1d265a7b95f3bedb54a48108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d02703974ac028311797232113960109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d7aa3a102b62a21ad8b7139f8a669110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a004b58fa360444d9e4ae0bf9c8a360111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e346cf05bbe7c8138651a12334f641112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0171e1664592ae2d6a748d39d2a54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ec097a17fc4d33cbdae37cfa033a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7da6962d756d51dac37da07e122f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeaafb5ab9129c858f090e29f69769c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ced73b680780b3a91fb29556b68f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc2b141eddd8fbec787260b9c404c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c9e9fac3eb3f4bc93420b2e756c1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e74ac433ac54e6369ee562d0858044120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923b408eb0c1ba01a0106fdd07dcdd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39703a6d03960b56c640925c9fc251122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab4d532c715957fe288052a3756907123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89dc6c4963fc1056394a32fdec609f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a72c7545e5e668a269b9126d16c91125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02364357904b3fdbeffefab1aaee990126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6024e5d6cc4a4bc272a9f41161393127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563aeb1f85920bb78b28cbba1cc7aa3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcfb989be312d7232ce0cf71b27750129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a0164ed740d6f1fced06d218451d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96ad3ad5026f141777f3c0e25e82ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fbb0ef5de9407dc4bcd391466bff9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1de019daac416f2df4a807fdf21e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca2a8d0c59452c11de0053f7bec7fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f52672e87108f452383196bb11f16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fa83bc24d044a3bc99bdaef3bc28e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17a38c87b48e0fbcb338c2a7c1b31e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de21d784e2f6f87dd32fe763d49d0c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7bed0387487c29a33454c85778204139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34f934faf1babb837afe4c36e332a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc840567b4c8d9ac09ae0af6b41118141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6168b566085bd06d9c2401c94da25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17d67939a8d0159c08b2810ff25fd9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e3df1d7c027a717a42909277b7282144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c6339613ed1523c9d082a902e4b2c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc467b9347cebe9cbfe1dee1d2833f99146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585a7f217ebf85ff419e3cc51f5ff38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84360614e1219d2724a0d2f1329fb9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efe80d733421434875a5b411797449149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed30c904f466b71a28ed704d543fe9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062af384f7dbb6bcda7244e4948402b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97555d6a7047fc979470482c192d4e94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258659cc3990859e21ae1d21bd23e806153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23bd5ec37e384014924cbff5c9a33c154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>