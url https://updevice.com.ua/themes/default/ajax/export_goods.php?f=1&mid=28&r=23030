--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f81f28e022497fdac6ccdd96744041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca9d824850aeb3e7ec0ff2b4f80e8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29364617df0c46faa213605de9a66c6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3879a5a23d5dcfd7deb2786206cf54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecf2f4445430eb6024697313625b275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cec5ccdc293ad60de680937a82beb26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac0569e6c1a5f4e90e858f9c6201af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84d8641c5bb9c43d2ff3ee2169dd348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd50102610cda8f2d3ab0c6e8f9edd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcd3c63345dc0039621e0b452f601010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05decfa44a36e9fdf99611f02faefc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14f16480a559f102cd178e0c4eafb412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cbb806e9b1ca0b3f5ace4ed84866713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1caab7be3ab03b8f80bd6145e02cfd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d447ec51d0b136e48dfcad2376a3a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b26590ee4c17865822ce375304e7e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a70cad6fab182bffb51d692be7449817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de6fa44947374401ace03e62c696af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee683a360a5c1d0a8faf46499c93db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31850ffeb615d412c914cdfb633d858120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcb9a5a78495c511162c8a616168f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653966360a2201548390e368552fa5122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b1d33da54087642df5c60acb4218c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ed2f53d0e29869fc66f39192aa0c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977e236f0d1166d76261c1b391e94e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854d6ea849e1d4149da64f04667e66526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7936e683d4af8914af0d1b5ff442127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c3040919edbd4808440c3d57fec0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc346f4a6908d47309d44d8943dc2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdb1689b344a8b07499448aab29e7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e167efef139d17359e05546a842a9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2e5abbd3bc8cfaee76b6546a7a6a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c001ee1864fdb6c96b9a3ba8eb8dd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa846208023d07a1212614f4f4d4a4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15242d88d7be3ad8388a2c9d333db4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fd2c240dc8f6a8feaf7d809b0f95d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20c165102a1c6df961299a3ea39c0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352cda9f4182e8caf558c65fac92c1d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e923fa3290724251c59e99afebb2c2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107555e9ff800c70f4c2117f08a7fdb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72ba15451fbb0041e8abb27d465ce241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c1ad5dcdf8ee24b1536599caf7a8a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bc338d0957acc798eb187cc96c33c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34996d3971f5162efc2f135bbcafdde144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6e27005f6c37fefeb06ad5350c62045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb81e49fd58e7a243bf2c02d9d052c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d885b14f405098b60e486c5caecaf6647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625825c34db2dfa6c8206f1725454a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce7a3b14a63c4e9a58c7da757c074449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c3e58bbcc47ba58452b5dedafed1c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68888678f418434c1e06cc5445b267051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0038a4e3553791c627db75e626f64352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6be25d004180a4bea0bee459bf10e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c42d50c95c1626aea2fcfb287aa37f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbbccd0dd085ec901741004cde049f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810f8e2edba6e3b3598ef06680d568456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64f6696357cb7becf6fc4358e3357b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc49c1cb649030fe2af7c7b83e496358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81be1a98eed6a6aca0179c1d14698d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c25559990bd9260a49638ed72448960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d855a8e0763ba89600a7151bddb6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84643c4dbce2555788aca135c588a9a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d26632d89cd953551dd07b74f876463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293b7a9ed72c677536edd189e4b0c2964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92886a7b2ebd672c5af53fa96ad135b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f30b19467165f6259c9f9f532fe6c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27d4cf2c0cd2e7cb16a0301a1c210967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b319602b8f7083c15aa651a69d67b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0cf1d18896fbb1d82304b448de34669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9d91b1bd8cd69fbc372484402584970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfbde419133cc5b11a53964c0eec2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f52156244d092ea5c6d6f5b509f50872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ea225bb1491ef94247e72324ddd3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679bab4b1203bee56e468cb858ddaf274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdedae1d174ca5dce559f3535140d4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e1f766201fd97a773dc43e1bef1c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a3fc142c141fdf413668388a580c677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bb1dd7fca58407ca37f65052f2beb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10740b79090c8e3152659dcb8750fa3979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91127dd518ebcbe6a826409c14810e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f51e7babeeb24cc9777cee9d0219881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea01b4ffd649518428be0dca838b4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11ec3bf0be02abaf0f417ecde8bc9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcf725b5e7615057d3d84ec7c2e8f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64340a082bbf56e4deb0c18a27b166285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74df7f71209a1520226f3f070b9d3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bc5713a13f5e838946c52ba3edb9b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae939bb905052fdc9b3651a8db830ae588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208682479d901a623a5def5cdc9def5e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a0d02e4272ad409c22feb6a36b51690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcf773557304d5a8d2558bc79541d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942ce51687b0834cda89cbe1481ab6892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6916fed2c4a7bef882795be1758cc693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea221a7ad3bdefa4de213cd354b7e7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5075765f27e70e0c5f24f17c1b1f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40484834e181fa9031cc48d368d27a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e989b8808294e22222aae05c737cf9697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19924e950c514d3d2ba0d15dfc450ee098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a16f5da8534c695fbdd6936793eb7f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71704054586191d4f3cf42ac08c5d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2a46e74758c4846b93cc932d6d77c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea3f65b7c6fba144b92a96ba92ddbb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb61fc9fc5d5349ade41f404fb6e20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fb9d387bb1915b607e26acf87dd20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf74a3dfcd915c4933e097f82e7a5e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e280b29beab3c47245dadb8e998d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763952a3f69ff7b81e7130762b56d80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0290fa7b241a48bb2ecbe48b1ece34108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3f7c9b62a769d4f9484ebc851cd60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44948e5cabc0aed9a0bcdf42263d047110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19455dd12bd4479b200ace602bb34816111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e7feacc8e519c709741124569597d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4810c30a063b04d7c5ec91f83bdcefb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18ffd2577edb7a7a3ecc6618036a2e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727364a5cacc72dde1a29e2280824b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4291934f825425905be98c400230e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae62a213eebc05e12a366bfcbe1801117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecad9629a3df4b8d4b05d0449cc761118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474de958b36ccd8bb74f83540feb6432119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851d6330758cb212dea5a7ca09c0e55120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c507a5a36962a3d4b0fc823ca99a902121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac5a57dc0c85b44ca67521367b74b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74738efd859832289aff6b4ad63a989d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190e6c495ce26a02c1d39253dff2bf7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924274f1c17c866fdc863214f46efd5a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80752f9e8e11b9e60b706c8b1550c114126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1b820f4f82617424efbd7e2fb49df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c26df7e56c79c1acaf0cffb6ac4df1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105312587a97decf244c31e1ea1997cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220b07ccba8fb92ca7ce11e93986b1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751c60620af668342d8b52b2f320fbd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29fe59248ad3d6e1eedecb220dc2c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df1c7055fa24eb3fd356cec1e681fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bf02f81b0baccc9097bd0d367a808134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7f786c43a311ff6cf99be369577e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621dbe2f84fb9a0ae174b4131d9f1835136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7450d89914affed59561053716136137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef072239380d5494ed051487d6c4a7a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52077d04ebae05236aa0b93a59d0e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeef7eed1c5c4b85a13c17664b7bdbf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf96d20e7f44ec3e524a18cdb7ffcb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ee019516a46290e5c7af10805f452142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4146f1600826358d7f6c035217fa411143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6022b8ad267172d241498b4702d833144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f8b0b92e8f58cde426702a66d4cf6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a8526dc2b45729b18cfcd70b89293146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba17438fb2f2b048dd5b0469ac4b6a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042dd5a90665c0b40aeae0d20151289b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f559f4f2cef23034b3cac055dee79d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722500447b7109649f26074171f11e02150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644f7aff7aaeaee2a43bc2791e1de55151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b3ba0cf2eee77a60fb33932627c52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0f91c93b7b09453fe850c2a49cb9c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6389eb8ac0dd2658b882de62ebe861154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c31fe3c4816781647e8dd4f04c8eec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c3a2b653738bdc5e06f88594c21592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1e5f36a4393135066e004a3fef2363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178b19a1923f472508ec3a0cf9f3cc74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bd7973f40d25fed6e78083fd5c2c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd569fa39772fde00a0f12995557bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adac514372779e8b6d94974175ba56b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3fb05770c1b1df3e00ed9ff2caec28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20fdf6e82b2ed615f39e7982a685dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd9bd1a283c16b684244dce17120d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24301b8c3676c2c3c0b0e940241d9c0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d005db6f01de373fe021ed01ae69b2612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4fc223a1f41dc79c83ad6525abd6313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12295ead585a775367a03274ea5b1af914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159352e2615750d5c2c10785ba24a79b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e57726a31299850a9acf3aa07893cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca1745cb6b0ef9a24cbcb594c61b7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d35d74b6360d7fcdf5b518d275b55618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c5f04b60c2a2f0ad2692cc6d5177419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7130041cc3fe0177f970f62c3577c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f11333da0a80f4dcc1c548ac638b9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9475fdd1a3f13b11e0ef0e3f07ab8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bf013f778c00f76fe3106ee7f922023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118cabf0f9242aa4ddb4da32cf07a2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad69b9b567752095e8881a6e189f5de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79636566cb74e8bf65b8a3355ba7ae4026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f469ebb637c8ba7a162b78609b0f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9c9f82719a67f399f48a5f15e6b7e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5e52d02c251123d43031c3a6a67ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a8871d67041297d7419b36ac3ac2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27e89f12f85621cebff8b2cca9316731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e5499ca5fc3527905ed21b6991f1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ed49ad6a41afe7ca1279dee243f1033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999f6bc5d47553f7683872155d43a4534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0545221e540e532cbcc029444cbb31935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce90bc14bce6831f20f6037b73f55b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4351372c0278cac173cd4c5bfa86437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623258ad8a694223b4e378b0306645f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e5458af3fed4a9ce8a79a576c164639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fc5d970193679f35e594dcb8d1dcb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b13810d2136b8d51136aee04f514e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb061cda536586040b628851f569dee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59671828aa9a213ece997974274ccc743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01403600c00463513bdc06c5b7e104e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf72890f7a2339f8edb40c0853b3b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b623a01af5ddee5cd7be6018fb6abe346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4355021cbd1137a74095b618d18bd5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127fa3285b00ea36b7942d9a45408cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421c8eb15a46f16c3f187de27c32f1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfa46acc6287624a0c0da664580a9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d6c5ba49c11971bde824cae20b28e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2297ed87c33263e3c824f759e07b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be06544f4dd9b9d290cdfdce51ff41553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22741509ab64a8383ca3854f7ef70b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72953c2e5415efbbad42e8c1da22c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9e017d1ba1d5a2670ddefbb6918ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab958b9f476dfbc1134a8cf112126ba657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa553d4d0c4f6fbd595e9dbcfcfe70ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1bca3ce798789e5bbac68bc642e6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c300150bfe130fd13554b92c0d3570860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80f189c47a9d58da517478a3377dab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af32ff1c71b51a5bc390e93e9c20dfa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f2ec626fee0757a879290104a1a7863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36952fc0c2fd8e8cf408c3b01e02a4af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9580315bfe6eefbc79a8fe92f8fb0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67194da65a3558bd33e918a9ef969f0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3ec34a21436584d8d724458856a7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e875531e831743dd52efff3808caca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035a602b9564833738ba02b67f74e3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb98da80812d24da56c9d7644af39e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92f2933b8f7b8cd162981a25f4763c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bbfb63a1a0eb37ddac67085ee019072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238e858847844a1c8449f7503e7d53273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c59287283bab3721ff516ec3e28df74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb4392f28f38271e11be880691954b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370b577625a8433f56e500b581d7d5476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881301d10b61d0725c3c845750e327c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18682e9df4ed872473904d643c0ea5e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4a0553af780a8a51d9a3e411f6e8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02758e8f761d87fd99abbddf89c67a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bb6614b4201dcfe0207bb1773bae181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deddfdc4c98c65f790436164cb2ec0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75a3bf0a909f6cfc63e3d48c36637283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12aafdb1f05a3fba7f6c96f411157d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2af9f27df19fb21cc1d9a29cd17a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347edacf248d1ce659a1360c4b438be786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe76704760733bd73c95f8189032d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ec4d514a5c02d6284fa9eeae7268188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e121af9f1a1b20c2ceaa1de1234c96589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a3af373ae5faec4bd1889fd75fdbd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436b6eed383f69fc2d847f0e31dc91991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a284232d5a46a3c9f7abbc89bab5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043f6af525418dac858b5609f9a764593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16387de30850bd10e76599a9a314a3f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858d67d23ec49067e1169a4cfae01bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afe409bdf9b679826f5a84461bc0dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67a2076cc5983af5b3fe2b3286683f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecae690359e15fe6d441b350cc2b28398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed60b2c475121739c9497ebe6c65ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434044323a8fba0d15267c56991890c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af33a0013075a4299637092dae8c56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ae22d518a77020dbf9678c228436f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bfed55e7cbe2d0855bc9abecf30fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14584170a2b12f9428b1fdde4165d2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464f5b26e788f8b22359bcd71dc6b81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c45870b01110ed0173ceba1ca14ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff4ab2dca8335f1a68ec80a37cb4e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312dbbaa80bd1dd98f05334bbf9ad45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40b82117591af59cd48cf8e1a35e6f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac935b5bd1dad21cbe76c9a78a0d2531110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247debc3d6f15cf2e97d1fd57935cea1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af7c9503f120ad1027da84a9091c0c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c5c0ae57cedfb3cb4b3c5412094f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204374ef302846531f1d6af04b2dc563114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca61f5609b5b3f0833db98c8aa0b7ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4379fe026d203e0ee2bd9e18d46357116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180fe5f75e328446a71e55c2d5b7c21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dcbdad81c50cd44bb28762230c6c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292935dbfb3e82974421d9d4b4cccd9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58c35e4b06cd01a0d484d0f9e76d6d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d65e8028bccbcab0f7fd12ebf1ca3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f87e818c2e7a6b1d22647e94ea88b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd82456fa261a7a3c0535d09b01e98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70471e77a67329a91b3d470401b690c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da3f652440df3e1c250515c817a066125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53d15ed7a9a707096cb912c9f31508126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e00a5bbdfc57bbf8f7620c82e8178127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143c88cbe420373c0f01c6b758c3839128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0054a9c8ed1cb82025099e2973066129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17065a47bdc704b37fb30d002bb90d0f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a545685d3e6534f6e64e16ec7e55960131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229a32e36a75d6bc0593cdfe5b01d80132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527383207d85405796ee04c1bb31bb31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27c629aa17ea962e640097f82bedff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b8b0147c96f62d9d2458fb0acd8b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bdbc4c0948fee46a8be1e38e5f1bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc9c41aba882709f01414da9e71ba3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfbb660b7d3092f43d136dc70e6605138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593fed78081ae08b01524b4c1a29cb7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd776fd91b8bf64a1b9785eafc0881140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f283da768517ca4e9ad8f5b0cb09764141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023d98d631e3e97845f7bb59e17b8bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82f29de32ec708f8083085267b4c3b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7bba9e913d4afdc4c4746f3f809fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420cc50ebdef76658cf45e878c6ed8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd725ed3b5aae558bcc02e9b3f59af5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cc6b6aef37125c55623f6b3424f77147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3836b262eefbe9b01a603e4b042d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955138a8f9c809b4f69a77941b57150d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5919f901246d9c818a897124487aa87150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578c6c656d5e412343475b08f084e30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43a805f7b5bd5b8ef7b042a0de8a8f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa813d2932ea664823dc7e607ba3739153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339b765a780a47f45e759586e2e4540154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>