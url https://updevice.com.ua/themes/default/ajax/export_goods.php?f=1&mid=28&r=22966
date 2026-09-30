--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddbd058c04810cf14060ce0e2fc1cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd16a30f2030dce3c506bbcedf25ccd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e9007171cdd0418f3cd091bd658a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145460f0dddf0cb197a872a704cd3474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744ea95e300c992e9688463010870585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67a61b960bfec5033feba2fbcc5ff66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed2d0aad0a640fa9b680cbe486fd507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726d9c73a31870b0223f52eb6780c218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b176098b106144c80fb946085df3349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bff9bf466a8db8a974e24b125f78a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a53363bb6bc3c5ec0c5faeed5ee4011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2406609beacc36c3ab6632ec64f8cc112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdd035d471dcbc153f6e6369cefd4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245eb12ec4c8017553bc8eed0d0234714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873a2303529236fe0c5765a0e8910b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaa6718eb1cf3170e29661766289bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee343f88ab0955330f65443cea4bf817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319173bd8b0c01b8d8a4615886e99ca018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b78e00ca94707b1405b271f139e0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029a8b831f3b51e206a6d72c6f6b58d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65872db3a0da73f43ba3cc50bf2afb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376983931e11b9fcb57122f2b51b38b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2380b7ceb51ab969921d92930c55ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdef5871dc0261b52c47cf8e5bae4f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ee207f1d928acd6eef6717376aa4c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d6811e3fdf965479916ae3838ab0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b7e47c88449abbc9b93d71405c92527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6875277717149c26af2126230ae4728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228358efccbb198eb32f9d6b95c3bdd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006b6d7a362d03ceed1b9c59389952d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfe2f76fb4d0eee2e6b6c17b8da8ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1134c3906060cd7d56b16f5a289111d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da374ab09bf087cbd59020a667adba4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70915fea7f17dd7d206f87cf6e1c6a1934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100496b29286f2c5b29377d377da66a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250ef59389b04d895adc4e2d594c29636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0666e894d8ec048d085eb0b62e41c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bed9f4aee0b541e587584a7d5d6b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a617e5807cefa33b7e72684aed9a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f79a493cc38658f33055bf0bd9337f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6335998eae605ea68fc2cf30c70bfab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87fd0f5a5f4dcce55b78db580394a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093fe09f73ef6646fca546d056bf7bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3be8a3fabb1ee28624a281a5eeb7e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831243476e8eeef943e6a9ff0a5607545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe7cdb25731dd7d03946fb1e384c9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977ab553e62f3f0d9ce1afb98ed51a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f59ce201862952886cbe03e28f59d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e9bc5e6988e616fa26c37448e81ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cd842dff1eb3335c148a41b30a82850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a660b425ffe030631088b84f50006051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889efa902d7202067d6903abee8c099152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f597f9014b20abcc33aeedebfd0ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bb219b07124728e7b1eb4bb13af3d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd29d9d1f9695baacb766ffae8db2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030deae3422d410ce0a6606958703d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d1f23a8c3d8e354af529032684cba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41b3b4619b9b3339a98fc712f2161058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac99e7c588e3120bd8c368f7704ac0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2e9c3edd6c4d798766f8fdfe9da0f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b5b384a4ef5ed1884b2806d44b53261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039e5e52bf12c05cd842932a06228dc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8c5e7f4d58573b0c3a8b50ae6e72163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d0d5b7118f49eaf37c59976d67f6f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcad369109949257fe67f038e5b1c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761883dbaadc8a2853273f3ad7d7094666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fae6ebaa4c4cfb748fc522e96cc33d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf393c4e76e2ed278d8a5624c9feaeb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553590c2a82de39f3ac5fc401b29933469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63c0178e61906382e213a251e9ffad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6df354e18b973a12b187b99abb4f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d6029b0a750a0656e21a57fcc129a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59bcc577ba0106bac6cacad5a4e5e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb054b446c4efe77a5b1d7c4b4de519d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2903cc261cb2c7c98b503bbe4d2a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf84ab9fbe9acf4c46d40d85f4014f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb500b9dc38c571500188e3992edbf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305449ec752a2fb60f0e0fc3e5f648478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dd684f977de038666e258f0daa5ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b876fb3751d7daa0686f32c00b86a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d79fe5a918dd9b6a2e601f17d71e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a352cbd349e091ef3e3ccf87adae4f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c331a9f3489d00e3a9eeda4100c6fd583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3275a8f099e7c4ff471007382bd8b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d56794e5b612dc56111766e89190a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562146491d7fe14103c1831b8825c6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418cde7eb49a6f2527be58f412a09bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da72da501c61817b9cd45db04ed8c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7a866a9751a10d83e821cd6dc436889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d781ca6d5c76965f50cf940aff318090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5753fc1e3389065355660f7280c3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc2e856df9ef3d171889f81a0b659e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb54770e28c7e518b78de004a23bd293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53dadcca55616cbac8b893d2920e1794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdacee5591a23146b9497f8beca38aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ed5a9c4e83b6b9d40ecd469966bba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a718050759c40c85f27bdc6b895e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237527423932730e75b7c5ff92d0328d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a521be0ae3270a77773344747e27b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f4daaa24db71e8eb4f18d32157146100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34541c10a667e6022a7989f28b3e5d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8915eec505369145fd2a2deccafd190102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ee3412e5e0a31820c8b4ee1bad723103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca360314b8a584ad32978763b7b584fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47244d20d56007e3c3abff979f3df8ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3219833b70e02f9531e5fb69893c42d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165341b97bf76e6b25e5e5eaedbc7ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c799d016d76276cf0f5a33ec8bbb4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97b26964211871dae932a27f6b66f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84128519d986bb3ca6d455935ac19e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fcd90439fa26644767e90c15dfe24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3dbcebd8b38684ea8fbc26c9c0781112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b37a85119ce9f9ec97f88d5b90f6e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e35e185dd8c350b53a60cdeed1b69114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ef299f073ba4630cbc9f1a1616bdd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb163b1e5403b8b8b21be9863d8379b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a28289162cf8b653c10e3d2e25a1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf34d2e9733e482ee37a4d858c5ce7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eab8102e04df786eabe3738b571ce4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef26e946b74777e005e08740b621ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3ad66e1e87d29c10d880ccbccdd52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02e16411d0ebc0f1c144324af42e6e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea599e640b24fe03dbd6c13a0daff8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d57e16bfb9117e8b644b1833220bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dca04c0a1ece18c23370c8c1bcad5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb2a51140c8aa801db54879b1d8a16126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d5dc658dc2cfddcdf7a465b6a1192127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409a85101173a3cdd4218f79f617f88128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3942ba5f78fe94b55b9906cd4651eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269df570c77f3d58fcd14c88c102e03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab207a4f1ccbe66689bbf779a35f10c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c705163987245066e48cffaa63953132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8840fa9e4180cb61287cf3858d820133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac51fbdc273059e4fdd55ceedafcfa6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c30b280caacc7d46da7766ed8cd961135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12b6fdc72c70a8ffc059a97d951f87136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713c3b3025f09557d99880ee9b11d90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52e4d4e639bb6271519a408e5c24bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26e706702f04e5e55dd404d892db09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e8495bc8826cf8c96c8b338b16e34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7c4f9c441c9b7a702d779dd6a8df6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af5e02d83adc2e5c76eb6ed579e796142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f5445cf19e1b7bb861db6deb2fcde143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fde47b44962339e1b34745fc0feee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da0cd6f61840b2519887fb07175373145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3342b7b3758e385d14e926655548850146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180500d88b8f3aa0370a1801abe86f91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8bea55cbdf7bac020a676c207873f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfa8cb37fb53bc491a69307e6034a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40442ca5bbc4ff51239f56cae528739d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6b52c9e0dceda770ab5ce7db02596151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1ef8b9ced5476fbb82c79ef7a8f79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eef3f56e71b51cd7906bfda5d35416153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a2a68f88d3dabff35029328b4c32b154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2cab0cc24c7c12a841aab0ff31eef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c562d5b0d6b32b12228b1b68865bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fcac5f0187784971b3f2e4805efc33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1ec75fc2b42c07e05aef6e37855c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3b3b6d282b9815a7cc014aab4c7fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51718e09c8003ce793a3ec092372d6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae39455b01b73663208e6a4210ee9c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d4e26fc6680608057a81802efdc3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459063096625303559c31d8a60dcc849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66ad1710d87166725e9650d6e9908f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682029ee1423a88b26bd1904d14c8d8d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880be4b717f363dac6399d42844322b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a01ac56059ec3be8b486b62d855ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f872a5579dae73cc27b6982b5869e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e89577c65bc380755f7225f4cbce4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c6007bfe3c28125b2bffc32ded9e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b077d954d38a892f17ba0f0e5a703c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293e1a97794a357fde4c78e8db33b4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a80346b412928c7ac2d1680f7aa77c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68113c76e0a813e3b87ee7e038cb5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a910ee208dc741e84ec1b2be7d201c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0f8e034df9279d92bf0c83fd1d15a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d98aaf4ffcfa1f9d0941ddee2889123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39528d568a82690544316cd20923677424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6123fcf44f776213971f6e2ba29e5d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2ea2bcc6734b4b845d4bfe37915e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0cebdc85125aa2218d97b14bb2e8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd80a3ec6d85165b6826395619b11d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acd6d52b65ea1bf3c4ea35f7c5b0cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f743794fa8e70bd6586189e24d2a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9986b716cbe65e992c854d3f83809031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9c7fc067f5381de42f536805840a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1789d6d73d21ca4ab3c47bf28d95a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcdf4c47238f71fff71cba58f2cf7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251a38d092bbc46db14f37bf8adc48a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c17d382c465cf79c4a49fe453c7d3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87294f4a840225fb21e5dceb6a6dc06a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3905b30a8dff897057ef37215283d8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb26ca84f9989b7a22104910105d92239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375b1836cc45e79a0daa380680e075e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31163e0b2b0568b9ff56c35122e03e141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce45a94280f59cf0147d47ec47f4f3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a769583cbf2eb85de5312295a616643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a75363584afbd89039788d7ac942fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcf82d4a91b77f6bd1066941587d0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff411bd687caa8f7a396291fd35b2f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec777347fba02622bb9ac298a7d82b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bec04f9ed4c8bb59eadc48fe6e79b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c11d23d70fa85c69e96b5784531b2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6406a21851604592a556a33e7ae9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b783bfe9eca2d4f4047671b8f0e0b2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109c3a6cfb88c0ab674674f22609f5e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2ab44dd692a0cc066badc443acdf553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99775b410ca128475ad9c07f9c02db1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eed546b13128dbaf2e0bb825c5896755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9c7436c56bde8e651fd13837221b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54815029d8c4f6703dd4a15146c90fed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f25a9373b026e27f12101b370b3c3458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010980d30ba595d9f9566c65443e2b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5e010c1110b866a48d4583e4c3fd860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a407562ca2b0403dcabc4bcaa7070c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2499729189161ca6863c404ae1801862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38159123d689536d474a434bdeb5b9163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95223ceb6a08409966027d2197e3775264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838888ea77cf882f805be5bf2603963365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6a0a603d23b5f443f0eb8820478be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d452650051dca60bbde0e1aa187a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49547913e2c6c52ed3f9c19e25fa7a3c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e3f427d292add01241b4d565ce3c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1849d2877ae3721a18eb651be681c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c279ed89e680c2fae6232e880754571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be2bfe9ded02db7b0ca345c91f4e6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4bd8cd413a0f76ea903b877de400973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e5a9e1864b78f66870acb8150091574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca556113fab5d870e9b0f46c891bcbcd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b506d71db4b9d8d8c364e0c28f45b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6fba81f63fb0788ef710d5970238b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cffcab4e2f1a615a4720333c8a772978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05356381e0db081514003b8fda83f42279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2f830de6d881539f524dc14fde8f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645776734c0544d47734e4220d7d9e6a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b4d93a0b7ad661a01cd3584b74dc782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfada5883a5b0028b19211e5827c1b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20512f4e56f3abeb567a955e02384684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0fc0ac69350b2e58e0d34e349793e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecde8e53f10a64f798162efc49c9f1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28143ab97df0cb2982d82f1c4f5b4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b936ddde537ae78fe533a03df142788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae3b0dcc189be4162478f181d43b3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ae4889ae79ffafc1c43652b9a7aae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3e9407296f4c45a0ece89b8ae061d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377c1dbed69627d6a222640a34786e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c7495ad8ab5320d238b988559101b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebe979a152af7ee3c14e80d25ee66794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e245494fffb59b769c05ff1b6bea2b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a19b2d397aaffd84c377077ab092096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826beace9002b719ac9054287783e0997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd3f9fd34768267db2eb9db5f4943898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcea7f32e71938de45d0ea1fe36ccda99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3742d54a02396e5b207fa855be6633e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e842b1f8451987382ff7a8b4aaabd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8351f5a5aebfba005626053a4fd318e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99fb63163ebf40c1f13318c1570135103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06c7ab222cd929e2c332e5294344f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d916cd2a16e39d4c3d5dad3389809105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2bc8fa92683ded520020b9943c679106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82d4841ed5eebfa60072b5c01c995f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d3d0823a85207bec95639e3d46b39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48dbe0420f4fc1b42d47b8fca62566109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82802b7bbaf6bf2591e710b81f9fc91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ddde24b3253c1aad751a19d25582e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44ab26c382d8b2448e711a9f9a7857112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fc5883c26e900e344b5d2acb5e7b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c3028ca203e6273d3f8fadb57c78c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c491e6e4f78a2165e15cde393af28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e7022d5c85e59b34395d5f434e077116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8619b934b169527e0cf9cbc3bce965c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7391a7b7b581e307549a65ef6acdf0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3697d29894eb54264c024731523fd1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12819b661487de972de0d35cd0d7448120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477c273ca7711d522d664174826c114121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3165cfa4bf058038e6c7bdf4d7f1fcd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de396d3fad9521aac81965212e9943ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca539d0a453194e77117ae5250468d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071f7e015cfcfe947d3bb8957b8da62125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f814f63dce19094e1ba31bd68244a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e97120363025c6792f87ed7fdd2c1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab69bfe2799e947a6a414735e36e15128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67898bc38b4a7d8a25c17adbe0aa30d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316c8607540c7e72ef17d993da3ff58130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b03f230c2c967aed1322ef415add0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5f4f7a0275d3e793c0bc1674f64d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1459dc6c08ac530a01b51dbcabd24133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ebc66d8b553009eca4de8d466fe41134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74217fd3fe3a11e419efb7b63a62d78d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a80fd0e363cbdb2176a777765a0c55136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5a92e014d43022c0b20dffe43f484137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019387905d32d3600f981851f8e3748138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ccd0889af29b5e9c6c0861a11d497139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50940a85fe89b3573841b6e8995788140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bedf77bfb1c23d5864e986aaab7b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fcfcd94b6ac4e2792f5b825c820ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a200ac6c8c67804e556c028916935143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134290f208dfa57e9e99f0395ff8a19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7832ba7aed8d78e251f2cf2e0e64e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f72fd679407089c1f1d9e4b02c095146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385355ba8a25508f0761c4fe67ef7739147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0864ba3ae7f6bb665dc18cd801b78148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b019e7e3c6e710d760da16a6a5cd5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77afaade554e16dc50eca6e9270a10f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40960711822d6ff97637b69250c2a6a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662302f950ee8dc4ce86e19d49e60575152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6628fda2e3129108d5ed7aad16abb3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097be88906aae83ab47f78898231ab9154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>