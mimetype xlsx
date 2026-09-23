--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7735e5d6ddd1d02d1fd27e4b7ad380e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24788e1133473d0a9544863eb45362562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275ec19b7b9eba94ae6b5f7f3445fc93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a37079793e0728c4de45c7170c917a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f31f01ce99a6f2ebdc88a797d44115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfedd254c77b03f2a0cacc0f9114386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c217e6da82737c7d495811d80dc14457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade54d2936ccc72ffd3cdefd6e45c048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dba4c58b0f199c1b17ff5bf2bf76579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e30f8d1054839bcc62d88cb3a12f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e13839e1901b40904545808bdb0a2011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3257743eb3d9df3885467dbb37304a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d45c75822726485092ed0bfeead9cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e476260e345363e8e9303efb35faa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443943a0c9c8a3aca1b3c32f084b42015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ccb3aa1489856d758a78722585c2616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0421e895dd315b7cd25aebc1cf8c2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d90933931d510a854465fcfb5c03c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d1d92d6c647d39a5d90922a0147ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff967c25bfb515d821392c61ec55810e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827c87581d118c602be589118673e6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e732947a73d288d8c948083e9cf2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a9a723e4b4ab33e4248af21820ae923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431cb9e513b04a2cd5ec542fe3f34b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb40a50cb7308d17b363de2aa0a3df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca3e0e31a564e7703bbd2dd2501cba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58c9be80753f6a915d257280f186f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e317e56e9d4d545c6e8bd2ef7ae8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008de92fa3839b4ca3749004f2da9c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b7e782534ca480b0497def8bbffdf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07daf225302ad9b2d76c89d28e344431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8711a8005f9c5ae1a57c281f41b4132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2b0a35bb8d5d2fdcef9f25407b1e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168c1b1214b93f4849f54cc0f9851a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1575df819dc72d2882e414618939d5d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e34df0cecb34e40cc52c78a9794f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75e44e1a963d347579e0f1445e635d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c84e6b036b5e5dbe402ce38d67e21f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cb130ad713d6a2c3899804488c58d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2659e030c3023c2f729c7209e39a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813cc0866d68b15fe947125858b848041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808a9cb4113e99ea822c0ab29d8d50642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c21b2d078b713f6a45a2e9f22e01c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be885f9aa4ee9b81c67f4ebd847dbf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a521ae33e4fe19b9289f41a1399cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72da101ce08db917ed4a8397cfe72546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c6c56b3f12b9f2e0b33c8e89bc57a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77fcf48a44f3f70014281385002be848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38101d62208e113121c97f12aa35714749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f71cde5f7eb6d28f055d56a8d95a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0b74a3de4a18cefd08b4aa818503451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c1a62df3bbae01f63eb49d4f2f8b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe84c2f8a6ecf81a5879cef68ddc47e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a13fa8f64870db1acc648972e7f8bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bc9ba6827f62525e558523ce5d62455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f9fe433e9fcf94c26174b535b413556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05925ddf881d4e707be4591bd1d8f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91048785f1447294eede9cefb9b5c88758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2dffbba47b1612a35afdc06eb296559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754180a96d0d19436bf1d1b7e207c84560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce366e2931c021ac5f17b539f72a6f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f13cc41b2d291a7c648226e0aed3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f37cd557aab4a8a82fc351bee16bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc3cb5a84900bfc29b4919df54aac564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345532c8253486e4ab1a7ff9dfd57a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2061ddd13eb52f4299fd8ac93a682766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dec63be362ff55f7b73afeee9971f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dd3f4b4496b4026c57a753873efa768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a1ab6da0fd3a2b23fa745fb32d8bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91848b1e149e2dafb56f9060ffed866870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf7167215f86c259440f148acefbbc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82846bf95a8664d8b1bff1ab00b5c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77bf7afc2ced4fcd267ad75e63fe45973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db12bdef9d63e654a59f55f488085a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58dcb76ebad37493c2d7d20ac457b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506ce4d4cabc72f6d7659e922a0889e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295a7e295f2aba23624bf2d524bc18377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d924cc6a249f2e23c29e8cc150621a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49544957d63f977f90390514e5b6712479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e6bd71bd3015567db48552735720d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ebeb206a319407cd7352e88cd825f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69388784fe6b796dfed70f505b8f930082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ac8b25a24c8b452d204f9c274fb2b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab46a644c813b0fa37bf16e651344a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1e6dd8fb782fabe859d114f6ad89c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7d446c780c0098604999f2e67b99786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220759901f8abbce8f341d9de05ad26e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d1c7e4e649458b4ce287ad6c3967488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1bb5a50c187b94765e1e51a307e9889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba737d0c39ad0ea30428375485a57790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f565d107e697a703c43906a244937291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265a3fcaf161a63c12010f608ab37c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a83bd5922bcc5dabaff5ffca9b9b3c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa08b2b8460af428a246044bc6e47594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6394836a91970273d137de54e2580895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adfcde07cfd97e8846597fe178c01996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721d9c8a2dcd957eac1fc0c78a15d6497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96b052dda8faf8d03de443b3bec31c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c7ff4c6b6bc42e5ac9d137bdf2cc499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdecddf1fd427caad648fd867efba7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e42c0b8c391e9228fdf9fd7971a02a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dbbaa27bd0d61dbdbe0ca383c3506102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb5d2739d32bde11cc54e35a9013e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b80b3a84cdffbf429e71ed9ddf7a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ab8008bc91a2c14e2656038092897105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1e56368a555b64cd358fb9e897429106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276e30d7470e7698b5c7473295073c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb043bfc6d8c61b9014aa66e87e13bb5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b29313b8a3626f7aad2c4bed6f163109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f836e62909a6bebe93bd883032b5b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273d2db3279a7dd3eb0c6d1eecc2faa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f8add6f03caa479f2a082b75c3ece112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec7a61a095c9a4bf3acd20f1395acd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570948ecde974b3812de167d80c31bf0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8706bf7c74d58f8c8f2302af137cc04115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e0902b33c8d966233a35df1f06f84116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef641a7b66c48de0a46bede44f20a096117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99030359e86820b1ad7db7b2ae2f0d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b3adde87ac1d987baa5f6be772e90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbaf7d37cb5e45e91fc4f47cbdd4a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37cf807bc7620f976f0eeb82b3c112121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3dc12830b6392342dc0362865585a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0300bf3b8fb49d93586ef8fbb78687123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eae6769a256e2125b40bb05965d2ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67d3632546d64236558390d92bd667125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbc14e1f10f8130a034dd94aa59279126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a5dc3eee12ae19a02b17cc3ccd118127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef800b4f9de16cfef11b13f547c4457128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffa398c30b67c058634b27abe2fbdf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802c3f5cd69e2cbf885637115f4fbe7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb951e0f2199cb0ce9e61dfe311042b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033678efe33a2de1870adb9693e521ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0d9f999f54f49946469b44b3e908c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b66c84d2f9ee1c3147b96afbbab9b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58296cf2c18ec1536c9d170496ab81b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c3a89eabce2590ee2d50f56efca17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60900fa2af76e3ea16eb7fb252d38eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b29a856ba6252e5ec81dc34c1dfcb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4272b0c1501ae9fc085b83fa0a980e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce471cfa4a1d03620f94a86434407e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840e2b98df5a9514fe29e65afe12419141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60993dff420520075a6d4901294c667142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33962ce34d9fa629402caf67cc7c8d43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134ea241cf16b7d4de188bdfbc77928144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057a488f2219161d3c9289be672d1e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b8bbc71aa5b6518f8c83311c96a7d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e3a8e772f3e754fa5bd83b541b1f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd991e2490ab47adcb8ffcb6228bfe7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee5d93e8673a7471831a9f8546f4bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaee106afb0903b976b057fbd45b16c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b870bf0210883554bff65c129a1e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d55f2143523249d2241785aab5aeb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f449ad03d5866569801d087036036d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5da9ccfd066c0af462a4b645c5916154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bb525117210b5fa17e3b05ae4965f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5911c545d059a23f876b3c550e424e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414aa3820beb649a732e6cc3b7d98d803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860cc995569fdb578e9b06aeb3e8b2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c86d15114a381eaf50fe1aa5015215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f1c9edfec29767dde87e5286c9d616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e00232e91a6e06d1900ece052d9ca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7469a629823c8cc8c4599caabf57a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cc71c76986cde27d418536f2b35939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b18693781de63501ede12b8987b8f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752b76c224274c381bd9951594e8dea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34038b26daa80611cbbafa0e000aa412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9dae63b7a4a56b1f3bb44d401a73913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a181d217560dd989f5463c3da0d2d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cf1d044e1652b971fcfcf3b5106b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d47ce526495ace5febb7c24cf9679816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cbbdf41a554e4aaa12b2a95a7790e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a50eeed833fb5032b1f40094f6de1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d510a9c6226df4e4dcfd977ca9065c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97683d356f50b9fe48e7a42824a655e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b8c6446cb3de0c435646202fc957721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea858e527b5be15554c9eea3dc88ad722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a48b07c75a381118e12e10643f8c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fcfb8488e05179d364c83648e6d9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da1b85aaca3f3cda42422c2b68319825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5406913bcbb9fede7824ad53462b65d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e669dd4784d9b28e4c53434615adb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffc52d233d33964339e6b632cfaeb628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919d30ec5975c19193295928844ce5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea79f293df4c1e38ec2ed1bd90aae3b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47150f4e6fe0f321de781ee18adf7b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e884730c4e411189bdd1a6d5bfbae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0fd7a893a754fdbae3bbd93bd1eb233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c7d9e0a1e492d7ac21f26baac0afd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bacc10e9082ee481cb535e12d853a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f63f7e479f7a4adad1ccfb5303871836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5f7244260fa660ea1c1482a057b3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bfe71b364960c2b6d24ec64954c0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793c2c2204455603591f844f36b7c7e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee611eedb5653421ede29fdf549383940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612f0759580045a50212fc02bcccf5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81c7240fc42100818565e1be2f930c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3420d70fd8c143f9af06e92bfcdd0c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3de1e45030756e35cef39f1d89ce644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e3bcd0e67f1e38fa5fdfb3dd3e5ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251b88c9212a610ea60261932a5001046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab512407ad235d1d7dce4d2a617c506147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce91cef3c49b4139570664a843e169748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323eac9eb67c00b4addad1824745471d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c067c63c29f215d2096c609b3d853d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d67ba9072ca6479f3c100303c1d1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc28385bb37de27e9ea52df5d145ad152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58943d38822e9b3fab2dd25d5069a18d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5074420e5c821b0be10e701f858c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49528fb6cdb28045eeab8e147e963cd355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe94848a8169d4bd61ba846c2985bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663a26c4efce9ea8ad1d79a7cef99a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da530a8183c95d54e3f31627edb43a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a92817d7a17a8499dbc1f0dfbafd659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0818217a8f7d4b2b65b54e0edb89f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33421d373adbb1948a6c7455bcbfd4d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753c95ff44db631ee8ba483e338146762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec86a7fc9f62c17f4d68656a348d1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827eef7dd1b050f81f302a30152cec3964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180197c6fa15527851b2d555dbe326465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258537628e59d3f98a10204a11276c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12defdb12369c71827e5a6c0fa79b12f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97ab4db2a7dcff5909ba848f04e22f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db690a410332a712e3ad4acdc73a9969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e119a217c1f55870bc2a110504bbc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194acba807ce77c6205c06b8124f4d6f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b80edec95d7c98569fdcb0ed8ec2072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356a459c0a812cbd3b304360bf5683873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b63f9e0ba757c3805e47625cb9693074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62784477a5c934a2e6ff28026c1e3d0c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab3a239f7395c806169b2e14e7079676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897aac5c65b5c595cf7ae6a18793df4b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49707b7dfa8c8c99c98ab5d15b5141a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154817f56af1d5ebf489319755023af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180527139c568dface06ba53338b7b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cecd16caa4559b4b32c4bee94368d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25688b4a7e384ed9ad655a22496dfa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b9ec8ea5e358c6b4347f62306477783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d41ecded147d97b8dc05e363d090284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d57f5345b1515e2790a9557f5a199e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb79f7421afa5c878012e0c1a25e8c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5e62477a6706536c573012c4bfe4887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11c5938d628d8a7a7d946535d6828e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ab5a6fa6111a72b6948e09ba1245989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6326e00b1f7ebeb3dfb7c87c1d92790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a90364ec7870534e6b322caadbb28291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76aa55085063a2dcab0941c702c84792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bf425c9aee0a0067fc8b8cb7a2d4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bccb1eca41d5c7e0567ec82bef5c0d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013460acb3ddf5ab7b8efae5901171d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e380de18d5d6d5bb7f9a881e1548996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b6bfb45fabd73bce137efb390d29697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edb0e433f80d0a4ff90150587366de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b6bfd8a92ae188434d6b19906b79399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a89ee88ee8a422b8143dc1535083c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a47f4dc88d4b2634028744d8872da1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683eb4de85e30f0f6be5738415a3a32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa24eac5aa1e3e510a20eef797f831103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9af8ceb9d5fdb9c69d29022edc68bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203fb7320f667fe697e27f0eaaf8151105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cf377785d635be240ec30735b74f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e36eaede571dac87dfc9f61721dcda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307c70fe353312b53aeb9b27c35cc1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d17826f9824812f95bd0b490f230d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd2ece3466e447c6d3915e82cb9f6b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616f2ca09d0a3e1f5fde5efa226c37e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e8f928483816598d3d17bda28d89a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ddd166cb78ee1d71ca5da50b3bab7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328205a5108c1aabc13af8312ba95b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e893f0d83fc386c37b632c9ec728e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d7153930195e04165981b3e68a926116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a79700baeea8c6f960ca0b1652165117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c333226b7d1cff73e6d8f655aa80b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4211cbd5f022651952f4504f25ec3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef6e75d9ca46756e8d5376e7c6fe65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d12f8229fe14f86960afa52612bee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711d1e17feadf83e95862f94bad9699122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3fb1e4ae60bb52fd16eb09d5042a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b15161fdaf2e8127950a0303e39dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958dedfe21180bf18fb974e1d470367125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f942c740cf48b3a6aede831359463af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a4561fb5ced757a4b197c3449c957127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aab15caea0a638fea043d2f12457b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07645e4e0d4d4fe6c2ee61e6ce0bf4b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd1ed6e239ca3760d8a200a41ee4db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802234abb8dce60b9242752b129acd2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3aa8d9d4b451e349e706e68f928ebe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df4be75e4d50609055ba92fc7b064f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46117aa0ba1ed032054c2cb2d2e82a23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d051a5ce2bf017276d2cb3b085aba3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899339e18feb006c0d7739af87a66543136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bd95f95546685b46feacf01efb60d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a16de1646d0f178b679b86f54e489138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156154550d45c3bb4e8c596cc8aab6b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e251bbd80d6cec860e8194af12f91140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb18cbbd39532f12b1b0f4170946431141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef694394282528981b0c7869294d805142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f936169cac692224ff0a97f61f48758143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4a1d913b5e0d596975faf94a95288144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1b4978e49998fcb4a2f0f086b2459145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfe3686aac15fe9706b95ec63c586d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555d845b1b18fa6dea4541dbc8fa72e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b788e96ccb9385d8417bf314c7f00d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1056c666ef916c41d4dd5dd89468914149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e13540674356723ec3cffb12895c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b58cf6e7c7ba3303ec0a72ffa92ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e72e438b2df02f25096fc7d9ef7333152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebdb43e0250f2a4333bc2ae6295e43153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd1e93834f49fcbd150d4ca8da8758154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>