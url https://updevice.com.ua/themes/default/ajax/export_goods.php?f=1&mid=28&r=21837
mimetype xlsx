--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b0a9810800b7b0750a350d31341121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b42fd0d82a8c0846829c1c5ffd5f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ca8b29c1af9f8efd1bc3e835c8cd03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7283dce214bd2c3642024f757405f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b74bdcc82d314cda200fd80367df75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527c9bd32340f167d1ffa0da4cbfed76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc366b3f9b69c83dd1dba11efb49b3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812872320ad059b46d8b562034d247538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b293c47342cfb02e02ab71ddbb970bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bf7b27afa5dc54460407db2a74dcc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb72e32408612cd0cf88e0b6d2a01e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7611d5f9b9f035fbe60825646b769712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5565c9f83e5f6f3c8f09609ab7faa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9824387c9a196c6f865440047a91ece14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16794496aac7d4f055a03e4060e1383a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056eae6cc6b45cbac4763971f2972f0d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7e59ded9cf4178cf13cd81cb237aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e9b811bf5a4e2ae442d8bc85e4bab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de78804c40368efb136c618d9b0dd819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d76b4c27ebceb9bca084249ff4b42020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ffe00557baebef27a340b1348f46f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7663c484b169eab7610505d59917d1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f518c56767897c5fca480dfe95ad5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430aaa7ae0f612b8d6f1c8e317e014524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80dc84ee1752ce0e9b7fac2647bfea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16837e1611252a08882729b1a95a6d3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ab65327209fff5d8adeb656c6231627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6c8cb7dd77f792eb3d924473c3d3028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1a537f2974147d870c4efe3703bb629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb39d643244a8153cbf53b05420b4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece4c5141dd74260463670f0deeb4c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d6945805a40120d05129c46d26c8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571796a66f73421a184a71ce6c1029133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfa2caa4453d3b15d0309387dac79234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400852ecd213acd233ac0a0fb25f24235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab574ec5947c3369936839bd190f8d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d502a622dcd46e3432e3e74c002bd9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5e3a5754b547a43c05913ac7e0f5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc420799aa96f69f49bc31155ea87839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b9853b0f69b92c1f4b79559793b6d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b476f8e88b4247bf82d6ad0e8e48841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc628b5489ce33e56f8b04560465663e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f9c9dcc17053f498c1e8a3796dc3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef03242a001d79080b097173d9fff044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620807e8d9eb6e1a9be895b77ef71c3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1023fca259afa829aaee1991af1b1e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173b4f0726f8e69d7e2c28dc06f9f6747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c082e9377c35df124645fe79fe167d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6e508915c3df016d9c34230e8010349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff5a4ea523a8ed5c0ed29538b32a3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4d7421fe0b4ea65c27d503a3c97b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9ad8afe1e33e494307f185185470952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24794d23969f26274b561a2d9fec0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88daa4ec2a6980be8b17bc0f000ca47d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84f50b5a4e374f5e16de27b0dc967755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b321357c748d9c6fd2140e03648740c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a0fea01458747dd8ebb1d9e314be957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2ab6335d2f2f92dbc502f4fe4efe358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342413f9d50de9e7bfa4a7f340a07dc959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb43284ef56852d451944a57fb5389b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857172eb1543a99c1351839a56484c3161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531dad59cd846bdf28baee8ded2e79762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7f93395f78380b74a84fa5cf5798163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16af6242b89e52839bc4c30452bb0be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb67c4b2313f064a906da7f1cf4fba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e0acef08dbc825b745cbf120f09d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223caddca1c02bc27e18934be6bfeb767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ecf5e828ecddca03105b37df0954768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac626d2d0f073a2265fb0a6caefa81769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5845b6b9d054ba0cf31dd818c3b1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7e94dcfc12c22172097e529bb943d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb71dee2103240d757a9dad4e7900d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ff66b88538da13314e6731fceaced73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70175141732199f55533bffdb0058d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cf6075b47854f23d0252d97dea32575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacebe0d3e1f8d945fcf6001ed1bf93776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0adf4c0f5a8318aa1af49f94a9c5af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8036dab9c517263d5253615c9b4187978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e6415582778730a9ec309b8aa7cd979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714c492be10fdad3f28fc2ff0b008cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0dd401efeb7a3cb98f8bce5dbf6de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c8a2094eef10b982a2951a6cc47ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f78374bd650cb555e19935933f68383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b3903a2161a30e29cf9de154f56d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf51a1d4c1ce1b64525e74acdb307a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a35a9c9ee0617e1bfbec96a99f548186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520f785a85cd454c69e9156fa14637087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbde0d9dfb621b10d62fed58c654a7b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd3aa6bd92517ba54290d2cdb5aa4589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7be999dbe466b6dd260019d30d37d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb2c750f1dcc0e1a658d1f3be3870591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c738d2bf8e5a6afd1173f50e58f810592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f149aa3ae04302eb20d7a8f9001d9493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d715a6845b2fc0c3f4fafd011f0f6794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ca0babcf1f083d4140279d39861ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bf00cd3738badb099650891b432d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fca36a604128181c6fa924e3a00de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18424a8bec841a2b756dcc084ac835d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f47a51027fd85308064329f6c789e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc1a755e94a5b30a576af545fb4862100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27a3d33f0f842f0b5523376968cf2c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01260dd97bd21fbb3278a223272310c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d26e8703e5f7bbfff52843bd199e36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e5255b84a43e758dd81997430ad95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4a89a70b76d8ab008e7eb0283b666105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c892d7d44cbee8231b8ae659a60ccee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682eb7dea3418c33d641b80877a8814107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1678142ce7b0281abd587a884537f4a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c204d02ecf3abc58dad63c8dd6ad3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e19a12389f73ec160429553a12877110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7cbb1335eb493c0194aac2a088a19111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a72294bbff74a2803e030c508fba3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aea35eaeff24dedda2ca2f1dcf0ba3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acbda8326707216ef5161822cb566f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb0ec2a2c73d4ad888a443bce7cae8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85902af13bcd97d9f2a70976c2febad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd5dd9ce5e08046487352b99b4b81c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76515de5abf6eb3544753bae83ed40ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60ef93426253c40e9edee193262fbd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598a380c7543b75493100948137a403120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f434f0b781f97cb554f97b853ec872121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67307cc886d1043db638b8e98c4e4792122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea1403ab6513efd892d3d03791bc8e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfa8404fdb04fd95983084b1d66120124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2a370e89ab2eff304aefc773d0ba8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c5731941c599d1ab5fb5b2a9a9bfa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4144c066ddfc5dddd6697a48df80b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba0dbef8a45195f553efcfc9f29700128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb72c9f071312f5d6cc3bc776701b7e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a960b0c15d3bd6b39a9223fddbdfc3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980b890175d1c83e261420b91ea5513131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccde77320891fd22b5dd4f5e7438ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e407774083bddeb3b81b35328bdc32b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97707bc23bf4bae222af73010681c6e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467d4369247338c7356d86f1b82e938135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15256f6acc9e44b7f83f80222c46d86136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bec4f842490049a83315d30e841fe2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb3cd5cfbbb92c0ecd7efbfc58a90d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a192ea49b02a2f7947f3a99939eedd9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178abb22b3163b010c172a2349b66de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae3d7b771e7cade0ab4209c5a5e904141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43e7cc6019a904999a717c3690cf99142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522fb121196765576892c046b065a79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287abaea901122286fbc8102defa8a8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b059b6a439ab98ae532882ab87d38145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15171d7291ca3e691b32a5f03ca1595146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad77397e33d855012c0ec5cd34d6317147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3fd66b781412c2bcd7a8379fc4f59148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e6f1cbec750b18856f8b4e1abdceb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02141567e3747c0f111d9828625621b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f963b5456c8f5c7314ca45c52d7bb4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39ec3d85dc2004080b1a3df52e25f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eecacefb912035055165ad0356ac9f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144d29b5d4722eeb11e7d9a27cdf530154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddbbbd26ebfa4a05567751dc2e73fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb06e42371c71896fd33e8cb0fc29292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498b6a936909067a7fbb70113e772d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5180141d27784871c4b5146c1dd2e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d071921dd22352bb1b0f9267863c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4877c950e9f3ee4291f783b8e91246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998386e21e57a08dee71dd25f07be5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faa0722a88ed41328d1545325f4dfd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de971a7907942d5e50bf23ace911aed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed5da61f6bf1f05dbd57becc37777810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9d80c189f242d18d7fce78144075c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5cf10350b3af0434da8774f615fd1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ce116fb8871399f1b70d308f3f13c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dda30d91bfd86418088d350a0bc2d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd4656aa4458754ab88640dc72d8e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607f3372a2119d5ca95c9616bff5bae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad354cc8711729c4b2732e2022864bf917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f450ab530201345821a17e7387d296918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2eb0fe917d6f57a4ea01704098755b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff355eff4072968497e97bcf6d5c3c1b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4922c0be80e34d3164b8ae08a25abfe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bf21d20307bbae465aac948e2302a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6120ebee00ef4ec5a5b357f46fe6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6731cb73fc378c4000a6852b054860424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03368f871dc9c13f46f8092c23edbb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659bb02322360b1ab5c6ebb99ae86db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20715601ae9f01ce1198b3cb8118e4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cc6000470eedca478ee3177e7cb8728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c99a1a3a36768a139ffff73c161ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb450a63484d9d6cc5ff8fdb183eec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a91190e47fb7d3157795b74f82c01731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7df300d1023de1f1aa0f0158398fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a09ff4bcb35f0b09c5dcd0e434fe2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ec06f05b7c69651eeac5baeb08ec834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e12c38076b993be891af68f9ca736535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fdee82d21948c5c0b6436c796155e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bb643a312fe9ae704b5b77d06b46e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b891e36a459ed059e8fd32925212e5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64eff6ef42105bd533c7fbac91f9c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40fdb79df5bcf9c7f6121e99afabff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0aff2f53e2ebe0ee106a27959016041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1e2aa8775d230dea21b211731686742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc21f5544afa62e4061a0c43f5291943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69454fcb46defcb0c2789327b8282c8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4b6fa67faf255cab06125a4bd6a9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c2b23d45a958cadd7f06ce72400e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e219dcd31881da57f4b33fded31238347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e343558ef8392826106676bd8083c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658b08dd13c736a0daddb4688d9b78c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69879af4bbd7618d0148fd0411aec83e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5657c97354279cfe4856d7e5a17ef5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18a03c6cdfc8b16858a2ce5fe9d15052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb29de19a6a47c3a97684b4d53c604953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fa229cb0b5e9e8fac5f78118df49454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecda7599a15de94fdfb25f2cd8387a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ec98ba0a57333c5834dc47dff109e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52a2f579b1c1f57bb5a9f4ed955fb457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542c05e3d7a59d66e510554e37f66da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fde210c8b2c813b9092231ec5010559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e694a3ea28896b901cef7df27e6ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd12dfaedff913979bb0bc8730f5b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86145d9009131fc46df6e6a57ccaa6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16617516f10c52dbb6ea1d8f0e18b31863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e8339b594ef85dc03d5f8a061917b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9de5893fb356f572e77a3983e123d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52a7b38e4f2a2eb5b111d9bb4d550d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ca24e7d7c0bb33f4ac0c6f52d0e5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f700d3d6d87f6294f88c07bd939ad068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fb14827b380a5c7472f6c2400754e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b153e79f16e77437bd280c6312a9970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4df71fc34937d57abde975626eb6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0e77a64d26a1576a7f62714217e3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03160cd6d9bdb62373e70864d949fdc973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130256c5889248538a18a7f9c70f29a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a278dcb0a0a35a61f3814e7afce704f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a596a073ffd8f313272a841484fff976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da122e898ff52619c397ec526db328777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114d4dd9368626fe7eabdee3fae9b6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277c9e4c4d5f172e2ffe73380b064a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbca6ed8dee028f13736da6ffdfdd3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be5a912604a094e9d7674ddb167f9981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c744da585dd8366f3ec424b891e8cd082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f9d6c110175e7b49d676cf028d76a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbac1695898621fa21e9518e69a472684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5e1e78a29d60f3fdc5fa66a70f26485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6197ed8b667721c09fcf3fd528396f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f088d573e0f87e8c284f1ab0b79c7087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70808e7b492dd7ba3399908a5b04023688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f8f5e1e92f0fa414e0d59312a498589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8a843c357c6eb97db1b12b727df7c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6a9382b9a2bc92e4e8ac5e691bbaa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9669a09e69d1d74de124a6121c31c5392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda7729662eb07e689cf0d19240b07793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad184dcba075f57e56c01b71e95f6f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915332716fafeec7fbe588a5c1b3b0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62121454cbcd7ad58006763212b0964096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51738ee63acd10ad689d939dbbbf239897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9912123f44a39bdcc8a0d90aedf8f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66d36b82bf8a5f35876c28b603ac4399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e33eb6b6c5f3e7a09a74aa23ab5a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50cbce64ba1783f6920ac116816de1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a5baab3c5bd924a515e5344a18653102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f0067b09fa523e85e2e2e5ed0b8da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a54d9d6b0b4542f1ffd434259de28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60834049630236cd88ab632db6576f4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e07ed8cfa913ce46190c8a0cbdaff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a9a1c0ffc8dfa12f2ac1aa5feb196107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213aed50ce5bea8e57da7ef79a90ed1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36803dbb0e495a8e9ecbf28a5ebb5c65109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf10e59c3be00c4110a0b52d6171b9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028c5766b21334c1c082e5cb0054390111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50043623a9525ecf9fb247482fe176b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c53abf178176a5bb0499dee6404d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e506e09352ae63976aa1bbc73d2179114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cbc4219444671b68bbca982a1f38f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41cffa6e2d069329228989cfea0456116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5090ab24ae0f2d5cd054ef0daf17d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe66e530721f0068804c5fd37fcd025118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91f443e2f955a1a45dba10c9658b69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc41b1f098a814f59d677ff2db656d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142ee8f7ac5fbeb1c20fef20027cb4f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e19c27935d191b9d075db02587abe4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92939d1832e2eeb58cbd9fe6f6611368123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5db38f658ea947c03419ed15651781124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6eff96a00de06922382d0011462ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990922495f868deef61905562e64914126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84033ac97fa5c1b759d26919138b7bcc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47f4bb66aa9d6486d091c109bac37d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a608e3af33280ee6e89f02f9b75f0cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cc304cc7602dfa0ece42ce41cb42d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841ceeb04d2d004facbe65780e7f62d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8499a9de15080112c74193d14cd56132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8850771e46ece08927fc78162c870e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f855650ebad565ee972b486ea94bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62095c66d1a1d5d1fd2401bb73f6aba8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71d88785b2a8b6746cf2f42c1f936a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19489bd464f0563afb18f76dcf628e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa50d8d5fa37971b72551bc7b0de151138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1964325943c58032cadb83e19a758e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35480fd25645dd8cec589f306284e3bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b43bffdebbffdfa0d2fdae64d27681141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca6c7dcb25ddcdcc79d3568ebcfdb3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df91943d6e045456422bc55d291d623143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f75da4edac2bfbd91750d50997b490144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3ee9e064b05c329293fde65fe01c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb117cebc76a0b84f230118e17bbef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4031b5e7123081b4548027eaccfc4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32fcf0d06bbd9bd0b00803e2e0ed52148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78f6357b07c8e6d42d181b83ec26b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c19fe66139cd288f3ee8d908d860e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f207d6fcd9fe5ffc7a67a031d46ac7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61698075750627ec55607bc3b2dd9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9836f6a05315cc785b18bc7ac7b023153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc39ec3eed6341142598b3880528236154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>