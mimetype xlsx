--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bd912bfb974813bfa5880a2b824ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059058c62f62fad456f0782ac75c9da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e377eea855e9c80e18cb01e1b92c23f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53838e0e6a12d1328d9f2746dbb5ef7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223d2de69ac8d4de71c0a5e8df68b6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a5b90f362b9cc32abac40bcdb62326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e392189892bfaddc0283ce3c71d36fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaecdc1e66f25b6095af5180e411948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcb07b24d256b5c1ee5bc8cca4a0b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64647f85b243fc651d90be3b8cdc7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18b1c6101dc466c729ea47cf0336c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d3e1a1a94c6393b27790de75495f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154cfbe174ece19ee92210de055183a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8e5b0a741091ba08c6656529deb1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cafe409041607ca01481f7be45759b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec56bac70b2f389b9a79eecf206dce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627763a444eb79b7d4a25f8f1479475517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e3e9be2950626d0b7873a0411ce3718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6ebcadec14b743fb33ae941ad56a219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608487f8258aa5c740e6c8edd2b2a6820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bb7a80f9d905b482e343974c2980b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0995a6035aea97fa3b1846c8c6b704c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6977b00bcbd0bfd854c71530144c5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78575eecbca97f1974ffc50ba34fc5d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aded293b47b21a4c6c3f96a4b08c2af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd00cfcb72a9f9376b5ee57e61e89126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135eefb714de12cb0100c5a6894b86b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417214f3b086af61cee0d91f5f6cab828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f8f9ab12ddf68bc9c9f4a885acb3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5cd35f8be9abb89dfe051cbbca83030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825e12641970c9281aa10f7f74dc6c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e9a05973b8b533a5e0523780b345432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d1dff286d1bd6e8badc72e55a04f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44f075b33c665dd5450ca118930f7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fb3108aaaca9bbeb0a4bb793b360b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b27d7b9e22ee4c4c34bc7d1645c35236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fad0271513dc9856e06b048ac5123037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6324e64a0e0bf836d52f0cc7f1961438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d049ae990cdbc3e0dc1435f0a5fd539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4d582a0345da437da432f48e5d34a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de191277a2e434ace0557cad797a6d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0313420aabcb28d851bd757334c450a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c41ae3b0bb10b6923d26f4b65d5b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358c3f096f434e08865a86f52781e3644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194300d3db91c7379fdd609cf46fc19445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c68bf513dac6962811fcd9374206346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04421ee3db6aa93d0d40eb029413cd2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd70feaa4e3d78b56cd7d7a3d64feb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7584d81ea6001cbf7a21c7a0105df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aef8824b4ed8209a398c3a759522d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f5f56a12c8a3593c334d3e9d79aa451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16ae94181e1f21732590c6631194e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb517f83faefc5d05e4dd57ce18ce153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfca50f06823164a4c622de4e923c4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d56f15d7852269abdaa7b832c79aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fbba495f15437e6b82ba6c2b4b6d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd1445a063cf3f27efdfabbbcdbcb757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ff419b9f63a8fb53f0647d68485f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b7a7f74886fed72d6418d0a33bd6059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf34bb4096910ad9ad73e09635065160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef3c358bf93847479dfe25bf44057161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb1d8124be0147abc36cf764ad414f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2048a6a5cf7a4a1eaec1b34ab2be6d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329029adfd39275f95b3f004cae438964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bb0b930de4880b2b1e11cd3dc750c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a544399487197f06434336051577266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4713ce04c86b9acf78b50f1f5a78167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e46bee7248dc94a23b0e2a84063d7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485ede9a506810e9b455d666301d6de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92e7ff7dc0dd26321888914a46b46b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc69e26c254b122c9117e7be117426971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e22ebb47b1b39b223c151de296b0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e57cdf61c6bd62e9be6f96f8f0206f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b7acf1ed254d4d153a36728ac063474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b171c0e6084a776803903b4383ed60f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc1a8579b0b6a0e02add58994a04c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98e72eb815546f55eb26079f38573e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4c59f0185cb7738cf7e024a484bee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831aaf3b7b9d740eaec3eb24cda4a3c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047e03c121fe8bcd380739af86e10b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ac8f7401667fcffbf0d4ef679c49681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d675eabb214145198ea1cd630c6dc8582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12167765e20c8e1929c2c4c2101d402883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5007cbdc9fd385e12a06876f218bda84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259643524b343ed0d7cf434a03d722585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c40ceccb932a2d425c402560c44c9586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e061fd83d33be2059973d146bd493b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7a9e0f04b172105c53dd62241d8d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b037367b2df197c4e22a2fe0a86642989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d264793f9b72812798b0bc62feec22890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60d52c745783edbff0c01e4b4724c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb31e8d4b4e9052fadd170607f6fe192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5d7e2022973b416f38f1ff8161cf893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80efd8b3de88a6d4ebe7f940caf10b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd93b0344c726c2cca9be2426bad68d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b741708c94fc5f5bc656ed4c82388f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4297cddcd954b2425fffd66e4254a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3ae51190a556d148bf8c7369aec6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d20d8139799ccfb444bd4cb19a87399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92146c86cc2d335b7806f372ebb772100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cc0c46700662f9ee44b27a0687213101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb285c0efd648c00799c60c385fe573102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed3eb8b418bef740e720a48331795f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d68930a8565f3a8b086b30588c953104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ff617e3309fc434773ae313bd6c4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348e9b92c9f75da250b57fa04bbf70e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00770919303f7f8dd5e4ed595811ed3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a35795aff464252d5dcf9f2caf8d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf572888881159948db386b186f5cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed434053d758fcaa34d22be1d728ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0952154673ea0d66723ed794f35c34d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d86e09830854e5f9af9cc63c25277a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044e3def54bea7f58cd84b865e28f89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd188180eef177fe14bb610f75f1dbb8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a114aa13283a63c5675b9d1193c381115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa21941cef2d460b55571e68d88f01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec83be2499a0e1ccbecff47504f7e7b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00aad1b95a913258d017bb552d3aece118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927480cd1f78cc53754c312c5e3706f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2fbc802ef38defad57624ab091174120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b04efabafb09aa6c79364c36ceb08b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b5b9de593cd3de23e5b51a0663297122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ee0196701a325d71dd2c92e67bdb0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67775371a3792c9791d9c35148c14c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1295de4717e1906a48740f936a5acaa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed54dfbda1a2e2390bccebb48746f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c106539192884ae37479ca3b40bbee8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6d0907b252c456154a7cb76966f06128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee83c8d61bc341c0d33422d962073d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e987ae3311e93c65ec13fd74e92ad0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c279b7e7693a2e677995525044f05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de74c66102f923279b599a80e29991a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a3d091e6d89ac86593e03e4e142e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30dfda50e66d798609e3b236823260134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744bb0a1d2e707d95f87f68d3a98b23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3bdbfe312343b2e7a88e232d518be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1538a4b388017753e96f589e6c394137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdd210eb454c0a7edf60f6bd6c2368138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcf37c89ccd17e16c022818d340797139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8557ff708e4883c9d8e7529b7bbaf7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed2e3ce45ca3007a3bfff4bac25ba5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b089e1d90218a390e1b3e2351f46e49142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd3a5618e21c9b71dc9c2af21e2bf0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad60de403b31a764677acc4e9dc2141144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc68984acd0a02ef847babf5180235145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec1d369821976cd8da7301c1958e95146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a906d6ebafd6c51b966a64707be2eda147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557e1215d7536cecf004253d1bc7006148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71696a940c0acc2059b1bda16a2c0b92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c1978962ba67c1e6e825aba2892bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c11466211650de73088a4d497bc23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0666c29cf5417196eb59f1a4a89600c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7b212b8d0c8eea488b25840dfd1ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a879c59a920d6490e342d179e85e278154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb50c39df194c0d8cf156bcf74c0cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8701e5c15ce235a8fbe0f1a58bd0782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058e6b572ceb975d55170d42d1103353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb522e350ea79ea67a7ca4fb185592f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256f084291f815d0ee66005479d52915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557949a17f9da4e60f2a20ae82280226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035df1a24f3503e7395fad3c9b63a5407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd6cef12029493497ddab1e643822f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744741d827cdcbdd7a3fa48feec94a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e9bb8195c2b8bc74266d254bd214d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fdc1fc3ee6174b0c8814556c6702a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e744f2c24e0f6663efad0cebf9b54c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489e72bc884a461b1f6e2f46659a61313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66712703b469c51e8e6b7ca066324fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a00baa66c0020f42bd18a0f28ef7f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3265bca61a87cf73047c64e2528c0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d54195d210de402aaf65a936bfa64a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132cd35e27df5d55172f7a7de1096a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fb727d871f398563af4a8b574cf6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cc37d6e3b5ccba5703fd48f077a4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d1a8e064a2d8b0d2823ef97d7620c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbac37c8fe426e52984a5b9d299220e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373bced4ab6aa2f29fae497d109d6ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489689a563c2c6591797bc587455e51b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4af95a626cdbc7906bd1c8dc894a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e422eaf7f9fd0854f736db5b43991c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32743d7fdd4529e0a6b6260c814e0c7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce1af82f1b9d7c767734c96dda295628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c12bca24d631325e893cbf1c16aa9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2786d966c9bde1c9674e3fd50785330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468faf5aab562fa6aaecd40b66a1c75331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06188a462a8fc7916b89708cfd6fa7c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc1b02b570b26a45f6be5be1d6b81a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597d24401812db261e427fc1bc812b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aded8941fa5e0a46076eb2b7bc635b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dccf345c9d40cc602f5730792da9836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd34aa7e008be9f27ba1e472ba938d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62469023655af137779c238d0c21188338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d123bede42767c337ed8cd86d3088039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e078bf7bcc44eb59815c2dc7c3f4db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687f0338d1bf68b777dda9b05a1bc7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b6f4fa14463948f278e5552906eaa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe590d792c85da251460aae642807aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef3b7e84f888797f42318736fcca4244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de215a3b556f9881d7454d186626e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705a5a8ecfdf9cbdad6e32581e653dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74ada9426b20a81185d3be7490338f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93410340e2ae19193a77739b3175f3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e444a4020e8a7a03529b01f7ce94d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0da50d1990eb9d093047015a9860950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6451189ca2a8803a7b4b0c43b9c1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcf71fd4345e8b5f093065df43bfd952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bf3f74a8a5938751d55b584f6c75853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e648a368480708d4d9b0c5a0c55577354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7657912f11fa74ace3770e3fa25d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5485e30493a11e7ad7201c89f41a03556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039b5ac81cd25930a5765166175e56557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614c45c0ef63df2e95c9263febe23a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ee8f9197d716e26e04e24c7dc9ca759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67668a153a27380e81e4a27b01c111060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa51bb17da246c445045327847602f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36786f19b4e2915c93a88899fa134262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eec8d5e579d4dc05d52a5ff23c583163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96422f605cad70374a10534e0c43f0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c14faf2332cc49f3f381b749194a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e20c1e3656394b3755efd90d998ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e44ca5a17712be8eb13b9406eb92067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe12abe11162b864c2ffc166aa30fad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e992240f3e48784425e430eef78fca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d83efffcdd390952314b5ff8359ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44223df1cfd2150cf15027e7a52d832571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5797097ae6ef25f355943dee5823f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6deee6cda6d154b944efdee5fc880073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac859e88402ef4ac9f1e0976d95a3174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d966e32d6969a5a52a7241ec3625175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b82caf8cdd9ad5ffeb48362ba2cdba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986db62f0ee27cbd191dec0c290b36a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f464032dd7b9067f868063b83a724078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69c9e2f102cb5b03b5d5c1d433962579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86265c33ab34dac404c2cd6f9e71b85f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfae938d98906166725f69d737a3b0581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344e25d8b27efc8d37c4cdbe4228bdd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0baf2ae90f293a2666f35066ad68f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e3ff71a0080f5fb7ba7349882467e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194611940bb23a7cf7c27de8387978685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2916241758959a1990269bff091c77486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffaae49d66e170b84a67ae41ce1397887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f1fd939dd9a656ce88249868c768088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef3a7586a438cdb301f91d22b4b03f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655de0f9ecb136c5af085d520f779ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e648175cbec6eb8049123bb50fb832391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab407fd85f84b465e31ecaff9b1aade792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb539ef1387aa0a7bd567efa6dd843993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18777a61dbf153938502634bd0eb3294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695cd0228f94f502f47f397beda49ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24351cd84501d2a3d5f1b354f62569ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18644580c54c3ef19e2e2a3690c6c05097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11026663b9882d69fe33924538463eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4d7b67eaabf0454f1c8fd632fdf1499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918db02cd5149dfc6f0bdcb76f6e47b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600b91a09b6c37b203fb48f3c877854101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77f96e812e5af50eb02dc3e0be5aec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596847aa3181758b7631a97fbf7efbca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ea207b18c47d0c86d048ab809c3ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753b06a83c33b5aa06398a357799bab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbc078a8849e1930bde5a49ddeb6cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ed06e96f6a7353142733ae11b061c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c08f2bcac1874b3f91a39c0cbdf32f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f4a066019c27840e72c9d5bdf4dd5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d17bbc9ceca81b5cc9b67a4503fcca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed5a08bcef5737dad3cfd20e7ca54e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51302a80a711dd70895b35b24d66d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d66601a8953903c75dab32e782331113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6529e84b669e2ebc1a2a7b9d5bcb0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149afd674e02f1fc16f034710cb7b698115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1420a9a2e969a2823b11d14837f6ed7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa80121dfcb0b90a15f7fc858ec3352117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ce7c99e01089f52fbca6331135c94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f2e28b1c62219ca1c5ee7390cda39119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31abfe93b7685529d77f1152efdfd0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50de775f4ddd95f31c67a551c29935121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7c81baa9b3af83497aa9ec511d04d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062fd3cddffb79d303860a93ae30422123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4638a70ebb97b8ac3c90910eebab72124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45bf07398b70a0a00a07e033cf3acb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50991400570b9eb133e670e8f6e3854f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c9c97fd7b3b2a3d89fe47c4458c05127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5a6858a63c0fb070f2713f5c8c7c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c60569fb586a1f6ba4584f98d7ab3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe00131f575a6af4a2f2ae06635c865130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa01de170bf656d0e4e55d073b3e4f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212a22ccdf9ab421e91223c4257f0fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7109a894b5e5a7a89f3a63a8b56e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33167e035c8d325a0f72da903d66ff98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba902e416305cc7f7b8ea4eeffd3d73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9491ea4fa0e301038425bc362ee5bf6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4fb83c45752a5d595f1165c13da31137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfbd802d6fb0b78352e09296b062d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872380348b97d8fb980d8b00efb40b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1af320f4d7b562c31e858628640e51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59376b04017308f07a11f42a4044e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e39925b869a7e38c6d1b71cdc45ef7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0c87eb92ec66a18f7d5796dec516a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3c5789669edca0b8a94d9107e0365144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d6fb9b5fbe2c2d4aeea9345fe7a0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d7b8cc2d4c3589c5266cc32920a5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa1b6de74d7fdd8f710b38e25ffdf4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce164863c7d8efbf769e17599eda64148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3679db47b37aeb08527a5a7e722c0a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d666e5137e6747b4ffc87a1d1f291ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b300d0e6d6f9121afbca6d7f89ca3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120d6978c83f6791421f9f27570144d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78a867e8c5c49468c1e3f09527396d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d9f9c92b32baa12dcf5df55b2907b154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>