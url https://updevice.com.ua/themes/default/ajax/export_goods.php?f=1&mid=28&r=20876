--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820ef9c772c67030b80e0ee791e580f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad070262d089a12d158337a16da3dcc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f0917b05b8eb627ef5d01e35610213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17e978d29c40efa5c400c498d21e6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c40f871dd457d887c7575690264795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ea8c2e38d84114cbe795c23464c7f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2eefb1a48c5a53f7d1cbfbe271b4a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571ecbf00b3c4792d2e1682d33a8a3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57bd5605a65d13d6dcfbce8c3a276b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675ee4fcdefe8d82844ce5e2c93533310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabb7cedb953d25b51ce385c0d33c9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4778f1ca59e5e2ce9d7c3bc88e98ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea47e9f8bcf8ad19d1cac750f8762813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb3f30cf053f73f4a749108b86c28414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad26bae4b6d840729a25bdbb6ac8eb315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b491ca493ee886076d57cc419308316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e105b36ff58aa9f79f0c0fbe3fe90b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5eb5e9bdb77382b75421132425605818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1d2b9a8cac706238e88f7957aa34319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e87f2f3c2b74f9e36fe822814ce5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fd9851cbb6f2bce6e00741790052421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44771c983d807ecc96c9f1a88582997922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919432100210df32cd76dfa70cdc31a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c763302c1e35e83099540be0229570024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d91be8ea7e790636edc320b9d04db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d4895c6a022e0f908b6555a4d7aba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6bf054cfedba1c7af3dd692b4c10527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3522a5796fde31d5d353f722138a9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a674d2da049a58363b26299c9714d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c78fff2684dc1b126cc4e33e32a1bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15361bd58c88fda6cb7623c1c0ba16d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdd935e93827d028a278f15d60726d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef28a918da15514992261280f343fa933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c18b5c05a156f63a314e395cb5b78534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19f91f882e5a5d6d90d87803dc315535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b8d1fd720a7629e2b59760f53a5e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96089da23aecdd27b2082bc3140eadd037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0602fa8113cfef1c641ffb399c47738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356656abfafdf7f97c7cf6d551251b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf52097e3f853d65365557942084e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623876a7a8938de646cfdce6b8720c6f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b743bcb92fedbf21863d5c7bc88d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a465ead48f87619065269f4af410acf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318780c91188318f02ec65b29af1af3144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c50294f6f19a33e77ee056cfe78c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3d4e6dd782c49ceb579ede0b0d42646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2232d9c17246f4b0d1ad980417b057a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca298b16d2e4afda5783cae403f7826448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54948d214d2909a9082a6c39780de3749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f251899b81598c4b9c8ba1664e286350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1792bced65969b208b9d3ed1f025a2351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b94f7dc8528e95c6144a9eec91cbfc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d82cfe8bd08a56a727ba7f10df264953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7175e79174810ba9f1ac33f988fd1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac66b7a5837058d84442be35feff9a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259090544329e4916d802a0bde51d99456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a1290f0edfe2ea8c5787b94f94e9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e9ee3184c2e0eb541035160c931e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2fccd75b1d8e1092fac26a5ec548c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0d6ed2590561d0f56ee969e090d5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461f8aae4abf1b64b4beb5c529c30f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0760da3d09f47ab5537e4c24d5f15d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f55a991a783ad721083eb8fc9d13b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9f8bc6ddce1b89ca56669de22676864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc321297be4d3687961e7563214d75165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470f4ce3153f8ba3cc1addf33c7c27266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f55816229c43d7e2a6764a51d645867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7eb40091658cf7061cead858bd66268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af0c72fb0ffbaaf08019dde82f2bec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2b1b39d1a6e19411bc57b732cf73870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a621b2304d4df6ae3145cb6f44708071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea32527937d7c8f101f728fd56d83872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bc0a6d37bb9f0530644980514c85b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b484da487777b582621ead7aad767e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea3fb2d7d960047ae929d824f444f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5c1ab58165a70de70cd4c81462ead76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f527924d7814844b0caedc0d92af45777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812916e19f9bcfbd4224f7144aba98278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46db8541159df22facd53e246f809b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19adae26231e2e5135cddd0d2c2e9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f26c69a2d79940b8572d9d41ac8d7f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ab0d7036989ea3618267e410b45ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211f7a3c5d44eb33ca84f25a1fd32c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e0f3bcf270cea59b73cebb9f2d0d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f70a3cf609b60ede2258d5cd72f0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70db9c28049b9a079769dc47b74a3986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e845e3c379551360e0284d0504d371c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9b2a1be97cad5b034aeabe030a50188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007afd8100958466ed118fc3ea3646db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e6ac65a2e8efe90f4234d96a0263490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c88adfb07c73738c312835eeaba7591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81e1a554ed786ae5a38c74a9adc8ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20b89456c069318b0296e78dc9479993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431f61ebc86af5892e20d586257a2ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7028676827f31526d8ab69138fa9f6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f97231e06cb26c279213dee40d77a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d867ba599193f54bb258673a58da797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f675d613440fe6fae6f78c2ea31da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac918739ad75de956045ba7caebcb93199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f913bf968e34adf520f49c94822cf8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf3b11a581d6e61a2531257a73e48c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234ebce6bdc319ff4796bd07bc72eca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646366820f64203f32d91fd28612778103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ebbab3f73ffdc41d1888757b760e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf70002eed64e4a68deec683093ff9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228a428b83f5cdc61a0d6b9f0a00f98106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573afe4ba77f2354c93e1d693760fef9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f4662154ebf3e84c5cce1f0195d70108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb9dddf6e6a82eca3daaf75243e27f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f351530336d9bab3c44d2e7536ea05e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f39baaa99824375cc67a8b7081553111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ef26ec8f70561dca3d61ad7044c5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b136ee91be4015b93e8d06b6dbe46113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfdf558cc896afbfa7607dcd21bd03114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802f2d90e3dfa8fa1cc9bad26d8f625115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5181fbcda5ae9cd421a17e02cfc9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981901b659dfce8c95c97025c81f7062117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496dc30dc825820e704f655ee4ab3c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfab7c0318b0aafd0997d45b99f69f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775cf20bb97e5098a068c4399dab323120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c70b0d44b8c87832ca5a642c3635e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fda0006c9f8543ccc07df11740104122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed7ba3fb517cf492be9c8b38bb77b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3f49014569f4079b72ad52933eabd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5422814f0c0a07fcf83c6fc6a237c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25a623979b6b1b04b934229210dc29126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ca144c326aa3c4d0ca096bd1367c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617be894a87e41b7ad7a70961bb5015128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02720dad162ecc7490f458fe0e71a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428b2f6ddda22cba56322fd5993d9ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f7ae357c81f767b16e7089a4a48f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3ac7ac9db7e74c08287db750afec9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d12f66437f34219333fdc66185859133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e14fca63314f7b7270feb60698153134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025c301f80b9338cde50f1fa160e6f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125f08e71046d5e547899a79fc643ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2b0630aaca4b5f95d07e0fff147d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efa829bd09428cbd8116321cec76c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaeb0c5445e0916363ba670151e9625139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298251005b98050f42ccbfa7caf874f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37082c825c6ed8936c99efb4806f7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ce23d3e5bfa4fa0124cae7a8cb97e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5edc73bec9839b295c06346502ce94143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449257148698e764891d05b938bb6be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3160cde232b9c439ba61ddfa87a017b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472a2f61be6863ed42f162401923fbd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98c6c9d82a2d7e816341729ccef66e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94147229d04663a8c5990e3b9c44de91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf74bb0790cd0f72eeb8dd25ea675a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96938fc800bf160f33ca1428d35ad2f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1a2aef5af36852e98a0641f4569f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb55b46e3c4e2980918474fc5e069be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601028875c0864985ac9c0b6be0728b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3f6f6df5d96918d57fe9f60e292cc154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe2f329bc7477f4c83b02470c553371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ee54fca6638912db5f539735aaebe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78ce7fb49b005688a256d09fed6ae23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e304266936e8e4f47ecf99eda6f264e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abe57a30d25593fca88487625d80b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466b60f95b30e7100e7315d939f1fbe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbff2264836a27006d4a69de80d4527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a87455fcaabd3a4be5e1f8b7b9b4928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292219ef8fe93cd92c48ed18dbe1408e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d535a280a5183e9817debbf3671b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7695e6fae554b449a30738698c39a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b086e9221fdafd50691509bc50f4fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a5e9c90b739366a94eaf8cee6dcb013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844cc068ff8ab7837ac1a2e01df952d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66118f3fce89a81c7b9a25d71e7797715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00323148c719f9afa5e032271ebfb50916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bc6b59e8afb79b283c35d863832db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a9edc0d75c3fd268a11d7177311ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f14beb216fb0d196d6b9a033edb7f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9509550f02bc261be8498a518375520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2897e0b77fd727551b8685341944a2221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfdce105322fc058c5b174bd2fa9ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c61ee6795d47759df6a2229314107823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b131a5221b0d55de26b3ca6ba3b73b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e6ff3879becf64fd8e94e6450ca4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35dcb56a0025fda47f119461ee3f6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f614e4cdca815f4e99c90b1a2b2fdf427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0d4881442e4dfe5472740b1417a4828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e9be509ed114f359f93b88fc4981529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9e59b0ab55a6b552f2e811b56706e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056934d13d1c77353f4cd02531b19a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98760eb94ea1302b2cd1b9157fc1083a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913e99103f6e2374e631452cb6760ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058e311ec22f332db0b574755d0b32434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6ab37da2e56e1ccbfbd29981d4b3335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944b6b8692786c7bc02f70663350cf536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f3452849be58b2d113fd9840c789437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e5e2125d392fd4547691bf6863bc338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db370282dd63e3f6ad785db7649b799939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6637592da3e5753ba084f957e1bd87b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77d3b0df5cee1a5124e97ca9fa117541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c42c285e3a547a6b44a19ed4ff749842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a14d7f86325d7514e7bb7116e61b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0763ab47fbd7aef295fd39d804fbb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d9f3782751726d7efdc99ee2017b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d75affe198a4236b7a8f4cf9ecc16446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb679fb668ae2b8ac038bc7c271b81447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5e6637abd82be997865598b157aed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a3beaca293cf8855a89f65b1cea0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb41d4da1fd58ba97446f68dd69b5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb411484ccff0f8039f56b1a89282ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557ba51bfa39e0c67fe1b64a89c676a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47caa69b00d932d7b0d9c42dd544e2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abc330df05f2cd1cc6c72a00df1b7e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35fc8c74b48da2f98d4f138511a3cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0cf7114b6abd1d73c620f6089a9f8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a886c423de3a8aeb11f02bc50634857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df71cd3f99d9529d66a2522d90ab7358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4c5cb26488e32b067eb6531d22f2c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c8e84eda015840c466dd085056e5560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537562f47836bd9b32044a030fff58d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80927b821a4fdbe4a4e5b50eaeb2a20162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abc17e0d4b12687ffaa716576e5a4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97722aa4e7d4a06d52a57333da1ddc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0c9d72908c9d0a25864d01dcb125765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5f82396c9b83690d3f6b5780d8ff966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b49401637bf58d024e0d5d375871f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4e02b500ea452cfd093626dff7fa768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ed049bebe1958dfcefc0e9a4a8d9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3335e66de6741e0ba363cd7230f849070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb3f5fe18b7a1a8d55b6af3e67521271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9500592dfe692babb1a0f9d31b68f4f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa6deed7b08eba4e67a4624081835273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d156f88637689bdfd657f409ddb7d5e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb683815644277af9fade988fa6c43875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd017ae78c04d30060820a473d92f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ce828236c32f86c4e467f3ed2a3da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140e5e0b0e1b04c8826ee8dad1c5d3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63ac0dc7f1f437bfcaa00b3f103bd779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb345699ddb3e010ef4dc3d875a1920480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c33b73ec848ad2eb22ef91d410837681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02651e549491a4aa272997dc50c6d7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cf690f513fd25cfabcfeffcaa5a4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae048eb2bc3348088983f1d90070d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2986cb4279b97e8b7178b2588762e3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161a0aa48c67a7a2a6c8fb027274a5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ff78d4719a1e6f7bc39a28f75abc187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ba8185fbe3a0a8b0a639bd3dcece388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56655b5d27fea0dabdbdf6b9dca6c78989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f215a3b7de133a9f8dfbc9e99322b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792fdf20687313db78e3c97833a55b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571799d023f1731ba4dc9da0e51e8c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff8c18ddfcbf9ce5d8d44e1db2253493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb82c9ad2bb99e7e6bdad8918d675294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5e4f906b211ea307efa60708e995f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f3b3f38415f87b59640a3950e83af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d313e7f7fa28089b69bfb778542b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6bc5ff8e37b707247963bcaf19f4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577afd5d00f7c21e7d8154d19ee98b2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8546b3a8bb08910f8e84d3a92be22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70df122d948513af422df9afc93291101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf688e1236e72e36bad6c0cf354cdc9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164fb4c443f21218319275287eb4889103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e762f53c18431c4e9f59ff611fc523104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e5062431f46a07fef1d7ea36fad7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fafab382a0a89f1295f314c6053580106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639236c3a8d8a7a9e5831f68e01fa89107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8869a11bbe01a547c5e1bc55116dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46865e6f1fa47e922ef84aa5f18704f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbeaacfdfdce1264ffcb265909f169110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638b3f31fcd6ff2b93775602373a916111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60afba5d7230a1ff2f781ea9fa79f04112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380060f8f8ab8e053a115109582b363113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ff80ab852ed3ebd16c03af55ede0f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2281fa094f9aa18bc67856e9fcc674b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88a5b841af5b4c92a5ff4c6eec39da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471b0bb36bf2b1969e01bdac5331820117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5eeb6f3fdf738895a991a7614c9aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa365dd0650540bd96f3e994df12b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36a474d49abf57ddb36a331f0867e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971af867d277cb8583cc95946677c531121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140bb26e5efdeb57339932699fab3f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967d031f4c969d37bbd67508a2d70f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a18907f198fdc44d487eb29b4b05c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bf87a21250690e1ad7f9ed67798e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4865a8db80b45ac2744f02beb11612126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3506c95ab7687a388e56772a8bb11127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f179a89c3534a411699be44c996430e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e564d6d6cf4d5bd8d06e95fe4209a74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5fd846715ec4a8fd5defea92f1007130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823be05f818edb0af1969a4e0c343f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3e5eda0e9d70c60d72b6d333b12f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ea0e74fdc36be4f3c1299a6739505133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e2e4be508376d8c16cb6cae206bab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66da01f3795985e12a5f19e9d417f67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b94ad65d0e7faeecd832788a3250a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb1220ea8c7b02823b5029c559fdcf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c511f30928f0a655674dbc966cba08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4cdd696b9c3d0bb50f3925a5286bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16472f7f52a095da17fd2345629b7e40140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e94cfd58ac000d9b317aa13ab47fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8c681a9bd9daf6d8637442d95d72a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1e4bc4ef3e72a59a09af3782bef93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5f06f6e765e0885caf6def06946b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db0db617d1def608e19c95213820de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef513269031c0836cbfb7d372f165ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86ce7da696b7343447d6d3e3ebea98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e1123cae4c366732ebc304dc026b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f09a7ef2a2732241ffd83b1f1c9c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b1607263434e7017d5abb7cf0d14e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c0a49943da83fa0ce675193f239e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457fe805a12fb2723874fa8bae3118e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5eb04cbb62312dc60b7f9d63c357a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39c1928320998a815acf1b1d1a08fc154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>