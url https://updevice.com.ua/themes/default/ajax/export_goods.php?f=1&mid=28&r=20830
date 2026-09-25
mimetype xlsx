--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8b8cd1c68cd266f7d41677ea9e9231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf3a58ee4d4cf20033c8851577f9ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ceb57751f1af359eaa3db38ba488ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a147b4762a56bd6cf41e3535e0f1bea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4490b47bca3cf090fd780196d3f655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0e0361fab9c1b5ef4cd62fa491e506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968e6e8da1753fa88a2b50450a37fba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74d4cc1c2619811711ef8a7383dfdf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e8299a3b981fb606a2350940a26079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512267b9e54645f13fc697e6dceafa1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ab001a2466cbaaec488d751aa075311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0756fb62eff86e4609a0dea352ec64d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e23ee23dbd65df2539357d240b18f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e951554b8b72c14ed0166c4e359a4e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06f026a90259d2845777aa1aae692e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e90f9f6a6a856b417392e564d53a6e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a97d92c30fd465a6eb114d8e44998717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda04573bff7bc9061428502370e1d8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4993aefb9c1f1d78848b15888027619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6182ea0b7c7990f76b91785d571cd7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556166551837fe173ea89e60901543eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2e14913a108c4eae2970889f897de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32031538c6e6d7b561e5e6e98fc728723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e20e84d96d2379a489ca6b9c6c90324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1d84236c53f2031a4bb016cb72f8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc84e951fbcf15d7fd0f436239b19c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d64bb583de8b14961218cc083a8e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ab1e3451e8b47346fe90b8d015bcc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab466defde4c150242b561398597a7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbd93a11e45d9284be2f5c38d734fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80ce2a8e44cfdfa2278799f018b27c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3f85992019a7aec043927bfa8ce2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769d4efae357f53bbffabce2fa711ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f723e8887280d8132f0c130c448c05934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2440686a6754833a39961e2581cf0d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc15264279dad423b09b099b2a183736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df158f70dd0c5e8e89f77fde86908737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c03c8942595ac09b2dc4bd5cea7f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2657a43d87f3353c67de73d70f8455c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fc9d4469e95f6984f6673af32a58040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af5b4cf39d20b00164020a3539a83f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083c8982e4f183e79aeb2314639072e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd862837d5f10e96fff7561e2119cc243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a22ccd44c62fd3e529ac44476e338744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62333c2518c9b1f0f6894134cf708545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa629de82571ebf9511512e82401a77446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f601ec2e5ea24b307a3f48ec52da747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ef0cbee3c35bf966a6acb3a81ab6e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687e335e68d06b85cc2be0bb9263bba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a4758c535dfc78654c1a78e4ac3ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da2bb9eaea40dedd99f36a8422f5f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bee3b5538be1a3483f85ecd31023f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dba1289ae7e1b30397f86e467b5a3353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44e8b8a5e77389a00979f2f53149ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e47453dda8068174810fd8df816f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd861e50f00a6761853b032df646cecc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e25ce720be6121361d750a258d5af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd71cfb99c9d08b2fae5dca826546d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dd7946082d25fd505e9ef4539de3659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa01ebfa49145f052ad79c8fda609860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f898ad19b2262be147eb16b293c26561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cae1646f6d839a7dd5cfe9bcf977062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232bc90d8c03ab4d62c635d8afa175e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2227592cd40342172dfaa14854603564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35f7bf3cc54fb4f952f75b07b10c9265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30747491e381bda05bdbfd6889b63e6a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122ba7cabe8ec2633c61ffc8321aec967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2dce673db8bca9608c5c83d491b63568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108be6a97d3cfa6edb4651193cd53a2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2fc628d61a9fd95b0fda695eb46f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39c5c992a7731814e2fa7f0a55f37e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9077e4de8dc3fe029ca4191a26666e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903bd388cfb7799f92b3f1cee5268da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d9f8cbe459f464535a773995894d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca04a6a33659c8f4c66cb69a4ddbf975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44770c7c4b93d43b3ec05fd18bebc076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc196b5f4f9f19d736694f9cd698e7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f99850c2e6f474e769d453f81b95ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03154300b1670c8d0997e0f1cfb450e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bab67768abde217a58fbc64905b66a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17383453f99f7e97a06cf4667bcfcb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23c6f4267dcf7da9b8e9b8da6c1aed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236aa5ebc3dddabbb81dfe0f83596a6083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed007d19455fc3d448bf4cf78aacd99a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78248ec91f321c68e640d9706420dd085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740201876a1dcfb7684e607c9d6776386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02100bf05ce8e53eba6bb3609888f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec7baee9e656bc5605e3e05db0fd1688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0dc29e0c2642d248885e09ebffc2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824b91451d091cb12c6247b12c1f2c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c55a9b517f731b93ec28844f8d51ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4d30a20db61ef59eed469212097fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29179146c032c25989da1c16b342c07593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e52be356e213d9738b0ec4532569594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05ffd8e177d8ff89b4c3f471fc1d7a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60430157eb817d01d1853b41abc37cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2177d29fb53d67c40fb8b889c44bd197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6398568b193acac1d6157d4591cb09798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e14a2052fd039c6f9906235ffb34999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bb0ec3a49dd29b2b5d40ca732c466100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46024f91548c28111a2f51a4cb3bcd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1231c8930f54674217ee865d061bbe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e72f2345320ba78e4fe4f300ea474e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e5e1860b4a0b2dcec249db704c6ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a562ad7014b58d3e09e72c8d72714105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000624651b6582a50014064178442dab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc0ab885a577d2a96adc3a8eac27dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd335e201b2f42832b862dfca852a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786712dc5d877dd19032ed75da614577109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975179c5b6922560922935d54994c72110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97480e05c7f0259820af3662a1cd5d0b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d68c6dc20e7e9e2525b143ae9cf52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956fd7888250c8cf676a0b2a10482f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fdef056a0a61735f50f8745bfc7b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e3be56f29b463a5c98dc1787f62c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1926792652e827a39f2029836fb993116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee6452c83bb8f95eb8022e3842d314117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dda6b397485b20d3a26515ca13f46118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e304491eb888473466e63cb9052f596119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fee917a7f66680d51a1254e660117120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ebe64c5bea077dcc8c1cea2da5d09121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299f2d9baa232349ae60037cdd2c63d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b5bf811e01f1ab28436d962c3c34f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef5e50f7cf45c7262eaf77dba15c29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c8bd8d635bdb6754720871852c69e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4404837637ed9f305f390229da1d88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584726f19a680ad3b5a9e8082914553127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44eece37ccef0ade1a26b89ccdfdc59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b632dc51a0a3dc148725898661e643129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28732e0d20a3ba387eef05e950e693130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab8d2b6ae6d5cb2769a0b0cafd3a23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a3861a2c25fb7342b24aa95c216b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c189ada5e333301f7184f3ee3c5969133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff5d9e47bb78a6c9f6e7fdbffa3d1e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df953c118d0fd59faf873c5714e58905135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a926d04587de0dd9189427f0b0554dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dad92e6dcede4271ece36ea08dae59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46754b385aaa83b7f0e4fc95e85427d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6705a0752de18d69c2fee3ba841eb21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a63df82377cf5b414190c47b874ce1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fcf25ccf53dc781e9a550a6f6fb3a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24375f3dbd3ddcb1c4a550d3af71d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6512df710ac3ef401ad527103d3c1a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da930424052ecbaa0959cbf5ca31af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596062f7921d942fb747cbab4bcadc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d7b02dd1eb6d1ecd4529ab5baa98e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e015ce4f26740a965671c0d9eb7d924147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e93969f08e24afa925034307a6efb2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83404126f4c97c8afef0e8484abb69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcac0cc9be519d13554594c033982f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e213c6a29df3b2e9422f6b62067e2b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327b8e0328da905172c17a6ac19a46f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240b05a1a2fd9d6ff3506f19d20d052153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ada53c3ba05f53b9529b250463710154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941832f33f450e9deb66480223542a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d0abcd010830c88b7a46affbbe6532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afc505c81bedd4c01b858f8aa222e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97032c3ca492d197962303c9e92bfc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917635b74ef7a6c8b004f3c6078f5fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac34c7551c07464b908f10ab87586b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92db75655a60089717e6486731ffb47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f9d1c13f6b721a843d8a28335803d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41108683bf29cf17676751b4b73696659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8f80c3d7b08f74ef41f21232e9e1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f839cb3bf6af9c43200546022116bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c7934d4e23083fe8a2ddd2ea91e5512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877dd3e1f2b016c0cc7efb1d1ac974e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea7555f18f3b0f67b15f617c45974f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccacb42404fff8508fd25823e73b7b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189aeabe8234c095531fbeadfbdd562316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3947e6d9cf558441fa15fb5b908750f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83c27502c5b84883a2cc160c0db28118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bbf67c151c7a7e27c846f12f56fbb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd8e33856f166e830ed87ec0f3ba9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733345db5d7c1c4bdc99a8edfb74f72621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc678bb925d6d79d6798285d05058522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9be68cf5b507d1410a193f96ee112c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c26007b9380982750f4b61dc0707b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc05a2e6c6ac45f02dc062a58dffd8625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353a37326171743f79ac9b2185b8f3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999c003d89900b864e02e06cf401d8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20c828662e2a0bbc3370a7532f7b3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7769ea3d8b8abd97fb4c3529d5b42429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f029c0c0ae4301346d57e821d38250330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37595f6ffbd123da1002bd2e0a72504c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1608f722b5ba27f64a4febbd9d63f5c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236d0a6467e93c8114d5ec1ccf2210933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e64e7980e8a84b9c44923dc6cf159234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de550530ad70dcdde8ad82271affb535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f36da5872d33a52126f427162d22cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b90ad203d55bed0d710ea78038329c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521b562e98681797964d7bd5acdaf7938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa515a15160661f8c1ccf976a8c66139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba00df9a1b92660bebfea0d6c1daa040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344af44c52463349e4e2ba45571e1d7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05eb869d9233034e930759d151df6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c86484d43639fc3c96623ab284928043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815896ac4f44c21f2b4bc53e22c493eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a13ab5d628efd897d94a4490c36b3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab32e20000089a711aa4e0fed9fbda746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d31c1ab0a73005e3e1e4d79c791dac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd67f754f29fe6a85dc5156259cd1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e9cd2a2bb0449f3a9681355c7f46049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61a8c71c2fe21a565489e539e15cc650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dd1c39f4c5f6c48594ea14eec285651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0681107dcb7739d649ed17b9dab69852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955523d0a943315334278a4524f619d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425b47533a5fd8cda49fe7971ceba3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecd508f88d370e8773ef85d8d684ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc8815b92af859608e5989b01fde0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79267db067c45f562754d81000f519af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3b98486ca25d553cbafd475e6892858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57f5a6eea9e7502ef528bde19e34d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef649995e80e64fc5d5c3b91b076dfd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270d0a4a5864db982015546be3a580761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ada8eff9cfc0c762e2afa1e2f694cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336b3a00ef2ffc5eddf6bda4c5a347d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d88480813693a16bc07e0e82bd640e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b8474f5ad8c1eb795c318365112f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbc7d58284ec9d141f493e8036359a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcd11b3b08d13e82f0b4a5f74363af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea395080117088ad66b73ea9d2ba7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31125f14ce0d42513482b897b8b4f91169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e7aafaae2e3424f3960db3223c51570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c95d3623b078723b3474a0c8a1cb971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955fa62250b031e6e3fce444c30d94072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72d046b3ac3fb0d905e16776836a9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ab36b8a51d336ecd6209aca0746ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a020200b051c64893f3084b3eef30875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6d2f5124e64ab33fdc8bb233b4b9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2408471e1f985c45a91519e787adee077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dc2ae609529496271507167d61ee478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059ae89be44e427ff4f758047460d0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f63a681c1efa373c93681ff313b74b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310bb2cc2df8582f5e2ecc0bcfbcae481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5f3d329392d5c0feda886175d2a9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3030ceea42e787baf31200896b50d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753e523e3e50c7d7118cf567b0acc4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219c99053c76526a049706ba492f47f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278280798072bbf0543308d736a71c3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e407df3e2cecc3429515e2a08336f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0861a1ca3e0436210291b0667c0a5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116d61d22914eae72b73c22839a389189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c896da24c2f9172abf0fa3eb884dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff9c796d77d9017b08b2bc8db94a6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cb2e8851760e2c5357a0580bb797e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7ad265fc3e319a8952d302b5eace093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6f4d99a51364bbb1c5079a7d8870d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e4f745603af6072761f7a6b483a5c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb9d59d02a0824e238d45156ca34af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880589f29eb6011f1b25425abdc724ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27e0cd8454d9219b7aa770ee19892c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048cabd5fd3e74ceb9e4a21a188d45f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b80b393aade40410ae5b899fdd9da7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9e2ca15d9ad344daadc7cade955c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a0343b5e3707c18cba1dda5ff7664102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec95dbfc93d7548699f1a6ae4ad705f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78934cbb320451d9377d3f8d82a451104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b29d1da1679a7302885899be9942e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9824c5ded8ed570324c391b5f4788e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271040105d432cd27b1ab9b5b710c8a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cce207b12d81890b36aaddebc3c6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2edf057d25b0a940a05dd6cc9d7718109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e280c66f8dac157d8172b6e14d9fcf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df4df8c8fe29f51252b26bcf6a0c8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7381fa6e98302bbd52861688c59a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf353430cede6416fb262e7a3ffa6ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09f068ce68fe7059dcb2fb86346317114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810d900e3ff7eab949df7a0ab4a44fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02002553cdf34af722cdc25457c4a5fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282fcd182021b4d65dd6d045e817cfe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdda462ccc254f34fb4890b631fa488118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1b04594195ba4cd30ee72c5cb6011119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3da91b82c54dd12da243868e2470b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c73d79816ad601135f32f04cf4542121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb202cbbc467ca1d305eda01bc978e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7fb8168f78fa4dac5a479b4e401e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcbe0e436ae141d953933873dc9674124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195fdedc25c57d973904563d334a1fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7440844a4eb4758087607dcb139b25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec84acfdac82473b06fb6f34bb4109127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbe7ecc89a4e826f599f2347bced7a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8426619c01fed7adbc6cf7fd8d524129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970318c124b05568c19f889b2a4cdfc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62028ef09e1a803fd7376448ee05e41131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dddeee231022a2ec11dd8d4ea5c0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fee3756e882416113500d96e672968133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9401fe0058091f56dbcda3ef7240f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fff5c02838d0896903749de094e461135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dfa6d587f93bc8a21fb7968ee52a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9073526b15112dc9f95e2fb84d163137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8401c22a85272ed094be313c9c4709138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a363e0cf1d0a518f27aa619bbdaac7b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03285557ddb22e6a24dca1077cda16c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a19986200dd2a41ce0d2a0276ab63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc20746a2dc9b57f1ab9e7cabb5981142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1963d821be33a3732431696c91b076143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a049e2a5b5c64b8083f67bfd0c92d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e02bd58bddf9044176f383022c38c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c061de379b89ac3ac1527066d84d51146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12b273329fe8d5a9e7023864143bfe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b15b301232a8eecd6081e93daf123148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8222ed19bd9e25cf576f7c52b259d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ca8ad19b8a3d96d472ac02f4b2cd0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d55d38917631ebbc27d0b19d4dd80b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046806ad28981a242e0a601fec26a87152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef68391a6bf430b815292137073d122153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90eed99b07785c0a1c7f45ad3d109d154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>