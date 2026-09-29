--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92aa865ff450159551237c65459d6a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce020097b2b78303c8dd82c64674722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b588421dde9649dcb335864e7d9ce63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5950a98593aaf543abadb6d161a2064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12446509d6c6761071c3b309c816ae465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfc29bc6d76a6b6714d978bd9fe80c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3c420a1b33f0b9ccbb981f6e390a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25333ef60e943362f6f2b9cc596f465d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4375fad97902b5143c9a8c9879a50189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96edfe5daaecfc47e08b90639bc73310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c81e15db5f0f95dc4579b1a49a57211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2725fc8cac610258ca9c6bda9a17cc112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1ce06188770a69a66abb31afc151113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90e7842c3a5f859581461ed513c09914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d15a5618173bdcb8ef87ebf8e426315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05228ce0a355a131c238f6a51713bd2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45174f7226cfe67119ffed4685f1352417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ce2c0ca3f23b5f6c8f7e1d0e15ebc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdb9d852b9155f27d066e936a198a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b388df009f68917848d10d8c3919620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e9f850887cd4cd09d440b0ace536f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2066f5be80896e4051dd1d97089aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf6abd84fba739a0c6f60b5229d00323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1543830962fd5d51ffc07cf63705bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b780152dbf9bb8f4c9a8df03c9ddf625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5e475a621f8c94843a841821f36f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494252d1bc78284b139b634477a6455527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e782b29524c141ede2219bdf3ec92d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fc51f2b62b4b40138a63ed4ef798429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f646e3df6eedda0bb0199d6e21011a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5c8b3e17fa2e04ef1e656a6b0d37131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fe5204d90197f2e2ba9adcc7f849832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d6f078067ceb224323a5e43e4e73a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9494f19c57e58473330ec3796035534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa381be2df6a8ff09431bd970e7e042b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3555f0497c3c4333c28a9b1ebb58e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee1d63186abb90f8e9728efe867c6237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8de1023f5fae8a6a807d84469b034a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46234cb54490b4f70366560ec30df71639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dced3f03b076fb473f23a0ed98cb8140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aae07fa3c193bd165b753ad50cd1fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84992361a2f7b1df1e3561a1ef78b6b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a4708fa275754683e530a7f3f85cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbacbf296786bb24c3939eb901c171d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65d45e9d0552ed30462e34c816054c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbabd5789a2f43f32535883b809d3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6624b565e47b3c3d057de230a871da647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd98f01b05503ea180a0c74b2897f4c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b67ecad2f08673a5c20ec7ce8ddf9949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6dbbf6a9ffab08674cf633b965ec950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a6d2c03c6fdb492e87766e809368551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1ef49ea0be86fc2bbfaa9db83748852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d645ee227193f2e683df48c8ab30f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea12a6d73a161d3c0c82a63b7cad8554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae82678c655614d26510f9d391c08855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f9d2346c27eafe6f058515a92caac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3698f8fdac2ae9dae397b933e1fa257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116793b791306d8799fd53b81638b4b658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00241f673208409777ef83f2c0cd7cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7ea6db589677db15fa153e67bf93160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d34ee735a0f8686adb2034218d8f6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed45738d9285676bae385273654b70f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d16d5b3a6b95aec956449ecaf30c7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92315ab7b35d2a4a3002d58c2e546d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e35c8f9ec7f77eb8f91932e94c424d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be96773a16d1eafd417b87a9edfbd066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53be556b04bd1c316fdc23aff6136867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bb5e12577a0ba37d65885b130efb868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0b4b14f18a88a11ae511cd1728f5869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5c56b07039f82b31dd2524b31b39770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737d093560c0fdd8d3d2dc35a5e97be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826dd092e57593a5507956e50500ef972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c78140552ebdc15dc1d893df2da0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d06d88d5a953d93f15f2f983b29ae274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79633e455401395273ae136066d702275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54438dff634b0d8fc0bde31e3120d39f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d50106bf21414177b08de314d6c1e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d6145790ca465aed0ce27ea1f5a4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c35702b87cf2d5850a71d099f32ba779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1c01196f8126a0e6dc3034acdc21980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cafce8b67fa216545fa485789b54a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fbbd6153e21f9c876955520d6dfbd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc852bdaacb6d218e39466e6e954d8c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2551e0f624ed76391f795e95acf56d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742ed9be4f31ab8861d16b77280eebb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea61468f5eb5ad016285af2b19e03a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9d79cf1162036640770cbc623753c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc03e62494d3ccd84fe3fbfb84ee12188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875b529e4fef2bb2b73d3abe5b4a82b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f98cd4cdc7e919fb03aa74d0295e6c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1d9dde3d66ebe0a524b8353c7c57291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2ee18cec8017abaa65cea166589c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42987cb611deb9030d4ed0804e2384a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73edbe2a55dd1885d9da89974d078d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9a87c5572c84bb04090a083469cad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360ea69ac8248f86d3996b117a3e99996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a37a2cd6c7014b5758825cefa639c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c88371d0b5beede096ab00e8c28af898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9e25d6bfccfe03f09a65dec44c0db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14567c0df7588ce98d9b55c7f69e28100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a8c71fbb5eec44526e39f6defa032101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2167da430df2ea956d4f15b27ab6a94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85382622c6ed92c6b7ce6a548690d1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718884fbc1b45d446393638d587b6e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611b4fa7ca6938c999cf77b1f464937105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce5c0c54dbfc21bdf70759dadd8a23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cee895bfa5d0ba3f97e5954a791093107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9084a835448aa53c42aca4f7de02861108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851086c57aa8faf18a30c037c659cead109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa23e4f0e9b81a9c63516f72679a10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47975a3eebf73b53a1f9a7f7b2ca5310111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984af170f7531c446b2b6c168d9d156112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6677da3914d7589a2f1e24b91f5d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab18e790792a49b0559c2ce9b8e4eab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be60932ea74a9ac3e133fecbc7e29fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225599eb3eece26cd9e9b71faf7f014116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e778715b2cfcd45e99156735805183b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc17bc345ae7ead70b0e0a11602f94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1de8af84fd36b15c73221acdc605ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc962e715a1f2c5c471130c2e6f78b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151246fcd79ec1f2b17aab1f0d3e2a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22308a0fac5881a971d9261d5fcab95a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5beab799ee7bc2565eb8c187ec4e1a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fabd58c73fabc5217f2a0579cf2cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0b07ed762545ab609585d4230369c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d6c00ed3275fe0b5b486a1f875dc5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947ab783819819564638f5828993970127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd5e6be472cc4168dfd624331237a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41c80cc1204b12f23b53b8e33d3d28129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b7deaacc2871bb9625da9ef593051130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80500fd0376e6368e7939724af54bf6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172aa7ddc2d7b491fa5995ff382ec8e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5bfc29c146096e0cf1265ce917284133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae79066d11603427e00134442f97ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71ef0927850fc8815c50bc8862c159135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25175c1307b77e431bcdd0aa346302136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b13688e8a6f4ded2566d684aca770e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab99838c07eade8960b5b3f52771769138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4216caab6137a257f031f5828a60c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227ad876b86f7545d5cc8603ecad228140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de158a24f81924681f812958831e1b11141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bc3fe0b6ede0db0c2d02a6766e997142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b5f10b670034741393d4449b2d145143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ffe6b2018a043006ae57f964c4494144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33038af8e091b6dc102567aa7ad34756145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249dfe93a2c201425931a78a5beec24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc77962ab93db609f071f82cd1eb11147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd67d5bda071b615cab8fa60f3cbc46148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907674d2157d680ea0ff2083a5a34f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f88f022db48d20a2c0591ef9182b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142dc3ec4adc3178bb4facf3cceb596151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332573f2a910f930454feb11a5e1ed49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5fd084e154bead41d3f4d100b6602153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5922205d65cf3eadf484042f7231d154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249185e0a3070a0fcd0b876db28aa2771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082947a2ad0b948d5b51a181733912e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3eb10e8f0e608d1728145d7ca45da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b4e28cc0cc20f5af84be2fc81afce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c168c6b1eddc5d37ebf6efb9639aa75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fe054562b26911f8d2682369040856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60fdac5343bbb5ab3ffce37dc2eae37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb66903e7c6c4c68189d7ecd96689c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77088117317da5451e4dcf1997a4a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac1711455c5f29270289d6528d53b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d670a5c25f8cb278f2ac465322673e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c4547f04c3a53e46c8304263c283912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bb288b66247bf1239f1ed2d02c0dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872e704778e97c39a231822021dd2e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aa24fa599bf9423987c514da3299615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ae270a17ec0891c5845221e87232e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c044e1e855b5a01a2cce27f99ab42f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3944823be54a41e6f0202944384c4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657f1aea84b3da7021ef380b4d99f4719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7c63180c3b8edc957e8b3f7af4d1920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971aacad4cdf657525b562d8983faea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb09089b89a6393d451f5b2cf1822b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee4c1f479ae5fb5f2fbd370835660523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d56d236faeb5f1daf40702d4c755924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e308299c0a7bb1577662d73d48745025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de84966e90c11113eac7c18885ad6a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72be8fddadba41c1865d0fe9f65b56a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1a8467e17102d3b14d437131c7fb928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca044b9b9baadc33e4e671914bb71ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f750d353cf4ae681a48282c3cd99fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41349e5afb0ffa3002338f2360ea3831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d766d8e4fe386e4d0a596d005b8a1e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe6b703664dd34de8d45146a78520b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b939ec3aec34a960e77d15ce01e6d4134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1bb55f09a3a1df911dbc8b4517cf035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63d2b576f9bcd038aef18fefdcefcf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9267b321e68a891072d3bb070a6787f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756a95d930595d7459eb3db9f194b8038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b775c49f8979b66e53c4db914909ee739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb6a5f38c336998c33dc10a8e077f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827db2fdea1491d90e29b1306a9099e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610febc3aea65e2b0fb134fcb9e488142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5ceff1328ba6843f8f912f78eeee743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a927196af2e045bb6a904ec79296844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81e3834fe0e35f477a3aeb160b5dce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bee1e91549cc5c3a90eb41c0b4e25546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ecec78d2ef7440660af4fde38cd1f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4afbc3f6dc21fdad5ca1640cf9e9c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552c2f9d0130704d18dde6c6b2fac5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d8f9d4572e5b16b25b47aa1bb7e2650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154f1caff0e55467fb24740c90a4c6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54505c68aeb9f32a53c4a315e0bbb2952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2c7f4d7f6ea0a81a3e639f749c6bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97c24e55ad5d6d01752311135ff84754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bbe9258e5b54ed704bd6a7ab7eb3655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c575a5dce8735dab1cdeeb423e7168a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d93adfb14e9879dd3856f98acd54c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656839363337a2dd0ab29c30bdba449558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae203173f025e8f81d9369ad08f1132059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e83e2b7d3c9e153b777eefa8ed2e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214906afc824bf2e79ecd623159442b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38aa941a253d614fffcf74f24965ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524aa8cf80f229b56fb89142c88628263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93520264f81cc54516936d38f0e8aaba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1cf8d98c5c643376bde6715a080aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1441ebb1d2d66c1dec24e7d37ceb666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55527e2decbfdca684f4d8367b8daabc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4249f51d005e307bcf9ecbc601160f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06e029b603c148c54ca47af42707a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3787ad004d070c655244e9f22e8bdb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c86c5849196c57e10276a35eeb0cf171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204e06bcd1d636baa35ff1944ca754372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9498656a18e7f4485e969f4d7a771d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc70947f16b0b214fc642eb3ecf3b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe8283eece6fd29a89779f68f0028775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3956faf775f2712d792cd5802daaa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f520706ab56822aa2734209d4bede77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dcbbc036f799a8df3fabb58ee780078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d979ddd5ccd4967ab28c9ef9f93a90679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2295c7c3b3a462033f781ee17c02680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f10cdf76f90610f128056b8e6d0d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77563da024c8ccca7f199f8332207fb582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa499d575617513dabcce52efd809eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777f9e817843c8ee8e094390199ec1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233258aa6f4c6e8a8368a799e93b87fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ad4d60906a041d9bc7ae8e928981b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972a637b3f531747219b17a083cf76687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be73ea2be1f5517efd05aa9e7de4c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1dbaf42f5ef3e725500c5305963ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b64a3f0fe23202e399af6d5cd384e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9e2d78dde801d5b7b74a3a51177f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565558b9ab2ae4da98a14d21f4f71f6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce7bf0a4fa9b07436280b2feefaca293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5e46d91f3d126297095066fb4fdb494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669adf575c9c5d5d23d09c31892ea55695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7aed241dd8b4528ab43e4f066bfc396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5209c43b329e7d732a77bcd65bc714097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7694d9fb0a06c454c154944eb7ab498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58b8ad90b52b92de1e3fb0960aaaa299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08363acb8a0683d72f6644757b37a22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff720044da5d493f6e85fa67649db112101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168db1eb11cdb78164502099a232456102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38db3b60838ae5ddd4892a89c17d8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e5b1ed480b66b0db13adb0f141269104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd305f3e2714d4035d6287fa73a77ad5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b801076099430b96e7972a15839eb50106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388151edea26582018806fb0499fbbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae89c038278de023cff95587abb1e95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c51d40614bcfb69da516dd12ffb81b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b24c2fda638c6347402f6c088c104110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb1c1fed597acc5ec0ed42d4d78fba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c41d8f88414871f1d0e96c7f6c001b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e241188546e7647678233184b69eea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3a557a1e2db0666ca6ec5109062a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80573f15fb702956f70e814c8a57e4d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4140c6af480892221ac2493e482a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b82e503b8ab0f66c2084f77cfa4b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddba320cfcdbcb242b56d1ed561336118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8432e51284a7c19ff15a00a667222f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d8f57b384bfe39975d40b7e540758120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19457274de616c5837dacac98d7091f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801943177ccc1010841c532c9da64cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc27e4cb2b28fd4bcd05df68e1979e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126eace52ca9a111c460b0e2f78272a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd12bda9d2a99e30bb9165eff642d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d51bdf7607519c5f1a37456a363fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe773f187ba5ab6d845ef6becf08ec9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e77a79c3333dd1ee3a1f36d0e2f15128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190541eeac4522c69f36a68b3ae83939129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90dea99d9657ed3e5bd25785fec131130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6164b1984adc583a4a1ba48c0bed9c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea51b38edb127d83651f0a9c87cdab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83731387506b66c66da05ca9dddf4de4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b57e4c8a94ca05b2d30139f228341d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb07677f43d2aedb1fd50fc1d4600c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b66cc228528d7bebfc310d858d7a62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde801d774001e5fc948165b75f1eb3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9379f6da7ef8d11da748e65753b791138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e6e953179952f6107e65a431c8b4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a09fa386736536ea5c99ea7d17fcd3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a337eee6225ed6a008145ffea5f849141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322712d2ad5fe0a42cc9f4bedba95fc9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d99576a47d30eaff9026ed81b434d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2718331c4dea1b1b66119315947e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7092166feb453df507f27979c9775145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a5e96e7e0504ead664e5fa3ba40b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e05b6de37dca7f588ba3d7fc176c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e57ac880a232d880e92d7b114c01f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5923af47bec1858c7751e80615ae0b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c440ae1f1bd8329124839d419863ff8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cf4e36818512e0029b229d10d925e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe056f12697dd7000e2c8f4e66c90e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710cb856787cfad44206bae127a7287153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cefd268e8e33f95d4dfe51738376bb154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>