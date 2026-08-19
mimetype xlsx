--- v0 (2026-08-18)
+++ v1 (2026-08-19)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e64fbf306bb2edc60403b39adee141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e5d8543fd1a0e339257c99f0140842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dce502d86586cf070024966dac0c463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb4162755bbc4d610f78e19fd5fcb84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f64f83c74a89a9864359b45ae7f555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1aff3242c41ba34d3584c26a39a8846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6857a6bbe9b5f5ed7355e93de6f7b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81269285b7ff651ec54b16c80c564b9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bef57cc32356711577a1146082d1809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b5e6be98cf1f40787e4eb1bd5220a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e1e0a2b030838b7b84ac99260f8d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f055ca0904a7d0b851f0a0cfaa8c68c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74ef28ce2f11d73fb80fd7a8be468e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df65ba02da43da1c09d3061d63bf6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50099cf1282a7a38cd0694a77eb433cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b92b0b0077984599a997a09f2ca3316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7e88e28a44af508d00ee2eaac9a7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e568fa4cb5ad6149d473e4d5a4cd918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8c939bbc8941f1421d43bcbaeb51319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf963a50e9ddbcfa51557be50af951620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760793717f126f0b77f48f76d2f281b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545419fdfec9413f27fb303bcbd79b4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2359319a70ac9e83d02da681bdcec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293b88e1847c80ae6afde5c64008a2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bcee489bf56eacc6cbc31cbabebe925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38440a0de9c6eb8690dfcca5b39c4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63369f9296e41b858b676f80788d1cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03653388481b79a377647bf49149b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047da8820a0fba3623f2256067a61ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdacb83b9b69f80c18d8355320b2bbd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385f0af5ed478a59b4bc8a2648692af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f80b3636fc1f8fdeb3fb9017b2e7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f994c7c2d4296c28994811d24cf89da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98df59a80209b5e017622d8fd4edc9334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b734ee7e6249ed7f6eea002999182f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c205f419e2d99b9073ed3e04452cee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10f27d8475846da02c3d602cc4e63f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa408c815c0f1adc4396f8b71b1f77a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20605176202d9229db81fdca5e037939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02fd0340552fa1d6fc9c6eda9cb07f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a130798d491fd9ac2acad30602b59741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f250805be97d7117313de239b7fec242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394f199663b175edff77e9f4180b2ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfdc61a25e9a3f96dbc3b73c45a92344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44584d96d6844f9c75903a28cbe23b8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22351209cdba70f58e8b0ec74b98c7d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debadf2f3097345a97085c0c537efc9b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc099842b88e97d40a9165f682d053a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47966e639507f2cdf0373923e5e4f89c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabc12374b5fd0e400b50ae2ac524bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e934b3f7710e8017851fa5189c44e1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9933e62e5739df2f2769fba025af952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ffce74557d6af984968bfae0c124b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652ff09b32298bcdce19e2cddc6e03c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08555d244f0a7ca2588d24edbaa18e9555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04738de09f9014c0586415f2ced650756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f2d1bfce28601d81a17a35484353a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92015a7c2d41276f785e07321301db7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cab087611b9348b5b4003e0b09ca059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b660ac5e34ba08cd33d1590e89b9df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2474e32383a3b04c818df66a10b94c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33abb695f60d2d18d1eab05211d965262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0993ca7cca883b8ae5b439cce5b44663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63234e243c09737721059963cc61e2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d27a732fab9aa24390db6a31f244c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc4d91b7c8eea59c3f81a7eb7b210766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d821958e1c01a31d6e3ae59a0edbf4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e887b8134c90739f0fa00f6d83cedc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006dab1981aefbccb3024ee454fc82469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5e02a16d57ef63e7bd3d59c38a03070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1ef9e4d7f8e27599533dc96ef55e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4108b8956cc7a8e7fa171a257d7ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0140368d973f572fc83537fd3d42873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b45b72b9293c70029b6681d75857574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446697dc2cd966968376576e5532fbf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145026cf2a6481acd4eed7ebcb334eab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b43714b068ea39c35f0d91827cf3377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e8958134a7c2daa446aa019aa7d0678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6d6a6f3ae90383e9fe1e8e765768e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c8864e25f07317be8b34fc57022a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e323b90708f69370ebfea7ae75642481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f619837a1386379166c257f36050182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f5ba31c746ca1591b96eeb538e4ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fc0996ee67297db9353a155c9fe4d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21b28f47a4276336610ce0be8f2bfb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366fc96831f540cbc058f4c6bdb312686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd781d47a8046219a8c0fff3730d2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3efdca4869014a7d9a9e08b18114f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb07297c115dc8bf81540882ecf84789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643b191a282a2388569eca58900505f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13ff2d35aee2983e87ef1421e7eb6d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d71fffd49b8a750b37a2af729f4b5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadff4eeaebda695381205aef0b8d70d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0e287ffef7e014a29607cd523f52e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8ffff32094e41683593a505e9feb495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8f91aa1a030e5eecd75e0be704fc996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143aac09e984d9bd0a939da1d6fb85e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f03e4784bd0915496b4d3f93c9d3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34939000a4ffaa9dbf7139715ac3cc6c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cd47a4a628e339bbddb06a6ecde45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec498b2d0ce780f77e5cd50a6fcdb2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0a5759be10e95d1304bfd33acfcfd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7634867dc169bf1bcdf708fb4e1608d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee6ff1a75687968289b2d77b34719a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576f13165d5bb278bdbe182c3c5b3c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6adc8d82cccb03df1ed89ac8d4f6aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef47039cd58c9f8c360e0a75224115107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f0882f6b44b9d470f1af0e83efca1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455f93264367c4edde3db8e28aedcab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf546f634ef94767a9de19b3ed8254110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06ad40a1369f3dcd13cacb078bb730111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52455becdc14d9622ac0d87efc5a39a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908058111af3b183bbdd00ee5d316650113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087c619f038e5680985ae69ccf3d0df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea0d113a58e1ef5781448ab6665692115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37622312920d732f5946eacefca705f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45deed38b57a3630fb50fe73464a6450117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfc5019ea87076d286f5049b5aa3f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309f3bcc347e01a28ac63065c052712119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1469d24d308c3326ddfdebb275191120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d3c71189cc71514c4c9da816cca50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0fb281b2bb54296fc4d2f03563e89122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2be4bdbb544a9088a1837c1f7d94bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4fcfdb24f21431b0f9ec726677330124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d081e0948392764bf2eb9a7067b125125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28566812e046b9c1a65ca79ec15fc2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bfb817ad01097e379406b1ab4d9be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cab4f514bf51a7a832a011a43c15e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a82d5b4ea6478d1e2b31ae0699a865129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cce3f2124459733e4e453f45f7367130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1235d9bdb7c8ed5ea95a63f0db5c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b2ad68f2be4842736388ec2f84470132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5bac4ee020d8d230ee9b6b1ee2878133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81c17c812b3cf7b7554e306b4d40a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab05b2443a2a165c1ce6cdd190e5d95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece2d0c6cda5cd9592e2bca6e45bdc7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5f0b5f3f23199db895dfba4ab0921137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2317cbfbf3f7827793e36c1b690e37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f23d11f539e4b5c6c463d889b6d85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc3088740de5f6a6943e6008e06ea1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bacd2b8b37db4ef6bb42b689af8b08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2805ec83126a58677564b93aac79910142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17667c3b7b6e4b64a4b5cd39f6738ece143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0cdf62634d8a3389c6f2a794de319144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ba1538f0be606aea581501a0a4bf3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465324985b32641c42dc9ef85cd3b9f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9f006b975f77c67253100c2207769147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3e0653e93f1836132c7d056b3e0d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2edba7c603de971220ebce292b721149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67a4231390aa88da804c734dd5d0f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b98f6f9e666ae7afe7c9756d17bc3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ef0019140cb1cff0707edc79beb3a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af56342d7bc516df031e985069f6b12153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939f94cdbed932c4879caaa83923c5f154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33693cd618202425a92b1d67321b17291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f32fbc479eeb97a04d5f07e2bc5472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770323d717bd53e3c849015cf45c08143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df29d7d5729bcf8ecaca6c1f5383d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad466ba4975de348e541ea552988dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43341cd5256be5b1e85c3eed01d09a756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a132d5bec2d850acceae577e7aebdd47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87430754291d1860f73f3f2298e562a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef4bee40415a81ef6b9a8339c350519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4f88b6f4f7d131c3c5586fc71804510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017aff0a78dc487a5086fdf31eb44e1d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc8eea4c2c4852812af263f44ae00d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2eb54b899826d38f41a0bc070420513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7a08b6fa883cfa3ee6ef6440bf89d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cefd8308ae74834c08f88e042fb04e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72458331a97e9cc466235058e19fe7a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c9a65f7d73435f57758d429d58dbf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b21f8d69466eaf8a68a80bf75bc8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f181ae8901ec1bb0f178a9e56d6869a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc473b7ba48bcec1e2b3f4baf4a05d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c41719a7d1c8ef0beec6f6542056321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625ee89e1219e1bcefdd99d95d1d2bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ed3252f18a27cf3c9f6d3937bb50123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecdb727b4611ca1ce44de7db4f2d9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a6bd36d7661f3ea245a2c4998c5c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718339857013a8cc4d65516e57e62ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357e11c13c81cc80277623e214ee45227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada3a477b4118e4a7bcff627ae4238328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03857c753ed054e88cc7c307541198629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fd963e191391a12f7f552a5c328a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3aeaaef15340509b9eafaa12663ff231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41fdf4a574ef62deb3f4953853ef6532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83a8ce4149ddf968c13b6cc97a860433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143730105c60f1047cd69e6062d70d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be043c7655daae02de239b898826825935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9c0deb75fa3a4b47efbfb99727c7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b34335aaba6ce48004436594fb0e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5216d7e5ffd582ca91daf375b6954db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb38d874e3dc80ce2de74f50280a48f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25515a5b49691815da91c831b82a8d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d893121af33fa9d121bfc959625058341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea1b8a29abb7aa2c0f0b11e3b03cf642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c1cdf93e8c6272aeb71da4ba0819b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20052b33a34d6fc331f76c58b86bac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dc30edaf916698e2b81e8e08671d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef26d5bb809e9f32f8ec27b02dea2f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43200d7466c1bc9a5dfa9b1d322239f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c4919f524f9295adc75403452747148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd523c83e311c973e09179127f407949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241ac882506998f93cdddcf4ecc2be850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22d2055da2078639c9187ce582104851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524770360ba336468fc016b55022c3b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d09840ea0d5af58e28858dfbdaa1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be11d57fa35be2145fcd5fd8c8683c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffcf290f014cf59486d216f673ee8555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1db81fd7d91e9b61a1768f146fb1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148f1b008d54eebc7dfaa11ead6460657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425223448955c1a162c1e3295eb41c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd16ee1cf5dd81abe263ba8e83e309059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3feb62be4ed7cc4563c1a0d7dd0aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7c17207a71140c05fa6e06351b13661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f166c8ca1b191236d905f8cf4a27762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c751fb0933bb481d9ae1936d0ebce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff185f63cbdda4ee2577336280f569164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebecdf079bc83bfde14aa14e7aebb6165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc110e91241a5d943819970e1486d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866fe86e34a5cc7f9a534fd033f728067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fd5f7c4859a065f00d4f25b13962968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36561c7ec2f3cfb44d4f663029ffea5469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a1aee717bb56b260e78a9229c62e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5a696f56b4482f232241e14c3e25271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978973d56242b81cf52c450613c5271672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1341b5acf692cc5cc4690df14b462f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5557a9f6505b96f90e83f3276a988f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70a63d6c44ff85a45d6db0e847cb3675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faec2b06fd808ecb84d57a50d0b335c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863e22e276e1d2a824bc80e722c1bd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1aeb14b2629f75d6519cef9a3e6e4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedb6d72f843738982ec09d2b5c8c6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0265d9f2fc83bb380aa8b58035c82a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ec468c821686874e575d2b9d99b7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0a5572656db26cd59b91b42fa854182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5efcf686c60c8b4e102be07f9942c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9c4bdd13de8273db01ff44db1b3be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66ffe505d200095ff2e726f3c255d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a1bf0a7181b4c5e9a36b58f2f5f9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9c0e96e1f3d3474b8add7336696f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46b48c2e4a4affc059ac4b2f29c4f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ebab4fb31885894d80d79e98ee95b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5ba933db230aa1c527502b55bb86790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54629000f71f9c4a897a76083a5e64b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e684c5d4483d004234a807ab2ab04592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f64ec84302a14008a82d5822cc934a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d681c36aed38904a08b543353310094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c2166470a6b4e0bdb9f28bce8acf995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fcd4e6c84d8e21cd3c526236e9a2496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e28b9a7c5f1114eafe7fa3d76963d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647f2c603b09ab65cfdcbfc32d8192798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164030f218f6a678065d93dd6d972ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41c5b47d8e19f443492dcbb0e7085e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dd3beeb455c682fd2eda94c63536d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17397bafb9e370996a16d01438c99191102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ba26a1bc60718a95964f643724667103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f465653b8f7e1c61dd6a4dadb67b97104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d353e7751bd9137caed52facb63f9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21458ce1e73bfe8687e9603a81aad598106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cddefa7ddac57ed9baa0124ffbc8e2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a3125e469e02fb58caee5d1a8b16f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44574c807c81252524aa0da1537b14f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97167d8992be75795106652873195e4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bc6e1d2d093144e395d28f17d1dc4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261a11e82b200939530f2377b745940112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9c7a4a14134fe3be9e0b0fc1f699a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6894281c9b2e787ffe6829d694ad93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd61c3fb2dae6e3a5d6ba31e5d3034115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da577a15e73067b84583d67f5e3aba4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4d5c2529bc8fa86482af5a24b5ffe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb3cb88b6a1ef3d96859dce9783e5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b4962f5fe7ac112b65946474ee6a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcead8efb43011fd5aa25acb48cd78c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418c8d34e2f125803c60ba288d5317e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3e9f10b2b7ae5701d438d4dfa7474122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0911907929fddce197584cff670275123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5f2f0036f427c7b3f724f808d036c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39282ff5c9cd881f52d8c827757ce4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f73017d56c2518d5555076d3b4e3fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29b297d5b54710cd8e2d72f05e161c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea3971243e8da91b8118a06920282f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd424367524ff8349104621a2194a27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f686b6dd8ff426521ed0cf2982479130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712268c6a26ffc5c83dfb6f5f18a52a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027ca7b661afe86133ebbfe4154e104132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b201526702c99d1cd52cd464d363af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb5f7d136bad391e49948c73dcacc1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9fb8727183b92524fcb4d21394d11135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c82e27b771f88ec6c205e054caa92136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ac4cbfee587341bc62a9e945a4c72137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2957e3d43a367bcd7a61e0b61de6adf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5383ddc3ac521ea38425e16ece35a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd4028bc5a20b98ab1025d5df8345d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6f906e4986fba5162d5196442dda1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54d123934ddab2920f78310340723d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3a757dcd5fa2a27fc9b3645870eeb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e13e7f6123bdc6f5903ecf5e4bad8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692eb07a092cc0e0541fb7546b86fcc2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48ba72a992ac7a7bd1712e51827a9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c910375a8478bebb10edba8c38fd102147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afb20b197bd5580f47b6f3af70d277148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47235600f5ecd850f851a6a692fd7f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4844d4150c639d50b3bf14fcb0813df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee251db58395b2ba9b1d4416d860f2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcdcca7ee723e7022c98c251296b5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6acb4bff5aaf6de04400ec47f3b6b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763139a094d67ae76ed13edf418042d4154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>