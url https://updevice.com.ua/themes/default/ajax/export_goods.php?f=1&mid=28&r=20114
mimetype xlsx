--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b531a1df9ab9d383e106be2fbf47901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6b6293d2721ab9821192807012ef12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a9b17ff9bf06db3035d1b58d74d2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596bc71214dd48a93f69a58dd44ebf34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945a0e18b5a36efd6d5bc7d6a683ab05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b0dd28b8da374b566cc1a7cbc21636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac2d523790d061c19e139f5dd0221d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf2f29108f0d8d611df35272f9931a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619674498706f4b67a74bdcca3d76d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b339fa7b5506f4833fbdf36af965b5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e107b6c6d962c80bae09e9b6b5bf611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92608b19a2b2bb534c95b64a6bfec312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2e414b1c83f35c0e91b21e36c4c7313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23231ef5f4f6239bcf6ccb338a220a7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a715dc25d9ce6c86d4eb4e5543fae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfa8eb1e82b4cc42ab40982f46c17c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03112041c991b6489fce550b7bd46e3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64781fbc3a7d4f59155320cb63884ac918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0247f306d42cb43094c149e15b7798e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039f61f74d267a46baf47e65be9305220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3624b0f5034c5a3e159ccfc41b559e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a191e3536c28850b3cd02afe4c9cd722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34041e46868e7fdcf5bc8c89aa4ab2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b6090671a3af5a4089a8700ab744d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb9f43b1369df36ce73b60d84042b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a480e25865d82c1b6df021716204326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf587af28f91398c2126e9f8731fa427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74940b940929a95f73f1c83784082628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef3bc061a4360b72a272e05766869729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba90f63e304e8947ec5776a3ba1e2ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3b826f112f445f0dd0eb564e0761a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68942a64410228df74f4eff11039c9e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6fb0a23066f84b111557e498fa5da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b364417a9cdd7318ed4916ebe8b6bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a11eda65fe42f6ecc5ecbff51f3ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b5f2426ff86570dfbd1c8a07e1ad336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb947f5664eed0f1de83fefeecbe0c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e2d887a48788cde36b2440ef1860f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59450a0afe59bd9fa773649913fb8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608dee6768b73e1a849b2285e7c0bbe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7abe1a4dfb5e89b44bbd5aa9c308641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da6af0cb631f22d05cb488d0b7ce4b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181e27e49531fcabd7f78ea9d3ab75943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e9ddfc00bfb9d87245b41a8db393544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177f131ef7b8579f6c03da4e438659a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf587caa9cc2616bf19e1011ee8f6246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b029e6707703524313a4a9c42b4f0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1298d609caa727b2fd37669c0720e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe4ab29915c6d5d102f287d88ad40549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d16277f5d8b1e724042d2f560dea850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cad0b542d92a15bef3b2a7cda5eaf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d63fc4c157be0be680c6d2ac2e1a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd4267374e91382aff7edec48dcd5d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31250e08564bb89ebb7a5ca48ace6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e253d5b1fde30cb88382dffe42b011a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56891a8d47cc5e3785928f859470fe556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e714f191c671d8fe5fcd8e26c8edf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e49ccf9a0f49a1c3d8d02ecd2b12558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ab253455d645532a38807eb85b1a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bbb2d4cf78452c937980e31af508c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a939d52c1832c362b8f5618e2b4b8661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf620f5e9d1ac6fd080cc8f72fab5e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e665dba4097fe328ac43d23c475bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67964f12b0282ad2faf69a6039eb96f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d78b07f3924bb11580c8ab64c8a1965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d9a126a622753416054e0656bc94966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3057b071741cc0fc1bedc73648ed067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4da9b1d5f7899f5c681b633512dfb768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cce0a20551b588910aaad24e540f7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2565d8e0c3f28b0041461d65e95cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435f69328087d48a6cd3812dd37ec1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0ea7541a79104a1b04e3d1cbe1d7772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4923a108406764940bf21c32d4324a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811583e9124f5eaff660fb75cd74274d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462795d6d868e60a7bfa3a54224b551175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009cef210095231d6a12c8cc026ddbc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19a9f1ede2d8ef695451e696f6d84377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e1c4794016207ba0904de4c51100378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fd08a5643e50e9d62e7f85bf913ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90a3e821b87a8bc5fff3c5bb2d1c3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62cc89d0835ff352c26f845645507c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080301a9b07011d0c4314aa3ae4dc1782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8b3dc1fdf139c39d32fe0ea14cca383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6ec1b3f5f86e8aee9a241cd74ea4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de877a8d76594002955e5a2b33138b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42371f7f90d4e02dbc017e9441e95c1686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdf1038e4d654a2705d281a3208d8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bab0eec925e677e2e46b7f1d9890f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22372b70e6c5bfdef5951d1e86119c6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd5447eea6526bedada756213f399990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b32e2ef7a7711c3955e9d943435a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235832ec762a7f8dffec93854b5253292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460aec97cab75ad11f892c5708fef5593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2cfa9a448d38dd2ac4f9115a6d94e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f298e21b20471f9da91c95a67ce6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed0d72e5f688c4bb903a1940aa4a5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46baa82368e12704c8fb42baa83d14f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52aff19182fd60290af1957ccebb4298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37d0d4275f7cff783d0575e6edd22699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d8b64e327be89ee29f313a6482b2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef942ccca21a6eead9974dfce6be46e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce1ad8d0754ad9dc4eb8c2b4430f20102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06a0013a5b977ec1a8380e01fbb00b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade607a527427d99fe142deb9822643104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bbbe4a1ed1e63c8cda949d0d2ce06105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ca70c0e7108c55c61d82ca1fa7fa0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e0c2cfa7d825fcf39f90b9ee521b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065aeda606467856347c64dc6fd11f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffdb850ca947dad0cff73f68d2494e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bb9eca3a6f2f1c2188ca0ce7c7349110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5f54af781fbf3378d9813c298ef27111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed860d425297653f580ab8323073a3c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c964b6c9101f17eb63d2859dfde25113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e0e6e9d76d33fdbc21944529fcf8e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f605cf7b9fce977a486370a1aa960c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e247185a272378909e20859de334d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38182b0620c06af0846f38f4afebc0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39584e089e6de5feee6be99a2fbdb7a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb343d2bd2628d789b027a73c54793e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a471389dc162b3b1e9f8654bb56eda120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058189973f667716de7297a32d871fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adac7857ac8c4b1dc074fe1edd6789e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4753f998ac6201a648e9efcf7b47c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde47231c3c2d659170027d1783167c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434711beb62cb1ebf82bc0693096fafa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5116df660e73100ca8290f9cdbd0c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea583a57e38d0a71e2acc6011ebc80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db268fee3e701e91f3264aeb12e308128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc3b11a9acf21eb73d78817ab62d54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50c486054b7dc8c402d4b5c7e4f290130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9567186ddf84e101391ed8010cdd83d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f8578619afee48c7903f2d67515bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3925ce5520e6bac4b0ba24c276ed399133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17909fff9d40f7c4ab97bbea12c88bf9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6b5f356ada68a7f3c78569c270e0c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df34da0de6b1a8d2c9a38b1168fc56d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a29fca81f8b497a0d29da8267d4fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53828f0f4a8e7c6c4163a8e9d14efaa2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04465839f06b1b6cf4be4d0eea931e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602a3b0950f3c6d6eeb03d7a000887d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389a8caf95690c43c47f1ce861a0b58141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0a305f98b2722a31308eee6ce4240142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd9ef97433ee1a48a03eae102b85f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97d3de4747c339240ca1c6c6a58387144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fceb38d454c176572ce0a641c58657145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e03819916a9c851f2e5b33924fd1c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fe16edf1d0ce8f74846597783110c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e3aca75a95dcd69688cd98195eaaa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d0a92d88d2eba03bb09a2f1921d4e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eca000134bc1545d1fba61ee42f5a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672cea2106c670a0fc385d5d33178f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254470384ecc52388094544f34151e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4659542d20b7f23b1f04331102305153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981aaa35694a4ca42097ad481ad64c8e154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb31da7cbd170e3e66c940b131715b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6313d14039b6d2fd5d9df831735f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d16797a36abc782383e53104f33a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778331bbacf75da562bc354b6705a1e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29748c9934f79ec6d99b4411bae9bc6e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd853eb2f2499c154b68b46d2d83696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f1fd0c8fd59b49d1c645c09820b9c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11076d09b43d8674ccb9c18f700c738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed84d7c71cf4f9d7a933212a4d9d9789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f43faa16645eedcf2fcd7c51b4c9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0f0bfdd70842608c87e0e63cddfa311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fb02aa31988f898cdd05f1d954a9e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c04e4999523b1c5b4adfeb8f53a4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e292033d45b1865d359b65a7cb5b28b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be9712a7b6fd14c70e25109fce904c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecc2f112bcd84bc4ba811ab4f8743b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f8e1ed12db5a8acabf570e06c594317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc11302cb819588b3183fe804765da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d6e3712bed3a4cfef77276bc275bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd84c91f4b8f06e0bf20d4f0bc4b99f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a3194a2d07d016cdfc46b812fc29d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343aca1cd17551883b4b9d21c85722722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdda84fa2401e74e3405bec6165c9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b8d9165c03e7083c4f00ed26603f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432e1475df6409858f530639e8936c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b269b468336d0df6ed3be0756a387b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467542e08384b7feb1e5d85508e824327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b2c9b5e1a9867a0d7033a39125fca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ac1c0ab08e38eca0200a9b233285e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e30434bf71c23b57d9896ba18fad830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75777a5ce4925fccf706071d749e9bbf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d1e9933382d82a70bfd66591ec69532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca8fc2fa1e1b0083a1691b7acb6a6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e0825e37250125af58e6982fd0d1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ba63efd1e2c890848e4ac2b6dd06835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fb3fbd77c48e75124528ef16b7b0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6bb598282ec123191103bb1a866ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ea4787498e6fc61d103da57919dd638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e7b6161cffd46904b6e9c5f53d3f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595786ae778e995230ccbdd2e40ad8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0366453e4fdb849a309a8f7a6eec3ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed47ef587363c4b0956161c6ef778de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d038322a58725ee7afb4013d66d89643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae5112753db03fa78148074d83324344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d2e32b92158e244c7715a2c2633c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e43dac43215d2b279b1d2d8140f6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f10f892ab713ca8ef2485ac5e0e4847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1a3044063c42a79f4f90b8896c11448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254738b48261eb874a6bdfde4ab95f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40933aabf65509938e569e70e45a5b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce21419271b95ac95a5709a085abd3551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a148767bc6e6a6c7a49b2dc7fffcb4a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3f84db25c09d0aa82ab0019d952a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9680a322378106719f352f35769f0de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b22592306495814a536ed667e75e3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f466370c2a150602c716777edc0efa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ae87324477f6e135998098d828ad457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cadade7f030a49738f82810bb513fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d4a0f4b21bfdbcb36fe4c5d94980b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62496dbe098e04eeac90c73836f090a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbe50bc5a544778c8ffb092c57fb6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b185e815764b9945821253e36b46962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935ad701ca3d183b1db8c4e418ca87a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546568294be0444e522d4b632fa2c7d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdf057e388f151109c1f3529bf1f0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89130c3ee02479c8f70b1e1be90c4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b8a79a6735643d218c60ec7cc896067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf97915a902b67df1a9a1ddced5b96f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da984b245cc7d81327e832e943f672d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeae12fad48fda247224d8a0b2b2bf370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d23595a8f2b78544d8f289e7b659ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545af8cbb9d36f57d6c5f690c7cc7cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a25a1a586feb0303a41e661e7f2e6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565672a2160482d8aedd4fd705b0f9774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd73813859c296311ad735d26ed368875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc86ad42023f7d5fc484bcc78154f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b141f3e5fec2034127286e6effcf29777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b349623df6f4e6e1a2edd6f7fbd0b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05ea86f248d82a25506a67f8760cc679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d0bc9ad0f7f0646dda2c51548904680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826129257037d5f86a8f388eca37d76381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902cdef2ed4888a7c8963178b6380de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ae5d6e161202812e2133e7179788a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140d92cf5f55a418f841687065e33d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c00153c7d71c1b8b0a7a904a508a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455492420d4d516a1c6c3c26a0e83b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a8b45d5985bd4a99233b94083e59a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a38eee290b9359ad664e134fa0f7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4d7d4c2a1099fa5e9a7faf4b37b3589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca812c072b13d4ef16a21a267d1fbab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f327c9164adbf3be568d06882ab7291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef65838ffc61d62838a54e83e16c40f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da476046f43920c8614ce851946a4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f55f56c9bc2484a718ab4102834bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bca091747b96a2dc811c6531737f3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea4b2c62978479e4c0dbf76d738ef896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ad516edda964374f1dc4ccac287fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4668f48a5a2a5132fd3797bd628d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f804e8b404dd4ac7f86c9fa15522f6499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd896ae8bc7793f2257ce9a99a055678100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e56007033e3b4b1f396fc33d43fb4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6d42d9640171c388fab469c7d627e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e37cb127b4497d5c1f5b1904a76da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7ee04468322e0a098687adcf2de82104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eaecbbea2e21b101f5d643d4560d29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c9fee607c290b5c0b98b73cbcd72c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f970ab75b16501186668f515d6449a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9baf802d797659068a59f3c589960108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69d64f5d630b3e846952ad6cd034ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70016fccd3e00bf985e439325c0a54110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2628bcee2120607fdd653d8547289c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8ab1d3ad30200f58fbaf16262d62e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1487cfd23cfef147badd708907de0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abdfafe3f47c2fc9bd32704fd7c0bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df582c424cbeb60057beec7beec8012115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570d8eebbb5bb5885cce8fbdf445b42116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374430b51b48f8e1177629441c4b733117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae733515e48fb8f972fbbcc50de39d65118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ea2da898f165e671ed19c7ebc314b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b9758dfbad15c594bfdf265f997c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ffaa2a868b29635a965ee28a398ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4c73055d115fcc0b714148f0a12d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ce31844af0af533d3d19fae62516b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde5cf749895c12ba0af23183265f2c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3748c2e06d02dd65acb0390a762163125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70042b6c0823d94614e18c119f7e3865126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771611d6f7b79f44533eca699e2c2983127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91b2907bb0295784a99b858253eeb3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea7e96ce80cc1570b5ba399f335c09129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86068038da82f087e276fa4686d8c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922144fe5cd6e17f68ac35a96bfdb8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b84883ac8743e6c468b87e160389c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55617978685a5eda730f0da0287bed4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a6c1a7f178cad56909a0b63d5485a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98ba7fa70df4b638e6b76062c17cb6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1680cbb56e7dce1b647fe86b0c686136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22156db09440c3abe0a6ed3d4444344d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee754498c5c5f67389f87f2e0bbaa8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a34232a615f2d4a6a94df408453624139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3076edb1f099a0bb4e92b4788134e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f05b972e00d3f8568bbf1b28080dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a8e3610a1a280e6f72dd97fd41c0a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a93e97627ebc508d643f556acbba0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180a04d58c6ef2afb81d0c34f6b57ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855780156559c495d9a475152fba7adc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6860867272c6c248197df7c5df77e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19495a0eb17d0cca569e48a9ec4a34a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c5748d9098d1dafd36df3626a7535148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b29fe7c868defc8ab81c81c772ec43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae32d773ecb30a5359023f9841dd916150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445566a47ccfe1fd2bf71cafa6c78737151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700316a7eb6bc63e6000355e33477332152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b866c4fd744a69518644642e442a372153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a096828211ec0c85856c1331282107e154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>