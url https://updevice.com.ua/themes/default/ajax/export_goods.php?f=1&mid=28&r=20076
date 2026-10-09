--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884c6a1db1cccfb79d4875f2c44d0d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23f5a3263c7576531842067acb1c962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5ed1c820af24308ba2aa9f28236e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ccbb6ed68f0cb07bbfad5b24b01034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46355690d3b27c5d9a7687827e0231485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ab501128b7b3f7d8209941e96528b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca10b9f395a5397db14b083fedd78f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069275d2f782fc0ef8d28ef434a89c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e4a411efcad0849cffd95b8df9b4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0547dc7678a1dc0ea65c664c98a4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c01aa1275df7a0475060d652cf1c7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ad9365e82972d1ff955f735c7895d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f92782c801e3a5a86f3058ca509bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade9e1d3156d7efb8bf7afac70f1d5d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01125fa7850d591912bb37c82ec9d14315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddccf7e5bbf0e9df3a52db96d0e22f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b4ac23af9151342979f677b8d745717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d098acab72d915f77d2ed703c0c07fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae33e5e20d1c7d0c9281b8f6f89ffc219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a7be3eb1099fbab796312d3ceb4a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1f207710ff4a531432d6b9b396e7f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bf77a7e98de8f69fabefca8e871e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddcef9ed832e654e29102c8e73e9ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd2e9bd05726a756c68aec7aee192024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68442a688e59ca914488658ce6cf8f0425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ea6186bbc0720bc280b5b8879be2a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76206ef9d074f3641a4dbe70bc56b7db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb38919268e0419a08e65c154428b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60662689c2415c8f30f3bb671d16315029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa478d6df6b2659254d7f09dab0dc230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ab4db88bbb80e59b7a40acb79c20631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c888a9ba706766c91c7c63dc7054cca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536e20655a5ab32195bb0316f2f3b4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f287b08d0f10db318c473f54cd4e4634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f9c9ec78efb12875aeeb8d572861435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bf16b7149ad3cbf48731e684e77f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfec575ca766bbca3ea71020bc93a0037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd66155add4ef6db8328932bd4a809838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c3e24cc6e08db454b25b33dcead9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5ea02938594d51de7a5c235b4fdbe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143edc8acc61e137ba051172e75d87b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0163c2a329604cf8cfc400907da8a2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1696f773fcb4a9bad81b808bd297dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae18314e87d8c829e723682a1190a2e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448119ceb65c636ac1c14f3d169c97745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be172365f94f1bb1128b15c38a0d820e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99996c281f50a55edfe44d6522c9d3f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72863fcdd992177b9e2fc645ae983b2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f472f2471b3a3111bbbf8b931bbfa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78c815367a45e3bbd570f7043cf84150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25f156b97a61f45b3121d5c2c7c5ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9360acf57e378384f44116090ccf0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908f3e265818b1e8fce2c86406f913653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280791aff23e9b43da6f494fac3e6fa754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeea002ce06b385f9ced7b1a045fbf555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeeaa5014ce6ae02bb8e46eb5a772f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b56c984b789ee26d9b3c2d852a7b3357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35105c8acec7b9f13ed5d391c60f8f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582acee96153d8eef270df60511d479759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17ed6873a8a15a198995df812adf2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14926a9a43fab3966451f01f22f52bb261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572c28f747de86cb2f600886d4d2fbb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2bef21c4aff5a04f775eb305f72c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc647947acd993ad901ab7ee26f28964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3428d52d35f31e8cc3f28696e9600965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299a9dc0ee2110c2c78b3c15ee3938566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ceb2f93e74aa9183f6e759ad324c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e6c0d2f8bc60ad0e4f2f1e8cef8d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdad864ec825b5502febad0e3f0ebe169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db99ed5bf8017a57f9aa66b7a8d64b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c420c4ff485849c96931e9353986c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d700d887b92c03a55402e015fc632d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafb5f5091413e3cb102d66ea892eba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d8791c17d418559dbe1d24fd1956074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b92b408a9d3da3f4087f0f051553175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968e2f2ec567b681ae15566a7ef344576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731b2516a78429056678e26288a1ffa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe3bed9c9aafa7aac7965bd41bdbfc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cd5633c396e69410be4440a4835e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ec7fd7b2f5cac147981a43a18307180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1bb9a2b2bb1d8a60d2fbe4872042081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830ec92e451d113d21ceb980ccaddf082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ac77aebe44628d4733f5ca3354da883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79ff3473d4474135e5c516af9f26e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7d56cbb1e470d1f16bcf5e36ca54785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b12908794c469fc92d66ce917311f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176ecbecfa8a352de35cabe52ff237e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70160e3fa74dd9efbf5ed0875c68193988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621df7f272ee668beb6fa1768244cca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c26c094f830cf83b6471b5f5b55d1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd63c264fe40e95377f1780648899091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b00b1b6a98992b10fed21d0ffd87e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0ae72908f36f1dcd746b84527821393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1c1c3e143b3e9bc6bf0160aeac41094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543f9cb728db7cc2f15d155615849ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debbe5ad6da0f310029d172f4a4f3d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270cfae5628b50d79904efd0a5848d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174433deb22e68a770302064ca70304998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0be8ec2ce1f910c909954cadd5a79999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5e3b793b2515ed5b66b5b05a62403100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbf4c882857c3cd91d09c8a3a66ccc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352ff3a9fd4e6de3a4059aee8f59493102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49a14c5f322a2e7f8ce8d25b645ea4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51df842001cc08f48aee8ea9f053195104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18449dbbcc330b8ac4fbde0f4bf0930e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71584b217555bfd507790f863de97393106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea55b7489153ac446f6cf82bafc7ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe75718d50044618a7480246928db01108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4746563607495e098e80a553777412f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946d17396e1c60e42248ff6108eb4b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633e4983090f4c7bcb9c80df6bbb52b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45668a75e87c7371168716d5854ec4d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc8851f0c1ef63ff6a92c7e7d5b51d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325347990f25cb32cf29f92c03eefaef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3456bf82d2d159e52c5ca8273c492a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec413477818109ec270bacd1015eb1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde6cb0b0f572152eae9cb55248626f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b224795af4c0cadfd2ab365880f12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51342bd17b58aca34cb53c7644b50dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847380111fcfd98aca14274198d8cf6d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9128129bd62be1b4820034432920457121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be5d7580602efe51cbeb39b9da74a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a025ab97465e8d78877feb74b113d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cd91da9322f2a1f0c3accd79a6ea6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f985620e9659cfa7a9126a998cd37c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcceb56bc13c4da547c74c841d7102c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b9e8395050baca3dc853b7ff03dad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2fa7a944e74db07d335248ddead6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2ebf22b52b713d17a66def9a346e1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b8a5eb91523edca368ab3fa35dce8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06526fb20fac7da30a14500de9eac1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f9e3b7dce55ff2e1f1befc6747740132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee17ece5e91d579896b98d671bbe3e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b879cd6cd67dc2890a95f5ee0be5a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab80d64c98569268086485effd44ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e5a301d6b2a94fecc2e1e736bc6d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b07e144989ff2f1fc52403bb69c6b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbbf86968133e1a2f6b894ba8f9cec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4dbe259aac6aaea51d31a95c916b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6493eaa56dba999f4c5a7737f164f9f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c92f1bc2910af71f7637575f0e942b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90f35d1640fa6a1090bea25f6c06f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e6e752da2278d15a82c440f676c9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87960ea988d93388d5b79a736d60230144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b4bc245f7eb146e53df008c11658d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281212d0d498a3186b987256a1f6a42b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed67cdb735db59ca278da09eb70ee32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18dfa516e1d1fc26bcafa4bab24b90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c898308f40dff7b6e2cdeba32102cff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c427b3cbf8da4b85c88240101d7f880150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a83d6b2e0903819827bfacab0b48b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd076454641669d7ed3f5bae6c2f558152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4b7df4a9cbf6ec660bdd3da0f9810153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0228402151db97452d996139daaa0154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efac4c9499ea58007f0d928fcdc1d311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2eba106b82b7c8ebaa20307650feb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb53f144994d1d34378144b52df82f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddd41e10140784de017ed8fe1983c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e758888e2d1871cb808e81cfab3205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216ec98ab14cf9f1331fbafdc1574b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b3dd1a0a2d11b569948fa39a871287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3fbd91341d7a4eff3f64e13a2ef9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030b0100f69a724a4a8438342e77cbd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ec50e5877e85403e6ed5dfdd898cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91774cd8891326beb9a64cbb1836e52b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb31d22e8e11f087682fb3a799dacb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df69833b5f5ce00101445cbcacb442b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fd6f14851c8f5358311d9049d50f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc83a13dff15d555318c15a0ccb1a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd4050b6714417611e841539f0636316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef573bc6b5d5366df53e430bf963cad817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff16cf56d6938ecc1fca786615fd3718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa2054cdfc40bd85d1549991fadb3e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257b23f6b8efb6934360266493af82320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52308f64c0599490541780130f9d5b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99286391d462837140937a9a15ef465b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b5060a65b5d34cd6c82171064e4c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784c117a365f6baff94109066514ce724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45530d0d46b1c92b9124feb81bec329125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e241e407ed0d530cca50d4e0e8077d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbefe7c18e28c3d42e271a6b21b5b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f304552b9c2a20531c228b6da906528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33030de935af0605f7e24feb0a4bfe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b758b781457e6e870105685e0d208530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3d96e470eb9b07c0c8dcaa313114931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33c81412be1ce216708c65734500a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c331c1fbbb5f12a2a165da412fd7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abba91dad84d89325af35055143b6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd525ac3b48588fb0b785e18dc8cfd335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edb9dd51eb519ac6220c540fe527f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162438b16ac83cecf46a44691416f28137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b5f3255805c976553557dd35a95fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0c324a85473a3d1988fab12e837eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559beec20e0dfed2f3a379de0ef6bd240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d881c9c0246a3c1299bb5a4aabf001341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af442b8a57e554b657200bd57c7567cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dedac20f6902df359f421ce851f4f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69236de7c83d93700ae6683a00fabc2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b020f2fd30d776e645d8a5e8a3026245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3282dde8d53e6dbd1ba3111e6190c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cae2636f5772d0fe9c698e98d463047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff570622d2db3d8189225f99ee627348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721d48687404b669e3020fa98413fae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406475c19ab2d60a9e741829382822350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d6a6603252f96e1d1e51c23bdb0da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f142a1159d184dc69e274c6b369fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4c7e0a58421a2291395beda5ddd5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d72e54ea1b2409a1cdbc6738fa02a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca37b2fbc19ed88cec4b9dbe43b72055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d74850dbb3c12c911397a3bdab86e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ab986a2a6c94ff0d79cca5e349e6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623d972be2b1d435b13edbe3ac9d91b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8026f1004ce655b2d819e5650933159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588694a94abe7e0d00e0373e673cdb960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c748cafb1e24d9307078034ca09092a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdd2e57dfa87de653f3834fbf7a4cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1398553ccdcc148b5aef1e24b22199d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e0a0eeb1b8ea0b066236df66c362664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd739503d5c3771c53656f9958d4c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a277a13ac6104e3f57d395ffaeb7edd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd18ee8c024021dbca0412303f719ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff15250853713635a2b61bf0d0113e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ac3c19036e2ce07c0d74a6b92c94969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e1e23a32fe6ec703b0c0edede373370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa066d6bfab9ab9a733eebab4526a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204fab59a7ccca754e8f426a202c42372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa23bc8f032ddd58e1b963bee18977573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319d5e85b96ec56e8139ff0ee4b5b1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a0ecd4a02d8fd8810385524aec6ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd2076c4c4723f32ac6e07ae97db4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899ec307fcdff35640c7f38154049cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40312dca83edeb2563ff75373eafbe6878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86279432f19c93437a5fb3a9d4a95ac979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c4f0828b67659fb7d9a53a4e4e66580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d067aa834e6bf6ea6980f4639978d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859dceaea236ca1ab2c34b4d498590682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38759221b6db392e59d0c9370fdeaf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc8fd734286b01832eebc64ea8a84484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea3f3ac63c2f3384b5091d7a99198f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7be275422b13ac281fd7a14d9c95286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396bb0d13421b043290cffd8993d4ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c656a96a610bb30e05993435be521588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492919f65667057879ec9fb298dffc0089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58f7aaf5ae5515dffbe6d8728ac48d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56a2257a29c68bd1b177a071f3c64091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55fd0890bc92f93a95b708c601516692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c4f8b0c8b69a7d95952ec2285c03b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623d6371c05c324788aacd6a24d02f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1117723ad7429d271c956cc7915a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93bd683c27479a8894b87bbcc5923796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44556979e8ebc60db7142ca37a302f8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe10296751911ee950d31bbe314cbd498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b08390d69d4fbff32a2ef6dfcb253199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f62a6f67418632f71d5b2ea9ba4a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02110aa06b73ff4be330cf65c99cd7b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a0b752446794204d0caf9cd76b5af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5751f60687b3994a33d1cc4b9fea8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5710b8f79e857ff778e98d5d6ddb531104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca734d6779d880ce15df57c53a3e01105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88992aeb9022d8f56fe7122ce33b865106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6567083cfaab2f8b58f3a9325c67c63107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752772fcaef8c7f8d029f80142c6643108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6255896dc49d808d9e61db809dd3c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ed89090c654b97e8fe2efbec443c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a15f700bb3fca8feb859a9a463be3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570db7e55b1f523d0a13a4c3293e4d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836b447e86ed5c8640e8342df240e47113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe888d99a4fa61cf1211046e28a4ea2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc26ec1ee1c11404597c48a5588990115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf8b930d82a76db9c9fcdf8a9c1d5a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8134d5c962afa6027bc222d5a9bcd3f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e34104136ca572216c2f58d2203593118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4251a088c2558647849568edf4750119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd875d4ffc05825c808f74c48ac9c20120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5b75637b3a0811825e0be06f6e6d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e921ac1cd40829de84d235c83008b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097315ca056e8e0c2202f10b3b9814e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f27d13dc9cc8c3ce94b6051bd7fe3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88421707989d76dedc7fb1b36cbb9a8c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b83fd224f5de392998b8ac581854d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463efdc14c229e6f704b06377c7cbf92127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829c972b4e082d52d824f42394b5655128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b051d6d5520c4ef3ef75cd1c8a591129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf782d83596edb43b89bd49f6359cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfaa21bca7e07d8b05c26e58c8f7fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813b71250f96eeb8d7f3ad0139eed5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3429b8586240dcbd8a95ed85789629133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e5837be628b7e07cfcc0a64abca40134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0086411395c1117b371219a8877614135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547e72210ab69e6e1c71d5792fca823136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e265c82ae5394bb2a44d3c08a4b3e18137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f550236488948fd1d38dc5e327d758138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ae1de94a38159f02fe6e3b24f3173139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4816ae8430363c26c7d9132890bbf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1aa26e06ba88d0efb1370572348338141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dd309df39b2cd02d0772bd0fae7eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95893cad77300df95a323ba56bc39754143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d25c1cb05bc986255d8a1431eea484144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142446ee3e6edc89a904855306b33569145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74063f8b55714a371b8eae60551e48e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acddea8bb7820523a7d76f10b76c739147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4da2c2e097d94f343228ce1b80e087148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0be751bfdcdce2c45da3d643bf4ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614b8700499db9f47c26ac0c7e5db5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdcc45208da6081425bcf6003ea689151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00fb13abb455b0232523e3b9d7ee5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6838798ec10b3d58758b1eddc1dba3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0a79e013c5553f4efb4bcf6ffb98e154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>