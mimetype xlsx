--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990c6a94e05da91f9c0377b5c0ea3ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9e655026870387b85694008c829552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e79e432f95943b26d350f16eb841c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd521d7d3c13442dbf3fd981bafe924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d2468c02412ca8fc468b0242d4e485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53517710014a1e7fbb383ebcce932a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a4ccd0aa26305d63f4fa73e734c487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf76b3f067fe0cbc7d36cb125fe8608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff10a3d56323b860c92dde75e4d7b1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ac29682da1572462529457595e32e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d194bc4603d7d80327acb62edab47711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571da5b6bbb8ff3359d521293f9f56012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9ad94262ffe0ca59024590bc1a85513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc104505fc0fb660fed6914479e66114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4dae06ce39830a4652b18274e9548815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf9b1044ea5716fc3073a7113330f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6348b3cdd3d25837a6c2d4da62673e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7f15f31f119e563d583b0e7fed6fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74f2ebba4c40e89b5456dd3084e33819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a43ccff7179fdb6e7fe2c87350f98620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6924c1a595fb44133c36fe5bef078b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6b98284a3a410a802ac5747a51a9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f269796178c5f9f6c604839c28428123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91fac85a2f18d5dec9368cef902c6c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577289f85780fd78e9b6a883370a63c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1333215bdc7f0451eedaab9e4c62a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b394f60042dddbc02a26aa2d6228427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175daf5df9a9f208c2ec9d05e20fe7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c62406812d784c392991a2aa758a9329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb36ec521914272af0041afed6dc45530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b39be5dc5623c45194870542e41cf731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed50c99085093b100074e1836031e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39553460b8e78a00564b73a5c808f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7efdcc05e375a1797a86a2feb11fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4590ffbc6fac8a3420622884e092535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272d4d94b673f509e16a8637b489d4c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417c416bbfae94c60a7e71b0212eef837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0623e702c497a220491f33bf84a2b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7363a146069e0e4d963dfea5eff2e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002e64d8a9a481154717c4d9c2f73c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f56f0144af0ff233549b403bc8b3f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffbc36d7f960ca7153254b53b11a4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab31fb32dcc910596c0c2c8c2f52f6d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cfea51cd6547262b007df262547bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09fbfa69d07b2222b07032c7f99afe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cb28e518e2f15f322a0afa6f5e06a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ea591f95692e5b09534b90dcb63f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51987fe60b10533ea5a74652b2bf43048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e125da3adb97ea23d90bca2914820549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da8346d7dee2ba4afaf55540e2e1e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a6811a8b8ba4cb4f0ae2fcaee310951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4423b4e0da257eb67ff6de33412ffa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef6432e7f6f157f70978aabdf50e4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3c0d57912560f5d2b1b30d2001bcc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ea22a5f35ba2f83587b3faa8b0b2a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6330731a3687a1afd219140b2d782f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41122aa78149fbbc68732620a0ea86357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d719208fa7feca41a0f0476daf40c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76f82b78269a0de8d194cde30dab2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909bcd06e31b896cc4befc755addb6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de62227922ee697e839572ac60dce6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122dea49acb241ab425f7e7d0652616962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9590a6fcf4e4126370eefd2914c15963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d1a5d9df86f2d7f5edd44894d569c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2343c0a8e165b6f19c318cc8b9c7565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3ff897e77a8635d1c590161b36ae166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84572ffd5caeed37665003a601475467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9314efb579537df3270a60c95dac42a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2fd2a4c21b71fa09c4d3f311c7bb969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee037b13db843128267a5242f073f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e8872c417ab6f6f24b3777eedff9a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c6ae3d591904850d52f67d69130a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3bed20b2cdba281b6b382ec324e8973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b84cd6f2a56871ad9ed95cdae713974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7819e273ea449faefcd31272352b7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df54165c623c81f2ad19b92e68c315076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a804a6e4c803f4d05f92ce3756da39c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6b3077672ac2a0903c1a68229af2f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13db83bc208f1235523348cf255a80a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b782998a3ba7e5f6d59faf2249d42780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abbf9428e9699ed16377ad1610e7ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd959f4b47b1f19d70527076b46511382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29c9d4c4e09b885bde44e20371206e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cabadcc9022ab4a62a2e192a43d40784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798b997516ae84d1ccf712b8623a06f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf198bdc48993fb1e0da6556fc026de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff93cc8c120be3f2e8ab9312983cec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df44a04dbeb0660b8519d7458a84e5c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9bff1829ac62e36e55e024ffae32789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc94a4c93d0ccb21b61160a798a1d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d99a8701a51bda6f29e2e9f2252cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f57dd18eb097078b265f7c46683a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88358bcb4ea569d98bfa7e7716d7344393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a69640a17669cb8b448fee57f50f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914201425d0eda89e71863ac3bbf2df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466a906b6ce200607f27215c68d2f3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a19811d0da654a7263c42511921c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32552691bd72526654867bc4e95e07c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238028453a4be02e1b5363456043b7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e583f95a7115dc34b55fb09e105a91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67987c86f9a9ca70f632a440d3c7793101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010175861ea6b6117dc49e1b77604a1b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61aeae5848f78945fed6043030fea3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2aeacb33f4d9ff99e5ff5b8a927e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba469feb9ecd8c3a9dd18bf9443c4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c407902d0b457b39f691d1e731a43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a386016a82c8113497beae2a020d0b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa0a42eb9bfa06826e3a253aad61fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e875bf6fa5a6b0a4881e62f16edaf96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f28477b44be70f1fa85dfda95c212110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b817bd3bb2bacb5301b1af84b98990111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a695e9576695974a0a51991629831e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e55221a784d156265f258705d3b79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444597d594de3a154b439bd8949ffb9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd35f9d785a6af7d6cb0ae0ea59bd4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d456af52fc7722116960e4deb8a2f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680477a5ef0f573a1a82b8748a255df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ce4bb6e8a56448158a4afed071608118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1763b721d0596bfd45e0a39a5ccb71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99924e4cc4ea5a06808c49335ff7c733120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b66813766e96d2f117eb1c4f577041121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947d1a10c04de26370b251ea18f0301122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44565e6eaff2366cd4e7f1982a04b8a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14a68517f33fd016ef3e6d32fc8824124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419e88e235af6999bfdd1f14884b1a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2330946b8646d806f46dffc3cf1855e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8d2c9d49e743102d4eafb8c1d6d79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bbbf074ec3e3f38115266670d7dbf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970d81a26e5a9d5dbab2c82db141af4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461076e4c1e28d75e6d93b878a258dd1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf463f99386381d0b677a7f67e00f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f963e841fb173e706161c5ad2e32a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8b0e35ee8207430a6c8e04954b234133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b85858eccc4bced429c6011b864d81134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa3e78a6715ea1de4a08ab621f35b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e51bba401d5d8e78fe56abd8e2397136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70759bd735dd1f3a31fcda6717706251137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e8a121600e10dd5850f19c654f0c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df584e9b22a24a79dbaede750f66194139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964038b67e198388b31bd94ff70bf4b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b149862e26d52b59696125168443e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e81e4093edd950c07e33c5b8812452142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea1f82818f53c3aded5a544e9f956c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af433a5bfa605856946dee9fa187adc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875a1a0f5444c892d0f6a70e244f6fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52afc9931454966d7b070c2613e129146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479a90fb3787ccb2adf0d1c47f018ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41269c1b588289e5d069a1e1b94e3f93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322155f2d5a396bb8dce502823df7b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9782fb67a371f03c10be138fc86ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5de6ada9545fb00bd15312f7bd1d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13867b5e6efca150ee8babec8f4d15af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931e2391c9b156fcb3bffc2f8c571ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4137e621ea84758415c75182ff6435154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe9a2733d1fa5e808f07bbb8de85c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a089376982c6456242af63fe97ed32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20fae52f7db58a8c18f12de1beee5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28021082001466d221a5e1549c129a624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ebd64af05b6730a26d5120297e6155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b023323a76bc3820abca3afa22ba44f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046bfba466f4c7c38036df1b16f37807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fb8da2b6f45b77bdcdee1deed63268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a244847f62fd2f61affaa13c51428b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b88eba2e3b1f5ea63e57b051408b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bcdb6f131dc359ff9a7b171fba48411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fb5fb874749f7997bf503da34103812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a701c1a4691e83c32482ad264e84213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c4369f89de5196ffafa9f4386821114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4ad84f1f1c4bab120a94f149c516015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a38928f9d71d659d198b935da826716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093c50d329157d7506329f0c4b5626c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1005553e67e209c21b689f326ac328d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba136cb216be0c74b698e198d9731c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e8c43799b01c4ed8d2b6f9a4fc4bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48289e4d1b8806eb7c23fe065af93021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea625f79aac0fc038d3629abcc376122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fb0787f274cf6635b0f3f37102ee223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d642998d9fa74f66a5e867e0233cbff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30ebc5bd3cf4ac661df49953cd754e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3900b7c5c63f6d9d019254e87163d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed8f656ba9826d3e433f82ede5fdfc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6cb87d1daeb4e6658e9d55675ce6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3781ecadf10569380cfd1e99c83fe229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad829b09e3ae31676a50add10a34a4a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65e79dbe3cd758be6a672bf4bbc6a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0228f7c69f5a888899eed8b17b4f0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf74b3ffeaa90f36553758f99cccca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843aab9a119313db3fe98302ba67f5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab60dee3ee9ff8e8cee0fe0516390635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3a0dc64288f42df097e5ab1a9e8f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3600e4f9c1713cba382048265b12137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311c51e08c64273c0d47f7d1e04635e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbcda5c6877973988eed87ec1128cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f77d60296701f8766987cb1f8a18cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fe74dc8935d2c4a9bdb903c1f7a4341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987e340e7812a2a7c80f431427b316f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1fed17aa3074011d9375cf03ddf0543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90d2159ed7601afbdfd09ecedac49d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d2066a43a44ecd84b600e3e199f2a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31ea5c65678a5b4faea20f9f2f0dc646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabab95c6e0945922dc511ec0ef553847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda34a2ea5775eb2ee4d7884a99a3a2948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bad9798734abf8d1ee26ce5097d8f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c241c76c43118c1c91f674b118be3850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f09b3b102e8bb96163c0605fe3a2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9972004d47b3756c8ac307190618f6452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fffa4a0e37458c110dec6f7fd154a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9fcb27343a382a5fab5ff3a9f6aba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bfeb7963f93916f2b62f1893ddf8655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2280172641f557ff55e5ae15de5631c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cd6b26464dfb87ecb795ae0731ddd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362159bd6cd0c7c9d64dfe33bd6f9c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc049d08c77be0849c84641e0c2ad1559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b0c12aef81fd4d28a75bc5e26451660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d256d0b9b165c80b5ac626e59768c3961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e296f68292f5b42f57d567aba9c3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c19b258adf7b77f545affb75a11e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac12cedd708bef1545f15e7446b4cfe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa951602efc801504856775c14e159d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f12e24931044f9773661d1f30cf24366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8fbaf757aa76a0f42173fb7bf69db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26844004ae1f2b6e58405153f3e09ef968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb04cd75b467affd70f0d5d691b1f4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276175ac8b3550f94c7c3e15f30f0ce870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd91a6196a6d42b4d9bc5126608402e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0a3cc9239ede9efc05549ffa84e6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcf701b5c33ddb2e0784de64ec497073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e5ba32ee9447c1f9308fd1e4bf54574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbb829a99f8399c6090a6a2947852d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27680732334f667a41dbbbe7d6614eee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faac68f35cd8428565f705494e83ae677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77ed8d746842988d25450ee3dfaa9178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ea97b866f938c934f0f24ae8e55e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed345e46175816e5a60d34eeaedbae780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d972c68b464aa7b3829d2e05fcb5c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fea12b79f4f508c8f0ffecc161aef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84f6a6f663703794981baa7176f8e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253be926c33f3d01dcc1b9225f4e7be984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304cfd934b385c34eadc983c8d6cc9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fd4bd924c416c0cde8374fdbc862786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ec12b51ecb25c0912b0da0fe2111687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167a6e11f6a82554f9da2660bd2c59788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85519f700d55c8678409fd79e13ad49489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0161368c4b9f685cb6cbf52117bdd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eaf81b418df84b81f390daef52288891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb7f0c3dacd8b5421b3c69ed78966e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd8926deb5ace58af9be97ff7df7de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938642aa65b3891b9748edbc0b690c7c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d174ede4cd96c76d68db6fb9ba03abd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9187b6303be59fb000cabc638d19a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638ccf3ec8d1ed3c59e46d428e14cfd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcf0e794cfb4cbfc9ea2d2e23e7fc998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c21e3105ef743b3bf9a9098439dd099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32471f6f74ad52e6ffe676c664d776a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623087484e81f40ad44739b50536e3fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76e23e8a7661c91772ba15626ad7d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc641096895b87da4f653f8bef5d38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf9e2c4053490fec820b504af926c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1bbebb80e624b6a68a335f63a50ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca96d6f359c28bbc6e087d29646370d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e822623fdaea8d89c51bcf3eb544a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a271cb11e64723bd80e677f855f61108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b67f807d8cf599cef8a380084c988109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dcf2b1a3f43ce3c24376905135baa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f11450d392f8f5ac7277a666aa924111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd3a67974626cbaea318bfdab7cc13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3d308914ab593f544bda36a23cb6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defa3a132cfdfbe7646049c042024c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590eb18e4b150b5e1ed2c6df67eeb880115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb363a42ff6c91c843299fbf61cb54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e61ae5193b37dd1798f71fbd31513a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc262eccb107de582e12f8feb3d3c653118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f41e669ff19a751e8daa54310a5c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8b411d94bc20ee5027ac3ed425a42120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ee999fc8864e82da63f4db1863e63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade44a2fbfde07c9dd7f1537998ce35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8876414a9bcd20680bdc8f398746f61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad76fbb719588b2f2d05cf446a7a4c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4b3a9ff69684f3adfee825055a84e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8aa80324297b49866773e5a39d9fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55915555c44c4cc41c08ce9f7a3adc0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2f3a0dedba0f2554527b3fddddb65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38664a4d5f992e1edbcbd0cc2a59b737129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808fc2fa00f40cd8f08d72c15582c25130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acf2ff633e8ac6d2ec09471657c2da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73e31e10de6d256f50752ca48283af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72fd88de3d4619b430d2c2b9522689133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c216493f0c908db8237bb192aeb5430134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc138689848caa3c603a75345de54e17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ad7df7c898b3989b52f3dd1116893136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee9af56e3a62a8250566123d1967f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464272bc2e9c324e657a1994c956d39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f6d211478745f8c7953ff518bbba3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592c318ec865de2ccfb9dbc7f34c9b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4052426925a318a03c4c6e0a567da9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6250cd9cd19c2ea94bd868e4d7bc177142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d5b3190f744f5ffdcefd20c517415143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a539190aff78fba59a277c04c9ebe43144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6317eef3929ee152d9f5e77cff814145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7ba6f86ff2607025917aa0f333c2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec4448f28977003f9c747227c1dc11147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd9c36b25cb2af0ec881877c7a3467148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed407f655da04009c3fe0c571ba263a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e207db75a8db376235246d2dcabed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb34037791b1ed98194f0d78a9e913151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cb2542f084df28662fe0b63652220152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebc46a4236ff72cd030ddc3ed07f05153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c877795549991f1fc62272cf33552ab154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>