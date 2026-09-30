--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931ff67ae72facb7d50de228cd69e051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de1027e8432b01ccfa26f9dc6cfee02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c9e591658870b3aacf5e010ca55223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0da9153ab5c4f8a017fbd843db4bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73e5e4d8f5c82e646afb1938cb79765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ec2d68282a009dceafcf8433cf1676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a6b735db39b72cd4a34f5acdbe6d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f528d317bcfdb1c6098b1b905caf9928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db784ca587753cd22ab5b6fb169ad569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeef4b9cb8ad586eb36dac356cc3caa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7118129c67132fc367fee514b4bb0a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491cead188aa4b14af111c5104dc94c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc49a1c6bdf11fb62ec8b2d76bc05713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bba685ac519fa74e6069988df907f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3d36bc0fd2465feaca065151690bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98bf0174e6972387a49b0bfa52217a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41903dfa8759ced763e06b3ab41a701917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bfd945e15ae5f3f71f53ef4abea0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e8663211efd3355de4dcf4f402a5019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ff99f3b74059b96570f0271e8361720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b20b2b6194de529985ecb62cfab5bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f7ce9771837de6e0c2f6d3cfc7bfe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed08f933aa065aa567e7180841eef223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2540b98ac7eaf836677267161fe076d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb45e4526105a41124b01562532533125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f6fe4651d92b99e3d377109014dab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5955a8b398ac77a77274d3aee40eec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a488af50668039bcb72cdc5bd46bfa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7a0413cbd5b9fd1db72ebb932ce3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c748c7002209465b947abdb3040b47330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6295b0a9265a3d94f21a80c241d590b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a908fb9d39129f992a36b30b1c2e7f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cde26f28f80964cbbc950040c18ef133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3743da2982ea03c99107501d5e75c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ea4ab063775234211a954c17373fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb095d03061955b71552580802b9e2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f77b9869f8001a2c4e0fdc9bac567037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f67da2db8f277d6573674e976b46738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24a2842cb3840cecee0cb08867b52a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e68d146a4402ff5ee1fde412f3180640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800457079bfe079f8d23a4d93f78a4241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812b8fdcf315252687e7b83754f466b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb1bcca439bc514c11f5b13ed1201543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bf4617f291f04897b8a90c35c971e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93161d46f06b7e55c5097c6b3c6a0e6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c2c63dccce4d3915581b9e4064a1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f81368d8f74d4335afcf74ef1ff19547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3beba68aae9f37588343384ae953348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181d2fa6dc12e4c3bc8f734c5e37dc149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5aa4be52a59a8abc2ee6afbdfb3f5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe33954c07aa8c6226e74005a63d7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb773994cbea3e3ae19faa90321c2c2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf3d6c0428e3ce149028fa03d377d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e56e8f6c611b96c64d7a9b1ab879eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4392b57d70797c0eaafd9273cbd0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a4911f52a759e55cab3709544b03556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3654aeab26b2f1ac0a1f51f792620c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8de25248b2a443fecef8555f6355758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306754889846ef1d270f2e0b9614ed5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4635185bae1370321cfdb86978c3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08845dbfa0ddf45b52bc9d171f15faa361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533ee99ece6ead971b0fd1778dc805462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84694050c8624a8aa5e315250031a68763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721700689cbe338ffb540e1b1cecbd964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8766f4db188f01c88904115f8c8a9b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ec75ec553358042d287792843035266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c7bd24c840b0f8de5925f6d07ebea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283eb1f73fb0f8ae571e5bc358c17e7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a89c3f3612727954cd0632c4847e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cdc6ddf578cd1bb9fbd68073fdc9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891916686101cce5e63f5b6eff67a1cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94595b1f9fd00db01b81341142ea33e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae632c70b3f9cb2d36ffca110c7a2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099863a61d2cb24b614d1a70cbef834b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f41e8e9ab1b8518a72ef5ec73863875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16ccf0d353e57efeeb5d54ff8de2e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cb1dd6cb6afe833cc1844ad60e69877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957a7121e93f38d7c1d246d2ccc6c3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e98a84adb1fdcb449a7d515c9bb9fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36370bb8f8ac4eb374b260a2fed89e1e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3691ecff5f499e62febacfca672cf381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e712e67cd889b540cf71eae5a78425182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd4909fc57cec80b45ab32a0a7320683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25f68c296cc7a674cfaadbbd8d389384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cefab3631a47eb371ddbabf1f1ad485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c223a7285c1ec355668fc006a03eec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7d408555370a904815899e68f5a9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841da85374cb9f6671db7dcf4eb43a488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9b680ae06f8b243e6124d8007364589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d900ec2f4d099eb6c914a5f30f42c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bd046e859f7a3aa083118f530794791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1650f75ffe750990c4f1cec52f75892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96bf7ce249cc1befe3430bfb72ce4493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0c92a5740299c38bbb69c7946e89c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85501747f4cb1f00330c538b480d5f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a6df0406a242bdd64c52d33e7ac1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25207b74d828d7c5af6338ecaca1015497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a1e5dfd656bf162eacebf013ee85b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fe1fe98048e079a5b019edeef9eab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b072d4aaef6921fbc4496cbb221e597100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c353ad0a9b5679a22183f3e61aa10b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb61e813f04b39d85fc91eecf2676f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b14f098ba31f9a82107d1ebd3cf0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce142181239db03d941608d55de08916104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84703a12ef0a97f3b038a5ec20ac7b91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52bea8a6fc5048359edd610ad2edcc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbc0debebfe02353f57da003d1b75d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b548f37d1a0925f0320853860b2c188108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeed81f2371c05a699cb4feeff06e3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2875c1af4f6c1be6d6e996fe3a2ef9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbaf71d74288db536b85b5f9876c23111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d995fa3e7cbb80fcd4e73c41d53bae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcc2a59c707ce0afd52307a30913be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd2de45a136d2022fe8d269c85e9f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdc67d5e60c5a76b957f06639ec17b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fff7594e7fca8a7a1a839fb1aeeff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adfe7af551e2affed162374268f241117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2e78ecf93fe28b6a76eccb3f259aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9652f96ceaaed781aa6950352577d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697bed36e8aa65637bcf146f5db48b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508cf284db62a6553e06091778be832121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827ab66c3873f08d8219f6f302d23a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d7977ad926d79886b1649d84ff3fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97024a7c507b2f7aa71f4e463fe41da3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dc4b5bd5bdae026a9fd03348f6ee7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45faa23e4f69ede6bbf32a6b18e2bfa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771cf173920ca490905ce47e7283f18127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bba734dd8f8990533be2057039b88128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818570d86d526670acf4fe0e17bc81d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26773d5a7f17352b014d7967752914130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fef37e00f7354f35bb79297e848af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295de53e1f0ff5b9812944de67fb1437132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e21f61accbaf317fe89818118a881133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1de54373af46d543cbc6a4a3b533d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025178d3826b0413674d124f96dc844135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd8279b8511a8a5c8444f3a71e2d6b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cb363e4af26f4402ddd7250e21219137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca629b042dddf443677b5778f8441e1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8488bea12834705073c1944d6181d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9085fecee821d63a4a94a456b32fde140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ffaca9d8c25685cdbdac722bc58ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c4c73f2eb2cdf43fcaa69a15348b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf79d2476a029833b8bd34dd0b03fdf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ade886cb57970332e23e31d47d42dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a733cc92f4970df7f3597cf3fe3cef5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c9849905a766cd9847652434f201f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392d672452b02a913c257487c66de39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48853c96d97d894e7dcdfa8a985903148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f9904d127092a6465b627f1b08064149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca634f2b03ea018bde0e327b219be7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352c9ef804bb9696928ceebb45c1130151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db114750ad65e7aa529100e98cfe72152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd2817a213899925dfdffb159fa932153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225707278c00f64a7501361485995af5154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74274d0e431447313deda02066a19c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45e46d66775803f1986dcfde3025502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e2ff4b892c84d2fc46b4f86d23a213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f00ed375b9761124ba45b84158322f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a7c8134e3399b1bae73d45126988f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404de06aa1b29ba59f7f5326d7b4e2906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0b5973b56af72f826d4f959c82bac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34389a6ed123fa9da383dd4c65f2f9378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f23db6c8cf0b9ec7261e6f84b740e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109243e3caf578b0c4c11e61f566c01410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9e173baca70fdf9a5b5eead1e04a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1190660b99b1963746437e2076905e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93dbb9b6fbd468e9664297d74198d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc45a8f13fb739d387cc4b07bcc441814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1fd82fff64c7d201cfe55460ed4f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866263e83428ff493491b52394041a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c8bccb3433832a480f94d86674b8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd915e967c1269fbf196f7abb22a1ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37442678df6db004053ca5778246038619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91e59471011ae3bc71d356011e36b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e884ff4476e766b53a737e7bce9e5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024459027f4339f18042fb86db2cfcf922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e08303a742750b3d96cdf4edb3cfbb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df08c4e1442ceb195879bf131715b4d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cb33389949b2d4358346971423d2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522845aa0ba37c84b542676b68aa96c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd472b4d09201951e7babc200e11d80527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b2e349d6b6cd4875fb3e8776eefa328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8631c02617bee1be2b8fbf049d45f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979318fb42b3123b4b7ff061d3f1a08030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578986f2616341a5910654c9c74fc59931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf872d3d8ae8d57701fb7a1e08df0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d530855bf26bff407fea99bccf44c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dc78316b61014ad7e0c86029820b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f10c3d764127cf417d8a067048de035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e30c1b461652dc0ea39194d5dd9b4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae76dacdafb65320c282019d86ca1e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d313fffefb2131ab74376c8130bc438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def201cb024b156b5a32287fb31df1b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae5413d89ec0873e7cc346d1d2341a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335248233dae7d593ca8359d04279da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d659ef0b5bdd2fa71dd6fd059dfdb642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf22150532129bedc2d15154719db7843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6e8aed88b329a24aa7afeed679ebb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7bbee817ee69ee28af3024923129345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf803105e4b6cc8b33e69be86f25d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd221a2fc4f0416c42cc26970fbb79c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a48fbd60d63772829478cb6a2535148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cc5cc0c16440771bece2aab7f023449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627e4b9c666564516769ceb9ff72e5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60734d85fd4011fe3a3ddffe5f9fd6ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91e6882f854ba1b57d1ec7cdaf9f5f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc823384bc04f0b91c878c0dafc0d36353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662436a17f2e386ebfe186eb88fa9ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8b964b87b7087877117c907eba81655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fca12de0bbb8b99e0fc1edee2bd5c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093d8273d78e4d834ee3a5e786485ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e38d81aea1f424b07df2086f703ab758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc2e3a631e3f7294027d115a49ea5c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5476012dc3d9dd40b628504a27678b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1a4c9c393bbd742471f2a50d4f30661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afecdf5be4df307ed63eec4f921851062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e762e11de4dc07857c635e8bfcdd0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b4ad8eb76d4e193f8f3babaa9dd7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d89a9273d68dc91e145f880bd90d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64322abaf259fb2eed4a790261c2f01e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51960612fc064bb5fd1ec7f54e5840d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e7631a6cede5066a2dcaf6120840168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368253f8531c9a235bc0b9dce872273969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e567cc55a4093566d719a27b9c7b2670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1007b4309803a52011a294d8b3b21ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd6b662438c87fefb200b5842cebee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd81fbe18eb1fc82c110447cff14f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed71576bf3737994fb8e8b9147693b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b338490cc9236780a5618e8ac4928aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054aa7c65742b06a2936728c4fdbf18c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543990b39298e6e94054813949efdcd577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18ed51613cbbcdb2cd727947c22ff478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266f54a42423381c17b93ca12db48fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5053fe90f399396694752db0c33ab8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f21bd9eee55253d9681074e159941e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cb68bec781474885315ed41c3ab2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ebb4689e7074861df0f5987f1675283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038fdc5d9e046206b31d898b5a364a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6ca1df9f7d8de9922a46350ea0f8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10b3bac14f4961cae79dd5093d1ec186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c550b52db14296afa24d4f47b2886ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25b2a3d121d993fe8514c93864c96e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630930d1449bd80ac4f3f520ac3b9a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762c26c55cbf86de10c0eacbb2bf2d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e2a2764abc0e5023f9a49b8087ec791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d59281e78f0cd9cfcd348465fc12a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf87f58a3430a9bdbda77afb2dd5b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd774bb4f6232c338469b2fbb1f749494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b081f41601083b620d9d41b168f30895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d7c30829b8ae09fbd2f47b6e30c8696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e079532c8bd0b49689d3f16dead39f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f61cd8b8d5a23833b1cd93c808280398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d54506bec265fdcb855d90464cbcc899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd477d2f7010253c0ec76f0710fe08100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa508c36a3a307af0c57ffa5aadfe0f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee75d8e9088c6682c6d60d3fe9bdd0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3e66cc9c4ed4d2ef2f2d57bf08ff4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2f26589673042ea86e552b22c6b0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd13753d4586e3e734c731807834a78105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055cbae61660abe0a3645450834ceff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310a98a93a93a9e19cd4ec26cfab165107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2910bf5b27211e7b1a05fb0c19b94108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319ccd92d4ef47ba25b55c5b89db6a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28329800808609d403fadf7ceff96e08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06463f94fe8f63efa487fbf520bb7a58111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02d16901360c2aa92fd2dea8c6ff1e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7926adfe270869f2906f802cf547d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601dabb3e8d73e6ab425619842840105114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519c3b9470bed7edd639ea5da51bccf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b073a260325dc9e566326538a37f4f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b007a862cde32e21f6b78ef2b3e0d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694941e073efe24940a914439621dc1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037e406a725f7937c4b7e884c223018119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01b6161e193c0c0c254db8075602fd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dab017748093add9d754d1273fa578121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb1c3a57e07aa4b1c3f81d5c62bcb8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1cf17e65663b747c391ab1093057a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d16d121a50b7447bc88cc2e8ae45ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb61316a4b23d3049c9262211ad851125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718828654ca6ab777a508f2880e1aca4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9e99024a47deb1e29853fc0ff5350127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c5ebd9a6192c91419da796e38f581128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575d666bc9488b2711af2f074d844a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966b461e752346e9eb5f1baf4a271fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898945ad15ce690fb6bc65d9f5dd300131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170859cf2fd278e8b9067ad1f56eea32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d373a05ceada89531e892e2f6a5e464133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8bfb0e797a2d0e863b1182be554f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd67d2b98561a0a71edcd7c72290d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecd776c644c8c0841436341e6ddca2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f70ae97cce18992b32d62c3cf332a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc165cccbb165360ad5f24aba9cc5cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb059f84cd68c28a08f4fdf133228f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84ba681044b2a3a99f621abaf00917140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94eaec5a0f93024e5328fd5e604879141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910610920ce97900399977348b9fb70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d90aac8cb135288ce8cb36a36ac3f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbae4bb4fe0e12178e5d747079d064e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de5509a2a283f7bd8406a9bac5244f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c26cc45291e7ac8c0b89775d3726a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5efc65a9efd17081832a3436c777a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5cff1a79e277906f4fae16834ed27148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341ba5a0b7577565b831a47cb4a7ce0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28bacedf84c760042301fd721c6d60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f0a5e5f5161b85b2413aec573d2a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079405cb983c9c512400202a55b7db6f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f008a0645bbbaa958dc72d5003378153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534bc348feba6ef279f76e2f789981f154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>