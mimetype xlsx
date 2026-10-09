--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4eb114b530625a8013ede6e07091d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68b78a567505032a1e2b4240c2db302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793466a571a5dba17c66277a1b3ec87b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701d6f5056d2fbadbaa96a508c07d094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139d174293c6171ce3f776d8f6b89c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b04d64b9c3a6aa317005ddd57f078f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0b571e95a0ee0038131831d09aa387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba33a475cc190addc55a00fa16b775f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8bb70015f1aaba08b1b0821bd037c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee654636d3a279731e82969ad9c7096210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be116c60c70eca111a959f0c273fb2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31605ba179d990c69744906e3c9e6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add55fb4a47cff1c09f684fa0e1dd26813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6760144fde0db016d688e16a481f20814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0383b931da569962654263be36be9815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744efdae54ff71a9d19f65cd53908cf216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374fd76288a480e523e2d19467bec8117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad877e5dfedec07375a856d201afa8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d0188fcb2c1e3d80933424129d7eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4c83522135bebcfa35c7af4afb76d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ab6b0798d51d6ebf659ffd943385921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e92d052d94480aa86e51cfb218fc3e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a08f0a39d82da7bed8346fa8eeead723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57efb052762cbbd81be79a3c2a441a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f102a7e175653fd952a47eb4d05092025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff427a88d9d024504534136eba9413726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554aac811cf37436f8143ded855dcb0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6818adfcbca6a5f7f71daa43bd87628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abfb0b9136d22c30f5d717204b238129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673aff5b1a4efbaef50edb3863c891030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8f9f91b595d2d5e3dc64ca712ef5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef96162a710fe1e81c8f7bc0cedad832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e66ce0ec39c9c89d2eece3164725333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fa29d303ae010a86e6eca41a88baa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a417bb5c33ce2ec6f57fba55a874b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fe0924afdba4628c6881e44f78d7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cf88eceb4143ecefb1000fcb38d0f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd174be1dd2b13fe7d037125e1df94fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887153026a675abc10b094baf0b3dfa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bfea2250d3150f6a8a17fe533475a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c039572cbe7c189260a43df94c15f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2ce9bc0e4f2e3e4761513b9382b2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216022f4aac4edb9107485003cb5b3d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6bb8aff098d2fb08b283bae350dd744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bf8f60fccd31dc037cbf7d7d2704845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4efa24ae318a66548c0bed5abb25246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098638a485e4d16d73363fcb82e6a3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413f55d8276f068982773f4eeae121448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021aa4faed63583c9c12e01513f666049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68500a7e14ddf5fe6a9dbdb5d9796b9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3f27dbf18f897693fb5eb303101d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a699067a56b9ce1629d7f1871a44352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955fca94347b31f576c0b9d5830e05453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330354bbe66f802388ddbe91b2a3d57a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f2825c0c06659ed535dc6401552bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f98917ddec63ff648d82ba9627a59356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa875ffe97527ad47c8e563a9039029057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636f560fdbe8a4c15b3b2bbdb569b8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f61679b7c14d73335bc794cd98a2e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8600ad54d5e0c4bb6d6350c4915084a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89312828efc909c6bb4591c0dce24661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbceb44cde99cd0238ec1c21b38e9d5e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908f6a1caf9f56ac9d859cbfcf3fbf563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e525e1cf5ac4a2384070ca986815564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971de7abc92d3826876111af4ebc34cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a8440a03642d24fb0b0fe51da0a7966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71dad360201b894e43a2d3e6986a5767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470f3b6c6d0caadc939f378ab315bcc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99edf5a2b6a3a1c09b8c78e74991f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44ed0fa91fc4fa4708e1657240f7da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da5da2a83ca9f52824612a0a138a5571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a22e32acf58f0c7f8e6765a97dd6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e763d7c4828ba88ad421e8fa711c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7e161af75e66e25aa3abf501e069b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a878c502d04efbf563ff2007f3081ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17129d83b44cb87cd89feeb2d630985076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b979ce3490bea17d2891feb5dbc7077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c5f5e3b98eb9db10a3b4378d5ed6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21eda1679f20e5c50eb9f24d35f0ea379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834117a118487b60dea617f1bcaa53280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd145dc0fdc8b53ed04979cbb0fba8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341d18fa41f1d137f57c731b557468d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120eb4b926575a91c5ceae108172e8c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571f7e6d2972c9dd0df09a4b2660de184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ee370d1fc236ca330ae6c05bf5c2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72391a75b031582d9cf194594d0e6c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1050e851a034fb4208c6ee92372479087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774cc983f665e4c341712006a0ab89e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df1d49a8ce360c88be32ed8864461489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7870639338b5a4b7b29298412afeb390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfb517f8ccd8284432e93aedb1c55691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114180aa52976cbb0cfb40f1be6fa1692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b33d03c0cf3a5f466af3a23f611d8693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e0cdc9632b0697a575aa979eec61f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e20661c3dfc818b5b3c257a89b8c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4954c27eed443b347435e73034e4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc8b67b4cb0dfe0182c509d543b34c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c1d35ebfc77083bf7905c4b4ca26598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f8e7fdeb9de035c89cd0e7ea411c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a678570b4f1c99c5ecc0ded5751013100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004579e6939e76e7709c371af7d464d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c48e99f229469ce8cd2c63c6c00fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb389c1bf632f683b2555534b9d9841103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85cb4fff8c5e06ef2105aa1380d13e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c75d684021292e4b5e6188586f82ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b51b8a97271455e989b559accac215106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8aaa12601b97416c34a69932d721d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14a4104209aa45f6743d125b5ef178108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8c9a03c8ee2c7390842c1426ba687109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70d70bcec3fc8d8b02fca6811aefa1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500007edc4687235e44415b9978f8bfc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb230033442c7d624672e259534ddf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee61facd38a96a97906676eebb3b72c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689778e9b85786326e2d77ce5299147c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0e944146614142f2b25affcc43042115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733d2b8222be73c20f81ccb767ac6f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e637b73c530c28e2ce4d1eb890ca02117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8956f6944a7db946effa9fa6a51e03c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629d2dca2f6d043cbcbd0a65c3902c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fce43cfae341600863007a36753e51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b55e4b7b9678bc1ecddc4ef293b585121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73833eddb838dda7100f44a6f2825e1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa6d4a433758f30f4d6857ac0dc71a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3efc68bcfa274c1b85b8224f95b834124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a2aada9c1a967d3b1b950804f657c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4681a1d4e0c00651cefd4c23bca66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f08b8aa80651441b9a9be7f190f1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9aac5b3658a58fb2ea615af261e3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedb327addf268d079cdebe64120cc1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26087ece45bbbc6dc7fb975e9f180f6d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdee3a4b2f21304c53708139adb3678131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a9224e148fe51cf89f00e338d98df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de773a397c81ec841e55e8d4d12cab8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758999ed79b57d32b8a713229b163bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633ee4107dc5692ec13fd26dc5889bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b65cbddf84e9832f0d3e7b33e46602136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177ff0ddf00a259f5e107e7bd7519b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcb81c4c97a376c8305dd5062cd4bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f81f02c3c1e76adac992e87046801b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79eec472254644538550d0ff3428de2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce4b264f72bc6e296e09161ed1220e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbad288f92190271f30b300d44aeff8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3015046bfe06444d6f9de63b05e7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615da2b832b4505a9947ca2719bd827144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7c264d1d8c41aa513431c3eec2073145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020251e86472f23d9a8038e950dc1de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a30165317824d4aa6efb8a2da9cb4a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598b38a874233bc339fa8415a659638148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4ba82b65a5041c473cce57d44b1fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a62fb8f606b0e27e1780924ab9784150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137e9a9063766cb711ec11b93a0eef9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206746a820f3dd644e3890c29c364c6b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070d1a3581a1df133ab805b7b06794a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dc89c480d77e1cd66a7e4fb31620d154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecd57e7c902345aa36810e7a0eaa3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfef6f49feb5c2e8885570fa1a08cbe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c394604f4387923689d1b8af48b43d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c09e20b16fc5ae70b3cdaeb194e9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d15c78fd1fbff970aa26ffc210a035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a506b77112e192d37f7893b8aad69346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac2f0f7324b1cfe7459ca3f21a0c417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee39d73bda7e7c819a1e6323aeaed0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a439fb68b51f4464b746e8f933ea1d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63777933949af718d74d6cb3db97ce7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11c089e125e0966b73d12e9305ef7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf296fd057e978352870504b3fc814512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9216880bd9938355d1410fd34a3ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13542a10887ffbb0345f708f937747bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50160108753011064939b2b71348027115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7377a14ad4d32cff34b20f8170ae216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378920fc7753cf15d307a07f899159f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef680b7a955cefc525f949477e584f4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8304f05eedc6ef3bdc4968e6f657f2f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc5e3335204987a659a9d2bc0c9a3020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d479fae9fa3cc920d3d08c12396c87c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89746c5886fc99d61e302d14e6e9e5a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9354e522e105efb8c15ec7d015193a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8f423b266a177c0820fa0e9ff132624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1741f05007cd7f3f12efa56a53074225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb1abf8ce03d41d2a2a6ec1bb99a0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1defcf3b879a26be625541047bac027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110113c164561b54894cc2b2722487628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95caab8c5b6145ed56097f6ce96a04029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bd7a5e054dbe60f221c89f949b79830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4d5ae91ef88645961ec344350139b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9a6adeabcdff6a9fd597dd811d40f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01846a172896e35a319438ac7ae22233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d0d24ad3e4715d27fe6461ecd612c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc0ad9514ee278d70cbcdc7d4d568b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7700c6d93d58003fdbc240d6e607636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1c218fba8eb6a2d4070484557dbc137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebd41d64bd73aee49f7c95a6c9dee638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9477f34e7f065757ed0acec4367bead39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0486c8d53baf2cbc37fa5850c30005d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaeb5131e0fb8262c39f1e6da29e48141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca1c69e85b965cbd860ae00beeda5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d478b0ab1a7383cf3d3f3eb71476043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d56dc5ba825c884db05c58364c58b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c29df1fe1982cf8492a36fb4d0f69745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ae28e5c3ab3bb9b27e058c860c8ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab972c6c1bb4ab60a5fa1aeff03e275347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae7a10aa945eb4b73f0208d4a2a15948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a41bcc99f13d62fb2f22a3ab5e411149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353672addab53ec543b1acbd0c9fbdb250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a3b87a8ec559b90efed75c2aab7d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1313dc076c40216452b6caee0104ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac9a192e78456cc09a0666a6c7f75b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e9574bb3046931fe713255ba8ca8a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174567e0b2015b5b721c2364b4fa25a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1afedd5e4475b69f308f6e5344137f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb6714dbf62ff1e8fb6b668cc16f4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86503ea0e002c0c07d440b04d827c1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645c4cb90e1732cae0fb2cad1cf58b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b9e5e1b6b7595739edecf1ee96c5960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245969dfe56a7112016f2fd0ef079c3861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee1bf2da486b7e8725f23595ea863962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460d9ac38cada2271ddfbd6a02e23e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f318f377877f0ac87cdaa4d78334f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ab87a925d9f267f0246335466570d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5687bc2e29f291a7ab4f514944f22166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc06df063798470efe2877228c282c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c359b6da04ddab85111aa0d7bee3568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab07e6dac5bff2a1a1c71fa49ceadf969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f18bbedc59b5b3b55bf99f904f1a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e245f8e8ae3c534890824ea8b2d9cf371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b37a9a740916ca025de453fe7f42772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502410c33ab0c1746028292c94214f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649294c94a2d5255f6da3d4433c37a1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2e1e6cd93795ae8706c9e3ce2ac7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fda34f1ef2139078c5038c89e2fed376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48098e30ea274be10fd5e306c9452d8977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afdd7b230064b0117c4a719a19646f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed09a8fc412e813fd36714d3fec3d1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340ef1f7be30b0344993bb64068f64180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08943c806f1d5326bb3909e56e535dc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73706f4a01a8974d9840de662b938f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4c4b7c1f11d28d80cf978ca9f561283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4457935a627eec0f59f2a2f7f53ac1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eac436f7c2c3d026a08f9fc381746f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29bcff91c6948caeadd6b1a2b7f91886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa8849134b70963496343ff7ddfb8c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a069eddfab488ecfb4d7a564689905c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952514ad229467746081a6c0d76b716389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb166b3e9c20d711600c81c80a3514c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157a98a91c734e22faaf17cbd5280de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41686e16b9e988b633466df724382092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9f833227b8484ae868158fcc0ccbd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d80d89048ee12fd62340ad985c469d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf53b54fd0bc064c02c737ad5ca27795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046b2a1e2ff3597caa22aec9f9e294296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e735f4699acfeddbdfb6a7cf62259297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f264cbf9bd30ceaaa77d715d9e6b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9d806bb1bf697a29d822f7fd8947a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30aef84e771e3c29b793381938f891100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900c6502e8711aab8e39291b264cbb8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801c08d7f8c93950d09db568bc4b929102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dee75081dbfd53be133b6b969af48f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0b2deb67cc559264ab6269ca73649104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3323ed901851c2e2329d3026088401105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158a61b7d2d9d029045cc091a1632e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b1da8d6cc6dd6512f74e6c03e43eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6eb77f32a2b397e49bac9669c55c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bd80496a79f9810206b86995348fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89909c2e5480cae5dcf2708ec164e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd456789808d339a83a173eff71330cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9c13c97b80b63f490011572603de9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eecd625c5209593bc25a94f2c2be84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86567a7541a1919c335762af1b94ad64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08137d5d0f4d4d57fb275e51d14c2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea23646b663e510e3ddf1bd6bd40d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add745e53c18c241b9bff1f5fe26a151117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae010653e7b749c2a44e054c544b960118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd25920d2ab4558a17a5210b5c7a09f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb580fce9748ec0d417b82bec1c869b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a785eace5fb3e609159521a22a00e47121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05698c8d11588ef45c67bc6a466228a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373a834d7fe09ba1ede6e6378cd5cfa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980787e29801f9054e97aa7a0613ce7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15832728531169e70b23b3b523cb46125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c267b989839c7df4418d7bb1f376db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d24fe8f9378a352b1814048f60d4be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ca7d496f356ac17c778c63312f23c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e2ed4a67341e1ac498d0cb2f75eb8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12960a118f6ffa04b24d716fa5b4507130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03b3a89f70c3372bcb51f8787581fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3c4f2f60dc78282834cc3ad9dc6a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a59a59c0d82749d230b2e7ca843ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdcc2fe1fea7f6e3431bbdb5222f51134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d72d7cf872654eb16e4a9ff1b2655135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f45b845b50ea26e0f829f0ea56fae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a42b9b51df264a049fef8829a3e47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d191396b2b5f0dba4bbdb09af55a1c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba2e6d7201fdee6de5afc53ebf84bf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53c24f171588129ed20792ac1490ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fad83d3cdaf1c956e79fc53a461567141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ac11cbe5141e6000e194bf9ba213e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb69b12b030da695e7f6cba5f2d8957143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15027493fd43f3ff409ba21e33d3e4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6df7b4298d676ace8be7dc4afebd48145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3aeb2d0819b5dd1f1103f3c065b71146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c389ad5357c7d01608d2d7bf5a2b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202348c22701e82ec39233f98fa8930148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76308dc7f1fbb8ef0ca76119c74d26c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e8ccb269768f47108a1a15d023bdf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4b815763c08bcc6c1241c3d5c4301151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806248201050568d497f7bcea179fd7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160f3736e69a908362d6fb2062db44c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea41b6dbfcbde70cdb040b1df563a2e154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>