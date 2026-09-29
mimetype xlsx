--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637080f8490bd4b4dea0a9c9181e096f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1fb49c2893cc44d1a9c64278cc1f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfda79aa4f7ecda458e699ee4fdf3613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35615f898310a9e5436e2de5bf950f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd7a28c06d152469fd31718412ec3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e6931d26179b0f2ca780916f75d2e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1827c90e625ec3a6305161a5559607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f99d96fd1090ed37406b90bd6ad548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9931e106b72206237b1515f92be6d769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab35ae48df760352347eb712c802ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86a62f494f23bfdbbf02524a20c46b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138738bb79762a9f5fc79a13420fbd412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde8c186cd22592f461cf41b302725b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba2267abaa8bcd40ea9860cf0578c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fff65320508617f5a1fe5cbbd46dc815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450959ad22b961a28ccc88453ef8127816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8903b29fb78ec717830b2bfeae95217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd882a348c7c06b126f80d4fbaa0aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813e8221e8b579a5acdb6c9accb4f3919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a864bf4358164a5a5ce1fe08cf3b68b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa0df9b8913addc379f8ff2915556021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a1a758195509f7b0c2ef41afa63e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076e443d9c5a1dedb6d52a0ad44093023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81716d2442a8cc28c3309e8bae5b60624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ec4c19693337a51162b0156c5a2c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f1ca3f7a12da52019a7831277821626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598daf8e0945554ea15b1c44af2c12de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba2671581f2835335966b4853167fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4388f144a9da94040525cd9182a9b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0b6f15b7a90c24f78633ecff44b2330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc0878521c2a5023c62153b59d595f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098abdc86458631ba4ae8fa92c4e902332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07850a2dca637f25694a71bc1fd60ed733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d031cc91bbd371ac24841d36181a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecef039d64978c7c09186fc3ae87bdf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a783f64889fb5dcfdfc65fd03e27e0136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3939c45af7da53b4569dbdcf5081e5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428160584e32697a1f2653cc0c9b742c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbd9fca85d1b746d061fd8ed8ee64439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f079b8ae47f3d30a5f93f7bb509d27740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b18fa4e547734de72361aa6a5600641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10894629171d0075fec6716a01b1ef3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea35937488767561fdf9177e2622dad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74ed2c2bce64682b9bfed17d00b69244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ba4133a4cf51c767ee704ca2e4a7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace78519ee589b1b5e9395189573a77746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebd591a6cf0f1f17014c730a7debbc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81191819fabf924282fedc1080198c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a83651f0066986a8f0ba546d34f1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951eea21a2f3faea3d18f21d517ed4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9086b4a4927a476765d696b260b6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9267a6dafa4b93dc2594afac394f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9837a243850e2feaebff0eed01e1ca953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cc19158637da704b279d9d697ae4c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80864521bd8069b566bfc763aed9e10155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3cac2a4f4c317366f1102a1f05d7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5351485101fad1ca7feb682d1eb6b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf2f476a930d42f2f519b14a22f9c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efd8a659af5e8f322c971f5b6b8ecd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fa1af743043594be4e781a99b048d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41549b2e9186fd8de4a26d2c1b99b05161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1d74b989c440f8193308c700d45db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b3f0b0b38a4cf4cbcb189baa116dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1390fc18711b29612c86ed0692ac7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df9b1e017b8dd9fba12c8042cb2cc065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347ae7256c53a700a56bd45f6d7be2c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b79915c2b932f9560c423d3dde7aeb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdda9dd23de6bf73e8b2e02af85bf368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dda034188b776b6df5e6b0cf942a469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdb51d4f20c1b829a7aa50c2c70e0070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73669b48fe2202b67eaf1dd11a26ef9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae54b7d49fef976051352bc08515ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dca92419c9a32a4a7adeea71c186a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89520826cfd65a422d0bc7ce69282b7e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42933f692674dbcd58da88b78bdcec8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20597684a59373a51eacf7ecf186472876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89f77adcf5b7dbb901370cb39d693077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6483ba21cfd1fc56bbd0a7b2ff2c47678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783c9114676d651ad9a9c938e6bbe3979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6cf41145ad08d1c590d8e0f5acac880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dfd45b2c536e0366e3c1426732f3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b2fc90f614ba96a836bdae78a5a9b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b6f0b4cf802ec61ff459975960fe183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3a075b1900eac64481bc5e56acaf384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870bdb72f9a140df8c04929b7bd385485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d13a84c83ba370233946e0df8666a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76bb18ad2c2a5375e330c180b0202187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd468ce4e60d66375ba28fe535e2be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9069e6916c70645a6edcf8e3db7bada89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf095b9316df0508420335aaa6645fd290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6fda6d5c3630f65669079c8c6577391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dbfd0a0fa5c3e3ca41c50a79eb85492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47600757debcd5340b024a8ad6311c8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749093cf17df3bc830881ed08bdf621994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f417c3bf155902adcd831882b7e0fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c092a6d7a219f385b14e0135ed38496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4a13bac258b8122cf7be80b88506d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e2b62cc86e3ed2ce513df91c07ce298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34596ac1b488b1f27843d93aebd90799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb697587170c384cc263bb9daf679b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e3b781fe5206be983073001c3e432101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd6441574a8b81a9ef7d11eab4f13e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b22f1d3b67f980c7e9f225e8a57aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ad92dc123fcfa890143647e544808104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28daadff3c945b116712f7fd152f5a45105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5d948462b32d6ebae6f3656836d59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553196bb6663636ab11b70ab2a21db7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d1d0c70e6d900a55c4129d69473c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648473feb23728744f9aebbd2591813109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2646fafe4a1b72b2e5f0e7cdcaef23110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806935e69b0e753ebc0ce54fa6e1798111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fbb7ec0839df2f1a0d1181b352f92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e68da5b871097d3c76bf216be08f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd000e125f192ee8b9dc9f669c1e3e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660e8395ccade315e5bf48a3301195f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468dc3be0aefd126d5d005a5a0a301f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fff5b7808cf132c41998a99c6f9075117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07084d98e486529667f366a52862035a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349dab9eb8a162684153886dfd59367119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd0b3c3e03fef11fde47db33340ab3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2c5a25dcf6d316eceaaaabbdbb21a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f2e12aeab5995398605c1c0979f63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93731faa198dadfd21ee7bb8ea3efed6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b937ba347c996cf71fa332b9e10db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90428110004e4f84ca16d612023db3cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b206debb2093424b721020de8c3a01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e344341b699e36b6424346e01b276127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60669604b3812738cb98172afa637c0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce537e36fc1d0655f9259a3413a4ab6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3e0abc204507f44d6fcc891b88275130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0d02128eb88f30b384e23dd90fe06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83de39ad81999cd46c7f0fd6d84af7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b196ea024d2cd575c4d3f44c87ed5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98a814a132b1827150df8e1c5063d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b6b5de95cda525d32a307fbbde58a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb3d664082ba83aa9d1ef7ac34eccb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a5834fc758c3054ab1f6a3f07efcc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb383eb7a476ef9d3aa2648dca6e9bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e916d911670988a8aaae887c51a810b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084ced62712b93a9a496caef3a2c270140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d318c2e8d1b719f7ffa3d27ef85034141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df033a9f6aadfdc6f45a96c73d601cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d24f80a16277d7e9a1499a0c9504c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb024abcd27c2bcb28855e4d1276d59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3f5b3aee4d4713cc548702d17099d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008862991430df584e9b20ea129999b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7581f8a5d17c5a7984edb06ccdfb2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd400d14637a480c3a159c4d3d579f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6633559ded9c87f2132a905d26c0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b864a2ab1e18f212bb6c4b5f67cd190150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e67c9b15aa144a5ebc395b8b21b34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8553a101f217a1a95720814720dfeed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea88b4f2b6d64f87dac880ee50b3e93153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb338e98c3a329f382ce199e3984f3b154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a17823ebeb24e9f6a8f9cfd58c82d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec1ad93817976edaa005216eca289a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551f660f26a433f5c8cd4d4262323ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e269e71a29356f482b0647ced2fe7b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715f52b686febc3a4bb9c31213768ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40699b97890fc514c07c636a5d03e78d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ee9cb7023054e9c8a5744e360f88c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9225dfc816105e8baecea4f2c3872b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164c1fbaea20d43ad8b02b5940d7e369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e982a493b154033769f910de9599df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fac607a780d572db67961625247cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab63e13af2657fef97192c252f1bfd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabe6dc7497496adf042a06a68b378813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c306483b3522f0ab8dc3e6090be14c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be92cd57fd36dffaf19d52fe558a5c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f14ef7acdeacc748e354e76f7f3dcd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe84f3dfec66b2041406b71800da6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8274d470b70c2c6d5c8f194cbe5296418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c843ff0edfe07cc729e726a24044619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfce078d98789fbb67ad9a5d687a1d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2877b5e552ad3a890ff4aa22e01578121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb2b2c687ed8a63a1b22fd9ea43d7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064c6bb86f0525d1e6075f05f87bd5823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a7dd7ed92887da69d50079386820224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467caec9f52e97b4fff8f8c7b72fa0c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f16e4a00b2c463b24abb671dffede626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe36aaf901d36b53c092f1a958863e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c651c1bd3b503c44631ec2a60b07128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f0b5191140dfef5b3e49db7b185b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c4ed7ca7e1938e5d6d1ce1e3aeff730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3608ef500265af1de6bd9b620bed9131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc52a28744f45433259525c794b646532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055a083b3b2f0b98b75ad7b523f0f5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc4962472a25dabbf5cbb3454bf0a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0aca26a4dbb7e5a5f33fafb1ca2b6235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1929a8c96e17afcf8069ddc992835336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef294499bf221a81851a867da1efbd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7af938c0e3c7eade98df280babd7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd9a715f741fb475b56536791f1def39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb2c495fd91e97e2420f590193de6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4269a15184e50757bb3a1e2bd4d1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1454f44f96b9b7b6e8d5f11bf0617f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cfde772c2a5b9529b5998bdd76b2b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255127230ad96a2fcf43362e308992944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87f0a56cf197c6db4caca41241d06645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b6f0c98e6bd7265a4e419f934f5b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c4facfa907d94d20a1b1f5ec0ab3847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617580a0d73b49f152a1e5d672bb3db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51fef35c38cd9c1e504aa92162daa349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1399ae71e43f810bba4d8748a4bc650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ffdcbc705ca797fad4e8177f1a3a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dba8b5664fe7744b104b3336059eee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c2c5bb471a7c66ee145e13788991153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f0b860d4d90fe0f5a6aabb0f837bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9170a25ae687024c5d26ea0c6e34bbc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401d98073860c0700e08a2f04bbb0be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4673d956692c49ffe6a94c37beac857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758441cc102575d53c984eba0f7daae758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f193f09921e6468e21985c20d822a9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ac3dbfb75f7d2116d071f9b7eb51860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c11b83d39b1f4cfc002187afd134361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783af78cc6f9b655a911395947bdfe062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaa7b35f885507da2fe52e373c6d9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb566edfda8967156b70414c39fd74664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67690213a7752ed93c39e1f821d8baf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad643eb1bb8bcf05bf5f005d1b7f3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ed62295a06737680d9fafd59ceb1a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bde5575541e74579c555bf06a878f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26070ecfc4d420778d2294d93a21552769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d2d24331257a43362ab70ff0ec1c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f81ffd5cda7a7a092fbb5e6a07e8f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcda76c8d3e5934a5eeb8e54461de772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa5220d2ae7b14c0892b3c7bf13c9773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16618366d57261ec4ee2981cab2c4d8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2170c90b10ae462f3265b8ce7b29cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be7755b44f2c2c142426d0e3f3ae6e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726619e3be3175cff9fd00cd58bb30777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef701088ed3482549477b721457f25d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c86e807b9251e76488336ffda82cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd75702be12eebb44a7eb9615f0a1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc392698180d0b8f3180f021e1e0d2a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27fbe9257c3e08821e8e7ee2f2d90582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e12c61b60a2a5b14b643364f9694d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571738e3f8e62f4ebc2c8a0149b3d8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f66311ee42b73fa3e26d3dc3164bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88841889f8d643e44344a34a6e8a2c2f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f2defab0679f8e0c39e38a0e6947c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3887b65a36e0dd914b01e72cabf8c6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5923bef0988920f3d057728a1e2627889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a167c03e8843d6a4e3351280b645090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbc064f900efa5e08091b784c254f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255328441280a2a009b90c1a3a40319e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff437161cc27a946d33efb1106b90d0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ec41bf43dfc579c5020421597845e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0134d3a7fef32905a2bb7ad2492cc7a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bb469cdc2891220ac5bc498212c5a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc24c932545edf60d549c7f7c43697f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be949b114d1a74d6fd9ae05481e86b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469f938d859f67dec11ae6be7327b9a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0f6b7586f4bfdc340a69183463acc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61ca002c4e16cbe5b36d6334ffcd1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bae3cd3cb68fa015f126e854702c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d04d19ff1e1484153826477149643e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439698bc7a8ae4f7dbd13331bd97a69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca6b4d751605ca65bd551cb96f4ec7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11d4c105089a792294b779eb7a7de8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008f96c14b35689dfd2a7ad2d352fc5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbe5482e9fbb5c484abc264d491dd6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9d840c138ef4b888c41925530665f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958c9c179ffed86e36a58445842dbe5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba1f8e656bf7a79763a901b7af82e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cfe02c5a01e922960bb1fa345eaaa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499abbe790915983f7d17bcec351b4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c8e9284f002f88f17ef9b496212e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53588c9d019cbe922b738b6792df2822115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7202001423dbf30c4269eecd0cbee4f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de9a70c5dcf36ecabbeb38a44e3797117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68900fc86f6978f6b4e2f9996d7a10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6cc9a29560cc1429bfeff5aa6fa70119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2a40027eb38ec3c5350650e39ef0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012f915e9f54d56e05a3ca27339f5ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528741cf98bd63ccac2cc4dfc4c39023122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab074c39c136b80184d4d0b78bf8a27123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cdb4b676263a52171e1ae2b3ab261124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006946842fc2162729c890b8258343c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433cd5096702857314093af3b08ee81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d810c6f2ae2b47ed9fa12168049ba1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178212e8e743476cd02519a701a1d4fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329de71b22db2203b75b1da7f13db75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc0f24d7d3f41514e8f55a5b5bb42d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c4af2fee4ed47505c494bb0eeab09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc2409e909a3788c6ad70cb519d4f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa8e5cd18987ce5531dbed0f15dc42133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af52bb87c487165019d5f8f48bb6eb0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037eb607b982db1e278d5609ec263b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26ed10cffed940a821cf4dd42a8f0f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a5e3bbe3f9c8fbf3b4c43513c8867137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3d5247403d57cc62701164854a143138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161ae949b064e76700f2db912beacd6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75123ada5f3c1565d503cde0a58013140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7493787d352d46d3f27a88e373359a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94279b73c25d7b9a9b8dc4124dcf8b7c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133dc0fb57bcba7f5bf90902c8b33bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb00aa314b814d87f6926700a70bd23144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c7d9de8c1152854914c58bec3db3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec28a3fe44546997935f070a2c58d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777d22a63400fd38991c6baa1c825ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1aa08185c5b06d7ce32488d939c4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804070e8f6d33a417b8aa3d72b4520a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91965a5deb8d98dc6b736c24d466e9db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744100828036e6e5abde0a5563ac77df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e715f2f21109fc5a80a4c96521c930152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd0afcc02104445b7d3fd679bca16b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7b90468cba06a05c12be1b2814ace154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>