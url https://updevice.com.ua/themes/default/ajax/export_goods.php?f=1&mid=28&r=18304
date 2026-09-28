--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b105d635d490eb24ffc79f3a0e7c941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce90e456290a031a0ed87ff9dd96382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd17b2b1074e64d322b6c08740b66d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a42469365eeee8f97f12b6b63866fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c716e9c6d38c2665ffb6eb0c7fa275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64453112a8e8367d88083ee0daab317a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbf1886279c50d557ba2002edf0f857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57213f16df9a8b78793475f46bf18a138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57fc6ebb6a75fb429439e521687f2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a541853e54ebaf17661bd0fd8d3ce0f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac883fcb26347b5382397765d0a851ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8e7cc55a545e0db2211263909c42412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131ba7f67bf5cdc94d730a0d57140ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde59c79ac657f8a2b2767b57b65d9fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454a599a6d63116dfceef8ddfdd2c2715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800f0fe3fcdf05144dd45cc3720b80316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d9ffff59dcfc51d7ec51b0c595a2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffb9dde026c2539808d878a197d70e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fbeebb92af660001b4dec6da4c5fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0c0ddbc0aaf63324403cb0242ca0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54a9b8d0e07adb587619d1e95f68d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59337ac16cfbba1531a3470ff9934322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1a4e0559a9c8dca10ae320970fa4623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb888fbd301e97acf1b8171b89c71b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb531601288e12874e622a80b494b0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bfc497266a70a9894417b550aa1e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3dfc10a280027b4d27a391edb1eef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474bc52c654a9cf9043a84a18bf825a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4827887345c627b2df08b82b8500629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e1fb20582c76af9cdbe3253315d5c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fb8fee74d1863a600ec2b40c825ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc90c40e49e2452d78e3b21acbb0ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275263bff2f872550efd115330b44acc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c1f406c5562f6570b02c9b287f7c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01b673499f468a38c5c76bc78cf06e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc42947f9deac9e8a08cf38450204e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574f94871a18edaff4952106e25479137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34d1a85d57ba4725dcb5739a9e8f4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761f1452288af18e659dc71285a4b6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d03368925ec0b1f587c5f5632bf35a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc67a52ac20c39edf2c2ea9635188241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf95395cb12349f6bb3d3ab283f91842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0a6232ec500d89888d01c5e74297443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f00ed112a0ef5f4e94d32c6d71274744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4dad34051377a8c8d521d5532247345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591a241b2db38f3ff8689df1549938d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb5b0bb34b7a29576baad101d7f5da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd4a24c561ec6e417edefddb1513b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa29a9b0b5500993b84c54e2da22fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066313a47980217863b33863f20a0f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9d8fb8cf312ead51e14d85fc588d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca45466d47ffe5335df1d04d138e8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a8ed08b0200de6e749a8aa5c9d77e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd0928c6554587f3b2f69b206a318a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbed5812c5873d049de293983ec33455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2feb182f0725ae46e35916781b77b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac57387d77e99f5e81051aac550ea7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737ffe53f9d34b6a2aa020b1ea0b73258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce65bd7fcc9c7d81e268a3831039da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b0ec0e912e3381fcc95d59d5dd62260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339f1ab292b5115db4dbcfdce11291561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d04cd1ae7888e4a0a9832fd9eaf12d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8febc36d4ab6a99186f0e707da65d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042878d650d3a26796c719e73ea0ab4a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af743b1a011695b1dda7d620a38583065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f70c0bc5142d9dbc6054b2ca8e28a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0e4b85f9444e8644c5838fd310cf067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673c56b05cce3d6544dd571176ff7e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59babba01f58f314038eef4317e072b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46835411d9a6beb49b4bc8063ed5fa970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531bb2787f3d3b0756d434ea5f41e4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba415e296146721244362af27a3174cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd2ed007d0a2a2436dc3440fd5b00d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19d0a50adc378b55a368dad1770bb374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d8adf7f57542586a512581e5ed40175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0d9298242bd7d23e50935152390ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffe872577b56cc2bb7e7bccc01416a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0dbff8418df8b641dc73586ad339078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cbb75c7a0b436dae2f9f196710a5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e52594b944474ae83e040e64cd89080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f38e537e60050b5120f1bea42cb1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da545bbe4aa4d59fceb7766415092982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9101876946b5943753129e932b791283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff48ad542577aad22b7353c0f3b3af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67eef5b4957e8713c890eb8317eb3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739c6ede546e14edac0aba96049bc7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9bdf2cca13c2d2e47abb6091a31ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137c7ad9ff13316bc87bb88f93b5bf788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2f887c636824bb40ae1195133bdd989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadbbe82dd5c31e93aa51fedef3895390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1457291bbeac12b730cdfae71a46c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431b00a99aaeae32f66ef2106cb6e0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139daf6b8ef5f631363acd2f04297e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a00cb61cef9ce5391ed5e8b4c9b5094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8151d677e99304100ea32701472cee695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c0ff3b822ad7b3cf1aa284fa64ebf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b112fc49c0dac4ff33952d4f99bd79797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2950e9478166c1b04caf83218a98598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475bcb6a7d7ebf44e127222b73ef8f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166b6cd118811accaf0c7ce040c8759100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e31c0b7f71b7cb5fc83769c6a1fe13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2a8308c612b2435e30a9e11f6bc8a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05addc644b20c3fec05566657bd408d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494973ac76bff7e473fcc1d71b0da7cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6060cbfc6328ad690e223437f7f7f1b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d7839ce893739b0311fdd804cbf66106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f6b5098d59cc0ad535a6be0f94246107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e3a80cd492113605daf5174e4b5e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0e6df4ca82cc271da30c6a779b211109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc7fc6d110db0cb4eed8c229447734110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ab476fc2c5f757477af78d8e44edf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f7d6da2c606863ec87d5f92c16966112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9534e372531084ed472eea9eebc2cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed6f47761102384b0396249fa4449a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa099c6cffcbf208b2bd1fe6aaf87b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4504592f192e195e469d5b47abe01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2f00d920f9702e8b5309f47223848117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744ea5dcf791d02eebee091e74934fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6adf7a86717607defb7e295e423e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e14c3c38b69903e9cd67d8a54ef04c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daea8317aeb9b2c6510ed4b09b3ad5b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729d266e4887402083666a8fa951f14122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12648d04584fc062dc4abd247a25bd77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4e4f962706578bad64ce1e0f2b870124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaaa2ea56629180fde5e825d9d76fc4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb857fe5e346cba4d9360be7988b20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8b1e07bd0f3db8a511a92252093ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c352e851c3e95b993077ad17b9eca99128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688f8dbd7c4b2226a71985f941744ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6503634e4e3d604c130fdf052fb1fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11399431c91a794b4df419f8907ac6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003f718c534468e478ac3704c951b74132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188a584fc5bb00c6825b9e44a36924e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43876d7cc728beb21f69d96410f2a53d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa22088980e2a6d6d58e68fe47a6090135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0886003e09d7cf64ed0fc9ddb3d83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eda44ac14d8c4b2622f011bd0fd8d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018c857b751e90eeda572a566746300138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e21c3e6447cbee4121fd5347f51ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff9c2a2874c3c4f2b51a4dc2e6dd54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f548bda4e08202ff470abc70ac288141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f635ceab2e5d3d7a6712ab4c2ebc8d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dda468e2216f29a7820c2aea2c66d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9407b63b2d27262956f60feaab970c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9ca6ce3e64290cc91a838aef21374145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d8d1d8b31e0d8e1b5bae562724c90146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9bd526b0f446f3f23033accb21668147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e0e67e6439c1502c392aa61e05e73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3fe708ae86a2ec09565016238742d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5003ee55bb4eb0a399e238463a11f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffff78497afcf85110a03563f93583151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f39c0bb7cf9b79174f932d1eb7c3b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f135a6772c57d6c95335243dbffedf8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c569bc4e868dffb67556a8a98b892154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e5317bd8994da6592f619b39b36451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9a5a4163e483480b913014f373b1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b3de039f3d21faeb39e1df3f4598a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc1f95d8052561283776e473d1b2204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9dc071bd1ebe97d0ee1c0dba1a613c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741053f2a1e823133b89a88775380396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dcd516a85553c6f34b50ee22109977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ebbd60a8b3d122b74470935021d298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717639f4bec93972768476b6a559d9659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d6fbe434c2529e38fbedf5d0796c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775236df717e66f151071d3110b8205e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fdd14e1630215bc34f46c73ee0f3812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336b91c9b015278ef6352ed8472583813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79510e79cefff77a609fd168d1825414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157f09e706879ac7d8f9d5534590fe715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da87a3d95063c65da6320057cbe28da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143fba61cdf504eea6dd917a2899e0617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58751121c58e9e1e4eb09d076d2f482318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747e85928973786b0cbf8efb3aac3b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2c95d707e9d2c55a5b063c21663b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed6bc6a33f1af06a19fb69b133268121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ad0e2af7dd6de3e9afad827201f1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a283d03b351dc44ece9410f73312ebb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923c5f5d378afc7ce0185a48d8d14a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc158501156ac54f82b7ba101f0853925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071d760d4987d2411129a7fa99e128e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc832ee3f204223196a54214f0f70ff227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d31421323c9289f82c169475d7492e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bd970cd431fe482f5f355116cfe4029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255dd3cc2898d4402f7f59a4260055630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048271e95660de8314a32fed3b3040a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7b49a57989f6dae0de8ee6bf15ee632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b6aab7717ac3921599a04cadd648033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e705b0da15217c274944a2c3f93ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e44434ede89889959bfbd9c14ee9a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa080314c9214b264829fe5e46de6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b125bd3f23610d76f43d7b9d773c5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3958a4fec7b173b9169d6a516bd207b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54442d6c835e3b5f9ad17053800338de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409fec0d64a51fd229d29f5a40d76af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844b353954a440c547c034051ebc8f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b71513820f20f1bf2381bbcc4203d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4ef2a83a62588d3f2cca757c325f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57478c0c15eb019fd7beec65739b0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c6068e4af698abb3a7ee9c0520a1245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0a7463a9fe4bc3c6c5e7f22b8176a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ef487f2534552c055599b72cf7ab647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655adf6478144fa6abdfd41289b995848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea8f43e9c8cca9ba94a751aea1797649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47144db956f78cb883c1ca42fcf6051950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954077e59facd2cced0b6dc408d463e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e2bf3b89f6a38957631378f157dd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf028a71676b6dc1c9e8827620cae053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ffa268dc03f6a4fd4c01e2ba723c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ea193d6a4b127eba88b7fa077332655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880ec9fcc5b8940bde9ec231e68aeee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289fa4efd96c33177a33815bd45597857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70edd95bd54ef43bac54f7002ea24158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddc86317af72c07fcde4448729d62b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ab87ca6632a6dbf505acfdeaa139a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e26bc4afb5489b84463e1ced6929261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d485c109d04fe1e6fb2049dd74f634e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a58b19d2775ef56dcd217102c99f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7b00e9499177f0b8e369b109ac08364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd4db4cacf13674eb1a1dce76718d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf487e51efb5d09ac74d0bc4079e99366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894745a8bc55054ae6f61ca9a02eabd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06a5279ec9f17c5d47b74c5bf437bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96729471d16708ee23be89056a9b944a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18973a9755bb3098f60d0d67ff8aa3070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc1e7b949b9023c42e57c155527e0c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b6c596b29995645993f335e9f9dbf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d772772788d3d587f3bf12e913cfd273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d66b117680aab7f73811d7cb6289074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121840990e6b9ffbada077af3db21b4875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899aeeedc711bed6a4cc9bb06b7a75076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ef026b57b7ff81833b0d2ce4065cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee41836b48eb924005471d4be1a5f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ef15842ccdefd7fbb245ef5c7693179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cbc1a126a9c638b0b1115e8c9b6f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd79d9d90323a752e924e337ea2a37c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a963f6f37c50fd47bb83f77d511c682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4c8b0301d13753820b48752907b1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399af8d49f34113787bbf53bdfbdfdc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e470bd796d2c9113ee4cd1b531977385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65867e5d697d6551b248393b4a1897ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5de10395a91f2fa8bc52a63afda9e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd334f53fe5c3d82bbfdc1d10fdd8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bca03b8086a485777aecaf99e471e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0720447700306293c1e05eac5625090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7e679e5ffa21432e9b026111a17c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc777f76b61875c9530486aa812b15d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286c27756f31a78caea096b14006abe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23272a38fc4fcb721afdd3c108477d5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5cc02d4c18ee1f8489df69880962295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda69cd66dd130ec1ea570ae2e2a33496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9ae8493df471d4cec99f1cb2e674c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93200581e3f214d0ce9f532c14033d1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbd808a386a18f1415829609acb01799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42677d07b3562614b5064d176b67ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1c0f13682dc282031bd39dbaf3cd2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9f972dfdf1dda9080f08359c4894c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72189c1fbe7267bf6e172f35199c01103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadef4634322f0c475c8f68cb6ddb01104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d73d058e06c29fc901085579157bc1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e4731920e83f15b3552c0e4e7710b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8fd7a2f2da4732feaad978b0267f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598141268c616aa31141ee1b0252406108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92a179b3ee64d5860b6a4e3cd94ff2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75c0252e843c0319088afca7d50626110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df87b59160e2a1849071009bdcc1db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7236b6d943e345e2287afcec11c595112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d821394eb4147bef84ca5fbcf989c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbc2b5dcd350e8829bcc864d012d12114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99058da8bc21e76c614d2951b9e2d2a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0f3a34d4fc585c9bff37895333422116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fb5088ef4fe8b95e2294f63f951ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1e280dcd3820a9d03153b0dd8eff0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db7f2e37a0c786cd5da85b333d47b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332acc798d4632da6ccf875822bfc955120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698a74eb2405cb261e580f172a36b7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405804aaa7001b8cb9160982eb294e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de287e7af1a41cbfe30ff6b134fe7848123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b92db1ea9e0340be50d5b712fb5c83124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9555a41843cdbdae2938e45031e20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33f57a7a6ab98270e6a248da2c4653126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d121d9421f047b841bceef40ac42b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928f0acea72d58f07174dc648bda643128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4267bb2a3b4c4c55c7550b58ffe9f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81817de09b52b65d5aba680b73230fda130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7557ea34681ed32f326ddceb37a0552131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b81c8e342c0f9fce3a1140671b31ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34be604aeaa4dfcc00c472668e0fbc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a559159eb3b619909a7289d35dd3efa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac424f0f47bdddfeea631f1cfc241268135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceae0954caee5c6d7597a8f69366dec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff438e61ae33dd149cebce4db9fd5bce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434c749db387f2f340fd2547be2482e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa9215d8414bfd7cd85d51746c6d8b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84b5a12289090811a7fe49b67dea31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e48c6593e8481d06be8117cd528b99141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440242525d69ce094bae56d2c0e15f2b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c12397d39ac66017a66b9fd193975d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de6be6f5d76c66cfd7629a781fb8b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db020f59db9b0b1bafed584aa00d60ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c041c5da766a299d55638f670879bd8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031980a0acd88e7fb522db03534114a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6edaebb609d07f6509d1452b21b199148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4cb65e8e40303f7429dba53a178d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42f407343ceb37ddae2a8bdc4ec19c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b38a2729a3b8203fcbfa1193dc5209151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874f97e31fdb2451b864637a0d76728152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da185a548a872be7707bfd5430636353153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125b96a82f3f11a9685c8811a239c38154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>