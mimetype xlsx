--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd360f0c0fbd462baa299c52c206d501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770db6b19fdfefa66e62c4cb87dba2692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00008f57e372912d0a96ebe27b06ebbe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf52c30417a965061a6d11d37858e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbac5ecc1feef1a9a85bc2e8d223faa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59702455ca724a5ca70989699443e4bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e060c74661ee73bbf29c6ddb6071e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c219f9c0eefb4b49a127e49be327f7b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424abe787e4c66876905ad533ac34a589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3453749c18cf49ecbeda33529ad25610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52d44bf3059a13458cd2c623b69d0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17930b395593bcc69c238898358d6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59fd1af7a01168d5fdd62f8f5b891613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa900f5fc110a736f3a14c2d19637314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646437198a12f9cb1f2a0c3d8dd498115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3657f16e54a2976bb3bae3f911ba29216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cec2367afe598fad6f3a29e63a990917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc030466340bbae274e74cd37b4e1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8045d55703042e20fd561d238cfb7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92e716dab9ee1f7d5dc1b56405907020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979ad48dc317945bb0a459e6ab3c78b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76550ff39150f9b0f60e58d3bc3a5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa06aa88e58bfd155c9f9a59bc90ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ea59d3d240d4dc31b785f370d814c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a1341193c81cfc2c5d0ffde8d7e9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffd90ad127653047389ff9d302270326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af0dfcc234791d4d7e2af06ade9f8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba601f33a52f504ff651e770fd7773b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db232f69ccd7948424b0ad58146ed3f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dbfe26671aa9bfc2b6cedf856247030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83c9fe8b9882f2448f96bcaaf7a0bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cb9bbcb4b993cc33901a5c9d8c7a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbd715fad8e4c94132c43625b2ae8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad04b09ffa8a82f79ed773cd90728634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e88d88996512911fe9e7c2c5a0202735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccf858bc7854673ab717aa991e790b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905362dac29e483c8d4cb7edbb2fdb637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ca3645982f51be8da3e9a5d98c30538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc49e53bff0ec2f55d683a6714483d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cb23ccb43ce0594183c5b0e2aeaa040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b432cfbd8786873f97eed46fef6afb741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c725f4df98c4c5400d0e8c78c775d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acf4830fb0af5eabe0bb6aa93ab40243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb67cdb8e087d477d87f0408c858ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb8d0e6851cf599a48041c36ff8b8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c1ce03d88b586081a9b6522c772ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f76aba565796b8e8fd141b5b16de0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3564465bfa3a75332138e03cdeff8f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae98a45f02049a8962bd758017926649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee2cbf6de09623def911e10f155d6950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57010c4cce95b25fe45768074dd554ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663b29476ee87d25d53006cd557025252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fca9266a87a851f0a6b7e8d5076dcb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cb7b44db35a0f12eda7b4dd3f200854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24197886feef282aadfc07c88334f95855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9960ac2d574fc576a8e2df10266fc656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d7c90ce17aa9f313614350fa9c12d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4808004998f67bea1ff1d4b575f580f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef27a203120133161ce1b61bf760e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55095df0e380f23d5c5ecde534de6c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da81fb3d954a0af4786a2054e4acfb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95258262d56307afdd41506045e6d61c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33078901881b8db575ed22e79276e9563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8efb9afbacd6a7add2fc0beb97e3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ce8277283a837233ec64fce87c0be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db83f347597383097a95def33266cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fe72963184cb5b013d554150dbc3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443005631a1f9a2c7f77d6a321a277868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f0378e167ecd80f08725d73e95efa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cf3d3514dfd11fbbc5f9df52c9a1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de94d68234bc357009a358856bea85971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260afe28bf8facfa99717adaa532c4a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efb5234e56b35db111a9b85e63890c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512e60bb0ce4e1d657ec495f14f985c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e2b8cf3fb3e5bf36ca9b8904386bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd4e36566c38c7bb55ed673974d2ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8615b5d28fdac0fc67a77bf1b5e18e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dbea5ff4b6429b493427a39d413f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d673381d9db6d68783dde5b8e9ed479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44807ef15797ddcfc7a1df74ac9173d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dac03589cc2dff8e173e74b55c82581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcb21e83d8d582dd497cc1cbc9ea7982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256774a1f45a4974554d197f79746e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59643ae5dbc35dc99c024670b953fc0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dd37f56f266d0b0d801362564364d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60066acc85d3dbd9301001d8de119da686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e83551038137ff1e4a9aae6fbb0ce987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cd983891c11aed81531b39fea051088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fcadeee1e19e5ee85e8010251e22d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c499c2fc742f939dd9d1862e64669a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d61cdf89843ec862a1d4f84e2a11a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e5ecb84f0f31cdb5f96bd17a4d89b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545299bfabda071fcbd7363ec87ffe693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f982772d84cdab4153f5a3e3af33e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fff222e85265e64e066a5d73f42a4d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541bad2578ef8db583d675fa67c9fa496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1720fd8b9204713294e532c6fe60f1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee27f41b9149235314935e4c33cf4fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c10587a26078a2adad9f25e8ea3c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c90dd80613ed18f48480bfd54bc40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b99af56babee0a5778a2f3741f966101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925caf35c9c0bd36fa70a9f464e25ced102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd06e4dbec3f5a3a219878c592d6394103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9ce4e0e506cc3a17d8fcee41a84cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0786830ed78cd51e1408593b13642c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb3e7ace2c263c5839564305ab33c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca09dcf5504fa5617b3d9359a58841107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5cc5aa36c905b2d929fe15a1d1c19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bb67209d0a270770b82ac44bbb154109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b4c61a7b680ced82365b463279c5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70938627a6686968086b3a6773851c6e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5357db68ac33a333a07ca263c43b7dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b78347accec4912cc8335950b965b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a864c4cd6c5ce693bba99e11afeb614114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa267dc49d14627b8facbea0a159d1b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddfe8ab3a52b1a7e0d66b5d4b1405d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9521f70b16f17b64407f0a8c081598117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13f69d4ccb5685260f5c9d8d3aa9f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c57635e4e45573ba4ed742196f8ac6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c3ab147fec06f346cdb93de141c25120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99007bc7169a1810132c350cc70ffb59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5d71597527121df5c04ab4d8be5df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252848d23722b6d1fed4a51c26c1bd3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd41ff70751501f1cb9d58c655db87124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f6e9ac7a25da84f193130894fba33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f564ad7d37d44b8a5d9604b43d2fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bb8a2b6bf613f9f470f12b471ae14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8be8f74caa3e4b87c744a6f011e4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ee34052b3f0c727c026838279ff9b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57658065361e6d3e80c1a32c0afa572130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6caa6735f1c1b81a64e422226d6f21e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cf6f1abb8581aeb75d572afc0a4ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecd6ee50e0cf972701f603244e5bad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc122f51d401e90c47a65717dec433b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989b08433618134ca5011dbe13487b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13dcf9abdd73420bd5960fb1d8c1b98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b893b81596a01019db5a37c9950e44a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ba7e03c9c8a4435fc82899e653776138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d4024c66e87451ee2d96bc3814870139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdf81763a712c8a93286c3c6319c05140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58947b3f2b0f5204cf8d37192a0b9700141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313316889a45d39983fd02ac16d4dcc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36a3658922b17246b1aaab0418c809143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bb08538656c43393ef5ebcfa96559144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963646b2d0ecedb48592eb771f721a7e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ef147b1d0de7a929339f7e48d3dd1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c43ca4cbfb1435a85524277590327147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76197352db5b8d5a3728a654a5d23109148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f6d775ea0cd4b46a642cc203d3c61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d904b98b94e07eeb80370a5ba58e57150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328f6ddc7a8b2f87eb05d0912fa91e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7e85bb777115eb00328af032c5a04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b581992722474aafd008b9d622b21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f8dd28d4438ef40aa86fcd2d096cc154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a40f17ec772f10eb9d30f0e75253181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e432bd31d9c8ec8c79cf416a8996a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818cc88a9eb17361387a632181655343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e868f340c167bfafadeeea158cbcf894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1b1837f073108f42a134b16028cb75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154fc3d29077c326bda8e408ffda59c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc3410a87badb260ffe2f0ca2c6deb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3ce08de3c0626d50a666ae126eb8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfce630ab8fdadbeedef2092c13cf89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70885efc127c26021327f8f301a0cda10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf35c18e87344a13d1936d814ee88dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebead96cd20ddeb9aa5a041e3b16b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c210162fd805c9fef26c7693d038c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce35d7d2533c1a0974ad3ee08bb42614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bec1fe9af0b38bd1b439733f3d9d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb21cb7b52e74154de71421a310cc416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8eb5bee80e5bf90602ecbfce4fee5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebd9ba09b63bc174bd8c9302eafe7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786811e6675dc47daf76eae6a767237b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d28042e283f643f6d5088f582a27ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c849cea9b059cf6e4da11d2f8b1f92521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8af7764dbf5e0b245b04651302acb822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc28d043fe092b42286e4d966e2f68b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7eddbf364dc6d171b7100e93d288f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32924fecd20d0ca7506bab76fc8f69f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa6af55bb71625db1dc699742b2eaa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76319dd0ff61da8835c066444b140ed127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e56a1d64ba1900c1e35873f057e69928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624de76255e95fe10abc582ef0e9b69929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173750c452b61273789526f4cbf2243330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde6c72e580adf82da8070f93bb324031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057726dce72ce163ad715f476e73b45032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704d43ae9cf3fd3414305eda7faca6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9a3592b075680405b9ff289666c6434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe5dcbb0b29c67cd816ba9ad11d1fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a70b545793c67dc37227d2445aaa8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c99424c73aa5cc38ec7a61215958737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7d1d3e24f54067a98dbff1386750638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b4dcf24c14356794ad986ee26ab5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66962940d4ab596b43bdf0bb1329d9fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e3e1d3739b0b8a0b59be6cae22ca241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800782cff10cfd865892f2205219b8042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29368ff1dd029e3f2a51a7cdbbc78d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148952d34e05b67a7dba3ee20611b59444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992e409e5820298e35cf4710e7603fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb532f9012b1bfc3029a10df174d55246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860649d95c4ffd71961a97a70ec7a30847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9179b0ec302b3c64ab3f9f3c6287448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d52a93afe8ca989dc8b76a08727f5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdefb98832ed514d11f9fd77b254b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc210b91cdea715140130e136d694c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b128e7777b22e8e5b1dbe75ba2cfc052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de8aa6783822ae9dc9e9941a44744153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4725acd11652a096502e9e9bfdb711754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c10afed24cf7a4403db67766cc0e6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b98916b1d5b1966e1429bd263ec0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c7e80111d52fdb4f37bb21672f8bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b1209923b4d7a09800a8e6929a9ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd3c352932c5523d1fbdad21a6003459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8f7ad1415ddc8914144b2c015539860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a3d57714958d171b4d93568e79b7261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209d85cf6ea455b48e979f9b537c50862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52502fb8ae943f3b4adad9fbfcfbc48163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda2f9dd03d837cbe9af15cbd64ad3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3c248e0d8f5f59c2a182e0b73e82d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910ab560ccab047de324058b06e259a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0e4be9ad93f508f329ae1a1cd0ae667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5370f77956e1dabd933589f32c36368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1d95decb2b36fcd8b1cea4e86de8869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04db1eca742128e5ba6633d6899a40f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a920df088b071e1643f4a342acbe5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd844d8732e16677f63721371080d4d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5d6e8795095350a2ea522b24a2ec573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb93f193b811f141efa39d847be3f8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46443087db587d1e83e339fad554d2cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15781bedb028c008a82dfff28f0d78e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd67b1d8b779cee76f0777577cb518877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957474c7de1f343a076a66a24c64d0e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1063d003c1705a6203e45d9c04c44d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc916ae9f7dad771ad1a7c47d3855180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135e98f165c4f2878a9dceb1794d0b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393bac6b7f5835ab7e19453613c085582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb59adc85df807d5d28c53173e89a8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c47d7e2ec2b2260b0fd8660b64095c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57223647c854c30c90417e472093f81585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499da65d54893980838ff8ab228c2f7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c177d964b3a2bc79839d1f9bf4ddb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235894dfbc1b951fcbae077e2e61d96788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd8ab92e930454d159c02b8178ed8789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60e4408abd5ad15d3de6f085c1caf590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba72cae770bb14001d637d3ff616bd891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8c7625c7ceda5ce33d92febef045892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fbf91ee030186d1c9a2f523d9a1a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9081936cf734e2ddeb2f1b663ead494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19267e7d7b5e26217bc285b518bb88495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9fdac2b0ffa2d17b88ac51307f69f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2c274bc449746da6c918832a7e1b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccc4056b187dabea1c58423656d1d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783316d8344b8fa245b69dd14e08b6f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9040c6fec6ddea3e1ada8d8bf1253100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a53f06512090cb84d2999c1805ee2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123299ff169b6b6a823997b7c4b1f287102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb0fd5279be3d689b9befbd59ca1f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82558ef457206dae397ac230761da035104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662307ac59b69f6857d26ea2fdf8753105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e70227bf10571b80ce79223402c71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5668717744b8d5a00a440822c1f8e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcfb80e5093350f94cf7d2cf1acc16108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711af24af73df6f5432cf4b87c6aaaa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b9696ebcc7a1695db9a4b4f967113110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b80b441a3c567b7f178c867f5d329d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828d3c85945867befd651f68f0b5fa4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060217020a698be165295fb63318dca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff55393e02240043e5af6ee27f98814114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed7e652cb302227e1760df6deb425f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f40f3cd5381651f6f74541f37cf43116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b753ed9a234bd6792edc2de42253a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edba95d0f777ac25647bb8b0c48434118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ce432778f837878d5e03b9cc6d61f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016bb59471603916e276fa016eb6f5c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7735ba6cc5ff58ca00e9c3dbbb211121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a5f12bbf46637cb87a736b2276905122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db91bffa739b3293e43acf787ec4fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4808679574bc0c7fccdc688034635124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d1f58662b8485e49d8f521ee023c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c14a22923fe786840a5e2b8eafacd8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c750139f25be126e563fe4f7377b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f23053a63a99d7e723cdcfa3e08a9b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4a20881fdf5d88a1135232586cfa2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1d8291d3f13392ce7fce8f1b59a77130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdac141d9c9ab12b99477279ff25f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6866f0701b41ec40c3ea8df1add54f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e8b80e41460745c1c7aa10f98f928133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db30e69ce7b972f7e920c6f30a816a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e908bd8463ac7edbabe758dc3c1376135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144d492d38e6b8d49ece39d8864249d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92b8cf5c2d6cf5829da6ecb6d816bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af3a5c3b7e7fc6c73923e7fdb82eab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953c21c40c27888ddca2497575442aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff05181de5ff1d9266cba1536f8956140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de2cf8a8c20adb2e0270d43ac5fa7b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00b7e5cb765188ea8aef629fa96c54142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729822ff639eb5b7777e092e6c5590cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aaf8885d851b4f6ac0e322932898d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa51ded8467947a2d7f03d3d609139145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc38b6cbbb5a4cdec7cb0a77dd90ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2ccbd5486589f70b3d00ec96b1d22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc7e71df0949e94758ee53ecb64fbd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1461773de53361e7473e83815ff9c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76cc9318813ceb32244ae19395cc3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8a81454f01d7d62f60315bb5d69da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928745f16a97831586db505b7cc0851d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16af38180fc2af1dd18f7a6f3206028153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca71d387fdef84b93d5880191e6d745154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>