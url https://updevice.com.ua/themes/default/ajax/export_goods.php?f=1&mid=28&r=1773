--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23e3253901e183e33448449e28d2011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0c18344355638f53d264cd44b08a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841307b2fbc787b1833b08b96816bd5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd55194bd7007b46f811a216c184c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede3168dea5044fdb4f4b0dd91ec19b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82468595be79753dda83e8becf3aa8566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf741123d5a527d44e4c34fa0bbeb7967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0e8ec631221eca7505d8fbf98ed398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312b345cbaed17cb07a680b28d8ec029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53228818d57147ec7f2ac3b50f3ca010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb877c2211049a728ce77d21958f15011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df54f8f1bfb470942318f74631ee2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1b5821dc70a7acf9376878e8d586313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895baa592becc29c7ed5e146d98474a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c60cfada94106c709502a0513bafa615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24068408bad72213a72fa26c0fbe5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925a438943848d058c4710f32b669bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9dd145dd4d57882dc4457f5aca39c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb216e950838b602e5705a805501a59e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153b9ec3719f103a2a7ded5acbb39ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df2a7d58f57720bf2db64585341c5b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf776336be76c2c2b80c48d177be4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa687c3f96ecc4bb100c6be0343c4f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab944bcebb13efd145761395de465b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e294caa634f2987ecf8f54bbefc2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3796a5a082d0c3a25cb3e964a27a1a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6f071bb04406fd13e80338c100f4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b6d63521dddad0888b95b0ab7492e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb70162160c01ab86d08803bf64f6c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6317a9da34d8355c30c64d8760883330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530b9d14ec9e01c1f2bb0e238cc695c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6164cceb80486320a4bbf351bb6f3332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4959659d070e93f39b06797eb9ca033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd648e32e26edce7804a40a07b6d5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c7c670d033972a2b130fdd4638b7635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12f13bf708036c9c5d6ea5d3406dda36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135c73b470503751e597336b313140237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b8681e8a577a3e108aaf897b2210138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7699becc87f800417848e4a6f613c8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e77c248e9eb655eee2f1481cd60e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823dd3540510bfe1853321004853ae941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69e794778fb27a808472e0aa08bd7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766781dddedfc824549c4aa104a85c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1971aee392962cb1880db809f45c2044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414110c512aa4b8c4b66586a8d99e11f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d65d255f0f6a9782f579bcc357a1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0371a326e508e4c49447dd10bfbc347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d5d9e08c67e2ecfc3005e340a700348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e41e3a35e88abeb16f2640cdd7d3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bdc701d855240565c6c23186b544850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd533951676c554475e4166e13c7cbe551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5010f83f43ddb4dbd50a9279c17dc9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdf7b4acf1be69d910f211b93d42c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28cfebece41826fec5fb729b92fbed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1936c270c505b52710b64950cd3d6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed1b320b3fe599dfb2b7876ef0e2fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b427ac6427c6f236d6b2c1057a98b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcf3c2519c0588e13f941a62e646db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a91290203e873889039c2575cbdef459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365294ab8222d900885907ba2180bd760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896490fbb4bb899cfe87b635f58136261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42179e4daf3b483bb57d4bc028089c2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4ab7051e9ecafec59388a61f7389c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65388bc0c5de7aef14ce68a7f0bed0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0aaa1a525fe24d9611f6f4ecd74fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695e5b38762adae2493832b1bc0092d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352444265aa80370d570f5e98337fa867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a578158984e3f2171b2d049bfff99168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89425782ed366365675fac86649dfaa169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016d5c4163cc8bc7a80e3e31b59ec9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db127e19566b30ba3147102b90c35a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cd504473ab2fad7bbe4ce3a6d985572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803d8ebf8c203227a1b72591070cbfc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6f51837f893623f8201a4b660adb074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adde9529b88b841dd291b84be0ff0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fcfbd97325b0c6a61cc1267389f9e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42e5c55ae0f80b196d023e1616305877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa116bdd2cef1ca631b1b76d933b0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3977d506877895ca7710ced675621979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae009daa758912f8d24ded3c90af5f4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f318379dfa59fb190bf41d26afea34581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca328661a575471f15d811ff8649ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c7ef92ec33c29cc63bd0180a9b68b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6db1a913cd98cfe08a5c4aae639e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717348c5fa5fd544cc5b9a786414563885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a79d0c27494848e300ebbad31a1be486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176abba64106834f2e558de93e0f55cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0668a6c9412496ea4eeb93be92127788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79438060c71659a9015960a6953c94489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f569f500c6a9bb94a8295399cb53790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb247a955a4067a9aae2755fe978690791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70ac8968b19ca5a50ebe080cd88e6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cfbdcc229a2a030c304073c1afb0c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd95c588b356d7a340d054e55c0204c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58527dc7af11b3fb5c0bf04dae8ad83f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74e361c6990fc3451ff791f9b435d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656f1aba4882acc052c35a12c42300c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cb40364f9280e60fde0886c78330598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac37f4c3e31dec8d73e0f30ba4990799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdb37a9c0a18f6b80ae795585f3b94100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c44fec1a390139355f6f580f8391d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20482a31348ae54c274446074e454d7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a5c7e9203ccdd6a2b073970c1f902103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f572243138003120fbaa0325b79433d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db9e09c90ee1428b8abd8ef07e9333105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605843bc827fe524e3062156bfa15bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cd04cc7f542ebdd21ea3170e1b8d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeeb6720c390a1b7c992df585d06868108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c1ecf42ea7ed5201307f1631fc03c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05335dae7f99062de24f4ce4af5798110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6bf5c550ccf4fbdb6d7773069843f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668f8610039f61f78932cb56b0027a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1077432c9f3ef81c47482a9ee2b8029113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8e82ec6c681d1614d2a8140bfc5b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1dd022cacf23edfd21682791ab09d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe4f8cc69bffebe0b30f20509f5b54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24173c4688c98273d1027601b946494117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a304e466dc9dc78f388b78e908e5e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29379e87eeef65a88adb2bae3013bffb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3db35fc97342d06672735038f1eb7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a95df9a2a9b453cae3fa5ddd1cb5b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6cc8fbf62a1193f59333050c1df03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2fda68d76b9581fac6b8bf9c6cafd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9f0367d578e6b8685553615aff188124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d76c65441c5d873b068bc61fbfb151125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a5157dbc7348a313d4ac7a308144e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b18c6b7c30fcca5b7d8bd9413cb24127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4381a6faedc2a0c88452bb2bd7dd09a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672c21dcb7f647885c32e9dbdf182b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931fda2835eaf7b0dd3aef3b0608ef8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee63cc56e9202653cc887c77221b7d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b33550f50f9c0e209752b9c3c67b2b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db27e2a819e3bc6263104c66274986133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346299903812576161c70372d257044134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f043cc0af13cfc55f34662f9ed763c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214048e0ee2c9114c42f4a1a34c63068136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5f83022c82419b59387cf073b1e0e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912fe6ed03e3e2b52dadabade145bc5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891298d08052ef57825cdde1d06ff9fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd00b9cababdae62c157068026f279a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad644189f51ca1f6834833aac6cd59d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145a587c272cfe409d948f464344fd2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41204101ab52716afddd21725b2f65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373d0244c70c34d4bbc1b7244786980144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e06251d9efffc34f46272cc59dc44d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f15dc1d1b39c8b78da26f9779f83d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea7d38d0c9ea8156191a5f7bbec9a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea085f5f4c2bd1bb2a1796c945f09892148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0c55419fc1fb602130e1823db6191149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345adc47250af86eaa65c3d917241ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d14dd282fc6c22fbb059097dd2917151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079d26c2b32ae99c5ac251d020fee49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc950ed8ecadef7f5c1f5cbd471cc28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca2762ab6e96c8efb753f30aaae3eb154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bad00e8de6c016caa96a3168397461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff536591d6ca8b9c94139d8f2fe49e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241adfe5cbeed6fb9792e2e6a66ca2c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabfb48691f9867fb547006177627ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8d1791c205ce926a93ceaadeaafe95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c8ffadb2a40944e5ff2b1f4641fb36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22985dfc725987084e9469aebfdc51ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22696e232ad514fec2ff0ec1fb17a9708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82fe2b2c445d24df320fbd568940049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bc3e165316d16aef119e9a617837010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88534d8c840586f7be68a3dfd11deb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b00fde8936c0be2ea9bc3aa2b605812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b1a6bb05730a7a84ef2be408a393513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7987d10f47bd9160ff69d259f6c1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f03f041588c8173efdc39655ca06b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3317d8f6e27ac20c5029e4d1d7f9a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05656b78438d7e46046f6e27093b8c1917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3a4e23e984a5f705d9d3f63ad784518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d482dda507fcdec9cc613b80db400d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e23aeed9fb5851281395b8ed6679ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66928300dc6d85cca9e2fee27fe0668d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0609f146b81d97aacdf7073dd66d2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18a1e0f04e7d3a5d90b9ad8a2a449023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdc7887e88dd5598e511aa86cbd4f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054ec62f140fc685f0132791f8344b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1b4e408d249937c0d332709bebab626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38de34c9e62f31ea88c709566c6f7a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329948c8dae464c60dbfce4c9bc30d1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97a3a4f577e3ff461dabe3fc57760929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168f81d0ad66b315504eb57f868c0ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a5d6f1229941acf6b970869444a0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1e326c4ec21405d3d8f9f72d2030c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b732f1ccef90681c15de30e6080ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988d5d93d25f8d47a5165deeb7e342334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6e03e61d95776b150429130d4082b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bd7cffff72aa5d68d8219a6a9240936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc939ab0ff8fcc8612ff9779964661b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fd0704a0830b56b3869eebe1048f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f3a0e22b8bddc5d2a9cc1093d56f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adf2fff63e330b0e96edaa334a9de340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2d950db7d5f805fe9dbcaaddc303041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76439b4d36a744981c1fe83c9feecd7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3b08163b319ea28289d3c679e0d4b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605e9d3735b0ab27cd216ae5e8efacf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6d829b29e06b3d8d4059727a3c31045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8f796e5752e93af8af6391100fb7046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a079301df5cd56671fc9d0afc477947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a41a4387dfb8c6e0162306f23a5af348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a8d2ef46ff8e48742ad8074493fef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f46159c4526ba88a406a3fe59f28aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc735b5818a933a4a7d6633e09637151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d94e2adfacf4a9af6ec4efbeafa8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de1c7706ad82dbdb6464de791717c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374334260189f01bdb19fc283b2098a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998772cbced622998eaaa1c94ccfcddf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316379384a75c16ebbe29c24d7d0ed1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd70b0508f889046be3160f658d54357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eea8aa0721028873deddadd62a714558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf41fdef8083e3111ccf1a3a2b773059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b132fec9fb67af81770fd476cfa58060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809da69c064e70687569d2fd4bb6587e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c8d810f2f350c7a359ac3b7b8e9f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273e612c4e3f215c1fa2082e002058763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186796c3d3aeb2da815f4dc94a4c63f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d07589dc21bd116f83e24977c179b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be85230c652a85ace95b3fd96f711c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd82bc55c1b107dd6b244c1fd8e5e9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57392b387894f330d6c8bd7f5970838568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e7e9d767ce979098360419c8b42ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e9a45371ab20bd15dc266a0a9c4e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c96977fc4fbe97be497e96cfdaab371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba23912c2682ee5b959e6871595e53872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f6e8801020d593a6858caf2d7be0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8e92818469a9355d51b101d7e894b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0e929433861fda6ddfdc9981dd49075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c6997969ee0972cb6d1a33ce6de7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7d5a0529709b25fa24638489b754877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c768fea5f6165c4cbaa836fe13d7c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc890cda25a51854942fbdc066a18e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6419b5f96a3f6f1b5cabb2b71117c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7dd90159eca3ea6f681ce672f567081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b76a9ed888276060b5827b479d68f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b1f3e7dc59c0adf63b6733648a23583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8d54d749c3a1a197544754a39b64384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693585375bdcadd1cbbf1977298f7f3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ae1dff54d4d31d1fd3ba7d605d1f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda47f95e0b528d429993e0206ef52b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d3987e5991907fbebbb912103a6bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b75fb0dc184bc253001f80127ae37889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb44d781858bbb0799b94a5c79cb30e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2625ba86d8b86803e0dcf74c94d0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f7002a066a73a053338a8a639c07c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cc8a6ba0e3e7a75865a0cb06c117393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b420d464bb2373a1f4a55ed8d2373a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3942bc7ee164fb6572e3358447e167a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae642fccbedc1164358f66e680ef31696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705e31ab470500fc5cc56ca0f54239597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a861956d5f2e8640c8d647e507aa4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148caa1f4b64606194ebf7241bdf61d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e70e7bccb399ca85234a9b5e2b17de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f441125a676cabf22185425887a804101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5dce5db80c073751a034bf8cc59d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed7fcf6ff64f3bb2adc562b4bd31e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78840223c4ad9953b449b8b3b3738825104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3211d25f9a29d2100b55ec7e8fd584e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc28d2f0a462bf6b4e5ec1f29c33b23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241cb4a93f21665da85e23ea9aa3c0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b29d6a485ec0239cd825b08ed92b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdacf6b5e687a6bcb3880fd8ebf2bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f478c3b431ef8fcfc2417dd43e5dc84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e94784b22a097716980d59f003fa5c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd4ca0280a4aac96e4871c384693ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101b81970847b508479acfdde3a80bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f9bb7caf252a421dbe1faefa876b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772eee56bbe66d348399366f51f693d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353af67582b2b321ee88694b2c997fd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261893ff26fb791160c3e7ff414cd18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b2978c6279f83b60012f37dc557fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a77c86fb2f26992b046c65be80397d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01869d5feafa4c22f7a3ce3844ff63e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4f10a843cff1dc619cc5d64e060e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af90c3eff6268de72bd17e1be2f8a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37be81043ffbc1a529a615eb16f8657123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8362cfb61c6d278135f25d7bc900542124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b9c5a25fb57201109b7681445d940125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc76c9f8c2dbbaecbf3fb751ee5fca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164497ea9f1f5a791437d901c7710a6b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2873cc073fb307b933dd4cc2a78b81b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9783c449c768ae27ce74c2bae48d8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac861f4f9776b2c9aa4338f0a9ce712130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20161eefe57d579a17744a7ef99ce7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a1622447bb8ea54a2af53ef7b4fd0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0294110f566e93e94479892e0041ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d082012bf3b7612bd9ac6856234726b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e736972e0ae99d6256fc4f8904adb6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f95d230824e6cff5470bce97ae7e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a816db2149d4d8eb5bca7fb2ab59cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38f57245661aa011d93384c54d8983138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecb40c75e188257a8a28124e55dcd8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df1a5d3495781d6a26fa0063ebab39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02157a6ff79a308f98d41df1a436ae4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fc32ecf79bd0b5f24bca8df6c8456142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80776ed9807cd95a3e1a4672b8ca8b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffd25a82110ad96400978133bd8c25144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb1b0da2794ed82242420a32ac44cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d61f7962f956f1308704df3d5805f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadc761dd54307d7cb908291e177351147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e008cbe527a8cb8c56b1ef4664b34dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9109e0789936dd9729e027487e29ad2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e6d2bb1397bf3c1e8f9b444fc98bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a96ea4fcd8b9c4a49d6f4336fe8d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f76503f3b1720f5e2155c3ed6365fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c03c7663b55436a391f4f1c35428d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5567d0889382ee1771adc9cb2a12e97154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>