--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124e7db5ed5ebf7d7e16bf21473e1fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb78785f63f6e5c328936744023fb92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93192a50559b928c4484c3edc32e683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdad2def8fdf2ea84381777fa8a34384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526f4a615ab9112ef7c675b2d48b7b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcebfca3f528bb269cd9a084247e9f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4073aa9dd89433162446734037a35ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a132fa4cf36d30fb0de3741262e86c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb4c25f83ad666245ad0de7eae66599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a0c15acd655abc21f09170cdd7b4610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89302df78ca345331dbc99de02da1dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584c2e95794f8bb55b43c2b1216e57e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c74e74d450d6c745b98de34c9f88b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d070d89d734dc40233503b889194314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562043838e40a7ca7381f5cf34c9a32615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede9be21baf20a6afa904863a1fd17816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08317b72f4ff8f4430f5b62a674b9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a9ed24ebdf7c440d464b1427d4adb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9f2d0415bbd00d8bf4a5d1cd01e3419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4b0482656891cfba849064fc9a97720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188a2b090e8bcffe5974ab46e40915c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ceaaa0fb592e4c987191ed97dac48b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc295c40dd253bedc2e025a2e0617223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ec5b6de3175eadaca0390fcb74aac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f464239b43b70914c818658c3bb1f8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d23d309e96a9f825d29ab531fbc4a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400961476e421bdb9e9f22d068881b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47ca83f05ccb6cd145e7e7832192ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b805f88df16a7cc0633dde8ebd72e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b71ff52aa0e58d225318ed90a6e11830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36b658a75b09ff5dda6c12c1446a8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af18a0cf270125019cc170ffb6b4abb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba4ba1241f3dd67aa04a3a0beb19d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9960514e93625eba93a5a8ace5723334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fdfe5d9f29cdf2e5fbbf2872d32ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06a7ef4b7f7ade27fa6b5d510c0c6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca64a536fd35e7401e9483986ed1c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6fcbcc5521f4b7edbea714c45d0e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f800931c63fdeffd2cfce9efab7aca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b917ccea3eca00ca6d74efc622bd240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6af7a7f4a70355d77dcf43edeeac0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fae15593033427d9c9a4ba305e71cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b9a8c859d176db81d2edd7027116e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be487d17f49af20fbb24fb5dcbbe2bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967df33d976d7950b8c832b4b4b48f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1c1d47687d3db905ced258d097b4e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510274ffec7276e61123473bc6c5ea147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259acc9ecfdd5dd049608a76bd3b706848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29882f08c770c5988f79359010d4939649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e259b755b82cfae517364ae23450e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef016cf3b4dbd4365443da2ab7dce651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c334844cb606ee8cdd7cdb50327b8452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8161cb03cdba17ed3100699ce4440d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a511e51b33ece5ff133fad454c65d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144781831fb5b0783b5cf1875f55a57055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44800114cf404291f42e00b62b1ff456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ee0a14a56d7526a904124359d51b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9269b48210eaecae7325e7e944e21c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b803b8bc34ec94adfc20a991d195559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbaf6e97acda69e6c68a3f29f8a19660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0745d6109d4593ede8315a8f53592961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65130436eab55959a0e1693ca0d0591162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896f3dfe9ee76d5f0206bc7357f670d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9634fec09bba5349754f8250618f2b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaabf39ed521fb8cd7049553d00b66565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9812a1b77a473e71dd904e078b78a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0214032f7215c2edf8b7853249f3f8767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054890f0eb1adbea2811915a4a184fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1379da3dfc38d6db959ea40e3d3cee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75331bb0f4cdcf65efc31b12520a392870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3206f5a68b9ed86fa814def7314cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07fe39cfb2bb0515aba2e8a6179ad872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb9971dd631d455fbe20c2cae2dfd873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c5ca21c5fe793ccab37993d25485174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05e86862c99d06d8de617486d968b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ff310f2079127b287271002872d7376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6bf2a78cf51a02f1172bfb9f09b3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337333f1d09a102234d5af34081d304d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae07bb33433d10e748d7dddd210ce3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6d6c54763b6296d4bbe62f6f98edb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c025aafdb00b3e649231cb5c6648081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073b4876af8820e5b84d807a96c1a8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78123ae487881a22587a87f8e2b4c78683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e1372dd887a524113b1f1ad4d6d5784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1028832dc41cc6f04acc60dca28c1585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ae3fb2759394bb13ccf095a40de4386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eabbe281f90f5a406cb9e29180242f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fb4b04fe7f544f4610aefdf1f367f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66f663af8e1b90daabc251b32a8e1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8d451a02758924ae2c2706772c8d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbeab1fc5ccd960b66ba97c7868ba191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea598160bf51b4dcd7b14ff6fab6ff392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035939236c8ca5650f020dd6b90559b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734afdd08b03f3998957948a9349f1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8644fd860ebb5467bcaf641c96c4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c6900c90ce746df3ba2a26b9c5b8696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3917faae0611002c7be26cb6a4e757c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c040b03880ddd8501f81069ac510e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff9ec67caac8eb2409b71bbd47401699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1409781b11ec8aa82b241aea86660100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f093aeb5be4d3fdf9827c8174eadc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa2bc5d3dfcf1966bddf2fd3b48a4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07108ce86933e995f8ce18f343f27c61103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00cdc5cf2244d6e191e74b8363d975104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0690bc80dbe3b872b9c3c7c65ec31f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffd39e0ada662b3dd80c577b6f8458106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085d4b97a869db160c4fdcd73f6445d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd35076bf796c205148a05149c22ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137b29a2c11e98d18b7cff93a12510f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3842af7013638ee830ecbdbe869266110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3dd5633cc5a8ec372a2efc995be97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b65a4c2ff3389e4887a90cbdaf82ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487fc52c1c205ba5932e5e0ecb4ebc7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57638481bc3ffd70b2fbd5a138b6c7dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbfc63e4580b1a3c03ff3fdff3b4c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56c0c83ff892cecc12a0b9df6cbab4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21fe8d5b5b25252e1f53bfbf5907c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a987ef26d5657114a8ed05c1dc2cd3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effde400903a6a180ab590948b854a42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f97cd61d39feaca6b14d70b1e36c3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5a81aaf9bd596e0c1c03bedf48888121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc78e0ef45d6356cb9208d2098e5f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5947c8816f58b2dfdc20efe3b9d160f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a62581a73776f97201e3fd933852cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea6f77b8624f4d97b99b2321d7cad5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32e74d9e63a514f062d20b29ba9661126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93cd8645f03f5d7bddcdafe6fd179c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327571fb0352c8ec7fb95c1d50debb5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbeab83762b7914a9f2400a9f405e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b7b8bf8e1100b0614552d3ab37e14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e723cdc82011f977472e7a1311246131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b76170705e4ba67dfe7575a8857a9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833a82503fd2bbaae61cd7837ef00d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98fe7852a187e2bb4570634510d5ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998db97ff74c654875ddfc4500fd1f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ee285388e3924cee3bdf1286e6f7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36001954e0981aa8ae0bafecd596d1c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e872bf6a978efa3d504295d337c3598138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a039345cea20cd964f2a21798533bb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50a16ff01082662ba47a7aa1274f39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e964a753911bfd1ffe11cd9d59139141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bb07c7d4b65af26c111000539b540142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd56f33e65fa0ffae752b17112221a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f7208e8eaf2aeb38a0204473bfe8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a150481fc7670a392c08eb2fbf72ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf8b068de8a4b710172ae900f93a83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2e82d2cbf84df845fb23b0c50b780147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683772e04dccbaf0e6f2f0f0f54856d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f293e3dd7d80e47a2615227a6b613c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060fec2c7c628a589b04b2720307ef7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe912a11a132e10b3248a66e9bce38a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefb318601a1d9d4f9d3de52dcbec19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca487914284d5ae7185706f20e7f7535153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777f695dbb361712cbe843b4919749a154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d9a5cd2bd27366532022033c7a8551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ac36fb38406533d02eaa23846e6f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d2b90bea0187e54c3ba4ee29f7e6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13084ecb2a3ab4480f39735d95501034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ed74a359558e76313b177f122ef315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366521be605ef1a788b9d9bc732ec9666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee0f38a96b8229480e3ca3d2e60eb57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a4ad2ba788c0b6df49afda0d5779c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72123e9e41e7206bbef459a20beda279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a629a81a39d00ea06cf802ba5bb14b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863075ca4b0cbf6a4b259eeb0f1b5a511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099661000233261a82351d07abb5d8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec282bff9a7bb77d260eb18f0924613013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d292b5b9f4e0aede5f3b3f864cb37914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b8e94aefcff28444d2c2b0f24507ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2283d3204f9fcdb79ca14de421eaf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff05f92ffb0b74c7b0dc50f887983a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc6681dfc41240d1d6b3f7c25fd88d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d1128fb7771461a715cd202899ef819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551abc8e490929c650797dd783f5f7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856d82528f6a7372d1bea4957bf161f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc3808d5edd8d703042f71a62f03e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba77dce4ee4cf159ac8eeb9ef2e40b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a44839ef2ba5c67ed54ba32754ff1224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adf1da951d372f3d44fe6ee587bf2f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97be84217b7288fb473c8942c4f0ed426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63a594dcb64b94ea0275e889e1195d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce635bdd81a7de43dbbdfba615644ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e8245fe51f1f5fdf85506dc5ec31a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38332b84d16b6a25a98d914be8adcd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465c1891760b5bd018b80387170763831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dfd4ab3e1b18192517c34b525817132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d9505194c3cdd67c072ccbde64a6f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbb7d3174e8b783abfcb58d6cfb0c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507e77f875ebb2a057859f38ca93c8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f1d82a82ee7907d9beb52905e2e8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ee1c17fc553bc6d8fb92650641c9237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a490227ba1802b8f48b0b86d4dae438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6fa0e6b4164eb9772fb0e67a13f8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88beea6616ba5cad2c26ec65f51f43e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66344ddf82c39cc63cb1e3ce86d6a64d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af4d77c75972a5f6207741085996ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb79fbcd6db87c1c8effdd7c2751a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e125bed1d0653901ca16b7c94a16744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17cd0d3d37ba057bf0bdd7c2b9a3f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a16b2395ab2a83a0cb42ba2526b82e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46438f894f797c90d052ba71fd8c78ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e79ef2d53f48098da7c31384580aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b765891af6dc21f781103c7e32f1eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f3669318950346989131f93dd044850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a26d9e370979bb18522d6d3c8a17151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affac7d19caad00182a47ea4433fef5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a9667fd741d0327dece8df76ca0fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c831bbe5cece349d7adace4c94bf57054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4234e43cf766fe1a68a59d8cec4a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3f57798a623460a9f2fcda0836c0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ec81966cf7650a19972cfc29ee79b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94384756991a361d21d8ad516560df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c0c7354f652e113fc75e160ff76c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584f14a59bfb61758973dc665acdcf860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344a59be8044faf5373eaf87d2041e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d15b883bd9fb60037ca1d9fa69b5662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e1409763661fa90b986c86c00cb0663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40aa30ca5ac3b006ac65acfb1837b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e569956f0ea56d29b41dcaa8ba66d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9b837f90173a5c14b6974d03ed26366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de3afcbb320b9a60ce3d97c4b98e4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea86244e3d6ef725db81e17e799d09168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce92a99b92e675b961996fedf9965969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191ef5b4bffde130808de0777de8ba470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8966a33f8dd5c10ea4b8f91a67387571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4462ba23222dc2558c0cf76b707c29072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0485c02f65d36f22b88c57ef0040173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbc98af5efac618680e6acaed8ffe374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46898221788c1992c5327031decd58da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e2585516b71ca730cca86be53957576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702cad48fe8b2957ae822636abb6c4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc6ffae72e5832d3a771317733a65d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784eee472b83dc0e49bdddaa44c15c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd48981dd2df81281e4bde6310f90580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2796a10d8cde9dd89dddcc9ed05b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd22033f8092d44bd5c27fdcf513a1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80601319b27590a2cae5c3d4eec9e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae43e877a7489328d915b4f23659da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a32a3a26dd6f5fa3c84d679c2a724885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc3066939e336029f93c6e525c344886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29f37e31a583c21848e27749f2eeb087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242025e136198e51997d44d45d03985288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99b07395efea2b877b61e8da1eeb8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa4db4cb79ef748709c597aa61cc6390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560635a4a21c9c887815bedc96c8e6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b37619eebfda9a01df25bead24baa692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38799e8aa0033f8442cb4b6c568d9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd81ab67bcee50746f27289ae33c5d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119076fde97b3e001c681cdad08765fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d563cd052c935f0ca15c07494b6fdb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7db8d2ad2f3b29a4ece2a7d01474997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64a4bbb3a05282d5a9961b4ccdcdf798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d341e09850bb4b57fb86b1db12d90cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ed5d35983f493da563c6b48da41ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ee88034b0fdd54751ff3be440c573101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86543f6dc27cc69446719ccb40e9eb59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abbd16369ae3daac0a8df030ed681d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585be060c11c864f185bc95759c8374104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3686d06c2df8f1c3a68a0db9b887434105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdade8126aab15b6dfd605983336e5a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0d63afbe7b000201a5a1f885e0cdf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91895e9a392478643eabe97b183c29ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83240b2d335a8fb3105482ef70e1e8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e34a879f5eec174c728c88bcbc369110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68733050c0b817e5d4fb5ba51d9ecc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94bb5066a35f32b9b8e4c3f42f51b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4767918c57857a7e4a36e811fd6bca0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4a788282ef6d8d6d1a4439160f1b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452d66a3f883e13e5250fa1d775cc85115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ee5a5055c6e23a38d02643c547c72116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55701618e5f8e2053174ac39fce08ab2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f506515d1897c7438f0a89134bcb9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928b1bda0ad95af775017c4e46e077e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed78f9a44c4677b1e7e61b53f1a208c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9d5f0fe2f57504f0a5b4a26f6468c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ee5c93eb57f6b81b5feca68e19104122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa35908f1f5fe0c0399ef2c1902e6c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822e1ce4fa7c997ebd143227948fe1c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142a77c51419666c3aae1b9636659b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4ee20af0c023ca333d726547c1868126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303357919b4b3d80be95bf80c64c4f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fd5997ae44868ee8e9ebd0b41974b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff27bab743c3cbef0d0e75457bb29a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcf39c5b1c59a2e06337accef66cec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af38464575a06f07a2e1a34f7191ff1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98375c5a6e52147ed48d51338ad9fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fb2c485ccd63ac616f6090685e217133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b5b4dd633f37f4f18458a0e153818134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132f7820b0b2668b743b4760d70ae43135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb24a1ed1618e3476af29aa0860ce7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3661762b90bcdb266cc4de247fa62137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241b60189492a9913a63844923739de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c22044764ecb2b54ab9799c541dca2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20891920ba4c972cb49e36da64cebdf8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51990ffe895cc79009d199f91ef0c3e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f4000a9732eaa2925cb2598bf5ea7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b4933a09ed82f31a2de92268c0ac6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae56303a46965c15bc869e909e5b0d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf162a7aeb031eaf49e5c356bf2c8453145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd172c7efff5357fbccb02ffa27f28d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760ee1c5b0361f237aa0913c3bdac11147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511340ad9db13dd60a586e9faf657a08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cffabcd1756be78d00d4a0f6b1594149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370ecbdc263a1e43e3a043a99b76279150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24c0fe3f25975964f553274a7d2cdb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bdd6bc271bc7f1a30a901d517eeb5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a070372fcb24c11ad3d563bd1bc9c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bae4f55d280c48a96461132da80f4e154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>