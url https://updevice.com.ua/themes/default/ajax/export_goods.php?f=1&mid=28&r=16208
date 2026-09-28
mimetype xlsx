--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46544c5a41a597a536ca0d67ff7f891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d0452faa35d38ec7d45dd03903df52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e7ec6a61efacd02a16f18ccc8ea953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da3b3efd00c4975f518ebd72fe2d294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff032b1ad983d40ee5d8d76dc291e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127e2f617c65edb2883b6eaf9a672b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4748b6852c86de915db3b78bdf045c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d82ecc5a9ceaae0767ec2fafaa4e7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805df14543da155f68bc957c3e2d56e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764868b6794b87ce2f01804213d02a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8da6bf9d1470819423690d4ac959411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f796c78a65b446702fe301be3e55ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017ba3565cfb41bfd1661735ad1905e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dea990f00bac2ba8feb16e7665e6b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcf1b1de01abeed1d453bd57a529a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfc9bad89e9afdb110102008e8bacc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ce6cbc0ab5ed67688f778e3361cda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1a19442508b69a219eb84847496ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2b9129ab8ebb9adb8fb89dabad48319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018be5b11ac6e3b81e3a9f0703cca3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d3c28f7714d4ac671b4b3f2c71aae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765dcd8aa67e541f9f8d378c807fa78922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785176c1ffbb16161f5f9a98e4f593223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93317720cf319bf5a8f8695633d1126024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539833fb2ff544db37a5ea150f5b04eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87879b1c7567c50f9205b64ca585617c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dd4bcd1e307d4e407936e0c04611127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0b99434ba4377fa69dbdb853e02c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d030d9ef1c4e3921df75d07e28fbe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80308f8645f5e1d4509ac02163de36a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dd4ceccaf36514d5d036f272d1d3a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c149f89e8ebd28870ece6deafb81c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14066307f3c6865e4b54721a6aed38f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc09fc5ca38d311272713b9993178c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3febd882b6f487828de4c253c1aee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e679ed641e930d80040cf9c99b9e8b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c831ac5f6547e7868502eb64b3c87d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85c1c218cd95520c29e348f3f7385838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fa67ac391933f011ba0016338077e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0e0193b686ad133b875c141a0ba2f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c1fa68ce945ae6369163ce6a82a4f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6c40b0875b2402f501848771db63542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2420e414af938da2fedc1f8170c0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a1e64513ed48d93e1d614cec5329044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfa5721db6b3a833cc3e3912c7c16745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f046372301474f2d5a47f409b374746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a0d10451d3fff7e785d4d0583e4c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760881385c5d4ee2abcdeda36760b5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f8e5229f6b383b69a786eb628710f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda742212abb5a82071a8d5d368559cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12b07f2b3c6a3c2ac1d78cddd000b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df48ce0d1e598d28295197b0bf561252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23106c5a67844e200fc42d10069cda8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1a8010157d167ec949f22cdde9b2c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060d40a73e03bab2f61ac3b27c7047f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c29d340bbad5eecbb1484175350cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ffc70d75d74f42e717f7d64c610fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cd34df2fe977a26d51e19707a6d2258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009985d2e970e3af1067a0188a0f8ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80058ce1777ec02a7e938b6f1ab730f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c51d268b6bb48b58c401c1ccbd0c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea15014c0005d2661d1688b5938de0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a1de44c8525c04875f31842199f4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6671a98e6e5da460ac6fa9fae6b183164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882fdecf7275899ff07eb59561973ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167460a06d4ea92adbf28c08cfa1636366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a60ca7b8d9376885b8a9dac0ad4d2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8da766f73932892c833872838ed0b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b03b337950c18e7595830edd32b7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4050bb3d585848b4428595904b73c9070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04736c73cca017e367b5638bca62cf5171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d80f8a0b0fb6b4b93c22520826a80b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9bb4a0ed769b3722e896d425f399273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695002437f1f1ad8d0e8e2f55aa357674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d77863cba16f61dfefdff90010bcaf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3a6d46c60ca2eeecf9475bcb8fb2c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56b2a050f9342388370e2babc970e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ddc96ff8680a277019f26f9f4dfda78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574dd7a75944a9ae6082595f2baf83479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479a755e81c8850b64547a22891a52080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c9b89365aa1999c3844e86de6261981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363281d025b220fb0d64d272a17b30b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796daac546958de608882f1260783d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b06820b45d1d367096359ff76e775b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f34321e6e453f125a99f2fc49b16685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c7b6f5652a7843a4bcf95fdd71c1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bed0853506e426185f0f4663d4ee787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe453df564b4cbba3a32c1918a22aac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75eddf16bf9be2cc647ff20dbeff1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff77e877e36a30c483f2ca498ef977690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68adf9ebb79093d6c83eefddef5fbda91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517989968aef22b74d55817d37f92b9592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b61ff5f13e62f59b3a27f2a06163393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82e4698639ea5cd5c1aa09bc81126f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f7c7d63d93ab587bdf310297705d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e18eb8fe2c92a19a4efa3eb2b8196796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455077a4d23bac9036c6612ae952d6eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb7f2f2771de21bd46568b9557d32398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08915d20387d76b403484c993a82759099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3383dc8e3f91f18e0eaec85989c498100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7135cf142c13474744c35d789ce49a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33867171e0db24cb449bd00d26988cc2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6ece3ec34f730a428d0830ef5aa94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf57c52515f4fe2d39379ee8a62fe9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26edd1e9cce59b28dd89d2cb04f24b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0b07b8aa6572a33102956e09cf560106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dec4a5817ae53fa35142e7c6e0af5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa3877a1ebe2e592bfb2e425099234108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0938197b15d597877a6a807764cf1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6906dd92ed303460d252af9cbea026110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9c4d75a62be46dae7424df893f505111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad743b5e8fca8bd11e39d0ec7d1de3c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da124b055aabd87ed0fbd0175da9275b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ec5aa98c6ed87b699188772d7925d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb68b2b547a25b2673f7731ecff72a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5915352a4a4bf31482fbdc69f14a57116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f2aea2ab689dc8e8bb73e4388521e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d558a8e3a9c30ec224b214d6f1e7e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120fc2a12bc919684c0aad4991ca08b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f2a4ceb9bc93d8ef5820eb26b6350120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c882fae78cae654face63cd226fdb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb35acaa0a8989d40040ff70d5a84b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706c9e3917f658e7bea56745d92ae6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4349d2f22a82f5ac9339b0dcd0576124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2888b1e7b69e882048403a1f4ca85125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992baff1a2df45f9945574ef56566ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928da0ecb341de0c3d89857021497ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dff5c9f975af8ca8302fd3f71acfe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc2fe54007e33466c4c155fd7379eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d2ffa2f099e11b3bc96bfc592c57e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5aa127a02b5e8e73e602ce895b982131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341f011ca34722b09c2a7996e2c7695132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c3d57557d72442935f7fd473c5c16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc36e0c8811b2d6839c5738e69f1b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190a3f04b193483baf6b41285e9ea8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c86968ea314cfd516e9bef2709ef2a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a311e4e877fa2ede213730fd75926137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5907ec1987c3aedb3f15349a776aa7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696cc7e6aab2399dd8b3c310f2ab41e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccae07b9e1991955cbe8053435cf94140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6775149f4b52615ce50c56c73eca6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a1dfb03a73046505867161f605812142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3a00077187499794f46542ef3a1a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a815ddafe157c0e9df2ea4e9535bb2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a52300b698d8130e92081843e18c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5d433fdfb234d24d47ead3c3c375f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304e42940c5aaa45c0b2f18c53c2889147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a5e1cec21e67ab26b589d79644a3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6e673a5c97be7a974cc61b32c9237149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dd4ad07360d6fa750b8e3b0be60e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09692dc9d686b50f980456e8f68a29de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c713d9b8aa500d55a1e56dd549dbb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade11181217827fa97c1bfa0be35daf5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7591dfb3254cad4f4569b58e6327b7154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b91b6cc771e26008016a251f8fb96a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51def69dbcd8ef8016182dc4fff541c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d100775500bd5d2cf7f05c8dd8a38d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bce0b0bcc8289dcd5a8941718cef64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132d413f6c4c3228fcd38b19f8267275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c00dce540327e1f4d766ee10c0fee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7fada7974e4c8fb6894cdd82757f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cda8777e5bf96c9e6a59ac558e45ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56326fd8f4bf1d0ae2ab6dfef2dc66a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc13424e66aa1e0b76aafc41fa2e4310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cc22a213ca312446862540de607c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85604efe63321a532912059864a3c5d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20923464b9bdba54fa0ab9de14397613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd805fe6e2a9ae2942bb35e255ff04f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0417c491e1c3ec096adfbaa45b9fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf5bef7bc38a5ef508a824e70758a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdcea3b139fb7d49db6f18c18b625d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b30c6b2fdb2232065970ef8285aa118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eee8f57263c213e638f76cfa4ed5e719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617fa047dc4600b119b7d9a79ebf63720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4a8e8054109fa0f5551212df25dec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2777ae4167a82f596943c8b59e4bdf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157af9fd88802407c64fbd8dcc6e18023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92df416d4994f5a7a63fc286b9acee224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c124d6f96b7cd168d51d681e2e2a14325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bf6df87a7e7e3e3dbb761eda4614726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc3e73441c9bda8f291cc7dbf7fc6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48a75185fa78229af855b24eb8c03d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a55553fb399e6b22bd39a099f645e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc067f824ebc6446dc4b8e8523d0852030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9df675f0756a48a5179b6e0cc85b0331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0f5907306e416c9bf79085ff4d8ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c62a8d71ba138716eb21ee373f2df633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd1b1d7c0138da15e8dc28cb2cc67634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c9575c78d245587992758c7342a5e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077e14d0e44a7913a1f2361a5ac647936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052eb5fefb39e752a3bddd17710fac7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0b10d8b071225ad17915c08b5b8a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c84ac793201d482d159c1e41d0798c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05ebffdce4580b552c9ed924c7a9c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f387c6b27ca65e7fbc496acafde6141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf782bca8400294459dfe8acffb1d94642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3b5c5a780a7ba1e4e74a39f755e5f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801206e7eeb32f66ccb7aa5c97d486c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb54184e5e61e50b6d93908f3b9222045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751e5fe33ffdeeb257108b9ecfd0ea446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f7a86d51843d09c88e31388f6c44547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0248ae11a3efd8782f4f08325fc7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba9218dc5acf74290fbdac1392cce149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ec246ba37da8668ab70a2eb3c35db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e147108b9e587c9b3dfe2bf4f1f18251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922909406be0d7f9d6c32b2ddb13c7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09518f54a477fb81869de9b2f31b62f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dba21887942a37aede92cda5e482054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c529e2ca0cffa513f69f0831fc51e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9480cde624084cdddced3fb45ab33f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c6544a8c1c55b094da5417ef8176057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a709fae9186c81b9cc5a14358df7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93adced00011a18e1044b5264e4ec5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede07d18ea7214e2d7113e172bb735560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49049a0d944cb3d85ec076da87edc0ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d529ff7ab1fe8ddf397868468642162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051587ad4f6bcdc3e58bbd494b4886b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf58d04b8fac9213af84a6ec121367464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d6b88ec8a178aabb73823d0a3e8b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8aaa938ca29d70b1f3b80a717c20866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f481536983b374db9c2b5f329f10267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d95925e89c70859eb79d2f9c13c6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125029fcc82b171abc92d82b77a828e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e73052735ac4c4871ff8f349a4e6e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180a42c4a3e9a406ecb80838fe338c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd1698208c12df2c857bf69a1ce71672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ea5b1350f364bf887f4053547853773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6e84faa0145da11a8e976980fc73b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d98ee68a0b71a9480894ff72271f6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea3112bfd20d746cb6b283bba271bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4be13bbca9aa7c959e6b29a7693f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0bbb8b2f68aa6059d7e39ba8dc89078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2b5ffc404665b8a51628081302f8779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230f73854941e7be604bbf50a59203c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e39bd282c53083d89a6636595f84b481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb5a7227a7c348264996230b9220a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351b40a7165852d2cee782402cf546b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31365c46857be1542a5958384ccfab2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0d79d243a9365ace6f72b6d392a2985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca275ff1dbfcd2633d91300e63b21ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee60b3695231f166a9b6466479384487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfa27aa47614e124dffb63615df46f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8f8ee713656748ed6231d2ab0aada89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0db7fc1fa759a300f3a7968cd2f1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa88b2f0f16ed42ac98195e5641840c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee135c04d9ca247d8b5b3e5b64c9a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652956bdf3f4ab248366ce4543fe591d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263f564112450af05b85ea34125c34394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb23c52f1b27973a2b4caced6c9810a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2502ee4a1fe8720ff66b603431f719596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cc2c35f307cd4cb5892a2e047c91097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4522ec708cd543dc52b42db5188f36098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b300f47389a72841e0e265d9eb916af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4246556742b3201feca38ad78bcd26a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59e317906fb4cbc0ba7f63302c9c7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be7865b231ca4b7d40ef2edf766a61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a2bfcd6cb5814c907c98ec56fa95f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019c01ac646953c8c4fbf088e36b794104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb459ce38b6587bf5f9891a1fc498a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3ad38a65cdf796b7c6e655e011f9d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea02a0c366f7fa4911bfc6ed65c731107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9959f8b4a4e08a5b2dbac22e8fc785108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519945a0e55c85a744b9521902f25f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b37fd9febeea61d0d4f4048451bd78110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d90b914810211927293c4114c62d7b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d061121d12426b50f95ece57579b174112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e83f638b928725ef9c30a91f2a0c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cec60ccd0f63def1ca84777d762b82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f93c10eedd544bdfc23613a41a5ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3493b5d104375643c749a79a0e10f0d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bd253db8eea94893d3e427ed2a3e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b1c4cf161f93e131f50e26892fe71118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12974c6361671118f3ab2c82e0c83836119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90954c8ef36e5873ef7931b7f4e07307120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ff4fd4b2360f182b610568913b926121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3ee6771ea482d74892a88939a6e8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99efefced01c1dd40728e829b04c448123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64a652501ca1e8aa7891b0b66e5eee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565f8743669dd77d5c43561a56789a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b3aa2cb5b96a775b2ef6845f454e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d7395e08ef5a245dd2ef67399f277127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf388c316a3fc4fbb24bbc73ce5cbc9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c08ff4525da1f4d5a3ddba0b8f74b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd35d1334e22134c44dc085ab6615c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70f050ed154921fd2c79b41e092340131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c70dccc9e2fabe08e3315e39f11e97132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fa62d4aaa5573ec3c449c882eb90e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f5aaecc87943e50b2cc03bf76993a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b2bd58f1cd63314bee37d1100a69b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e5fc2cf8ea8ddd76a63ef709b469c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376048e0f408c37389106d844cdcd8e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5de9e8cb8a72dd1bb34ba7a4c4788d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99a8e8b47588851480be8851125210139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c49ab74b866fededcdcbfdf851202140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13c9c8e553fc6c0b0cf08e10df505f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584979efee786cd5cbbd49c6e4ad17c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c0deb0e01d4c49e7631888f51d224143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bfeed164a6463f9bc0d632608b248144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abda5a34c0a31b57a0c2d7eb40b0c78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7337ae42017d22fc4bbb76980edfb9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e53c966adff897a0c15c57567de59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea5dcf0b900dc0a87f40427208183a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f755aba338fe7be15e97f7f9350ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f3fe00911f364da2f8b44b4b52555150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b3dd5ec932bd1679a0b6894ea4c40151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee2a4a6081209733dd39e30940f133152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa173373ebaec6c5598680ab03ead16f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58451e38b01b6c6a9090a872f835ab55154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>