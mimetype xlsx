--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2826daf5d5f1ebac63609275b54861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64f67526dc02540c5c9f5e5429fe252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13e526cf165d5762140339fa0f01313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e652041af860113b5086db594864604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c2588900273017e0ce2e74af32b935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832566cc8ce87cee36a6cd64e06da0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dd52375fb7dbcf392a28f111ee2947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2dc0ce9d6e0eab1e175ce4a0dcf878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed43ab09e6cb69c1d464d413e3d43c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b33d91172ca7d34098ac6cbb5f61310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67255bf737685360a82959442c72c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba769903bc1b020e3f3baa46b10252f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023cf8973bf102b8a365657df89f76313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07722d2dedc8d30438daaf6e22a79b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627e12f38c8f95e0e852c6167f2b9e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3169a0ea41e3d16bdc3002a5406fc616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f12642d0db805327ce7dcf913c307d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca701b8526f27e9228da5c51de1602c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcdf419fcd8aed0f61d02c69f180ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71a4586965ad50a94128927d59e39620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060622f5358d1b3be42582d73ea730e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcc649c6aabefff722a1a789b32c0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677527f641798c526921dacd021e21623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860934ef10ab863b78a631e71328ef7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a39a2d2bd07d01e2c14cffeb40848225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80475f58b93052f2aa4acc52ded19226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84cf62dcedd32a771f1d2d93076ab227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bd586d3fb735f28735c96d650800128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40b04129324062423f972d6500172629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e97c48c470882fd8f745301a852ea230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39aaca28b13ce1b062f242ae4f32b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ab7fbbcf1c8db109fbe6d84e080ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89541cca9a0195626feb4d872019f5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf0889018e13ecf45e8a80189bbb4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd41c00e96a3aa03e060142fef6d3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dbe3c814b9166f158f7d9933feaf036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005c26a93af21933568a082c64fb94437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e561c71d841699f1726187b2d99a3db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afa26cd31cd6d3bc330cbbfbcfc13239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4dd6149d363585465e04a51f37107840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553834600d91323fe18492b6271189d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e60ee9eb8ae70fffef5c4e8e39a6242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13452b2ea7f8b64fd63590c157bf8ce443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd482f521a955d45f8eafd10b4cf61f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb45c828d4bb1e8e0ec0d7007a993dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3bf9f50fec6421a723fdb0301d61346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd44cbd5b652cefe0de67c052d933a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631290ee4f6684722dfe89b06ebe755c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b900e81234c1d5d062359b2814eac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf3aac4e905aea645e6589fcd8385350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39110e3ea5bacead1fedc02339b101551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ba09f8277f65a7d0701fb946bb04252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6e1f0ebb1a3f331819c348ab6a7b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee65e8f561891a0e32d32563535e9da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb56b9cfd36d8aed6474bf85c9d18755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045d8c610e3a4b1fd03763fc814844056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8891c4f538962665af5f5718729ebb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941895a60689f972a536048ff6ec81c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99df97c18a62ff3539f63ad65fc437459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5947d5adccfd83bba62cdc43f08b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab2e9d9b5c75e20a00c3f6d17b0fd161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0993de56d317eeb4c527ecbade00e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bad372e514f7f155e26719cc8632cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efb2fa6aa1c35d4b814733a87e910c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa4275859da4e9f502d1c8708f1b9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f41f048c957488e10a6838228c1e1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84613a9963708cebfcc3500126d4854367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e26b8ae60b3a38271d3538ccc666168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacdc52039254ebb732c5b48e6bc19369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99840174010136dff459d91ccd61a6cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871957d803ddbb2567b62a833d88ddf571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa84145d4b697d267f533c9d1d54c1c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d30658a5ccedbee85d88ff9a7b25173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff80c62355c0b97590cad3b7a036f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e008b11dc0f108f379ff9b39b8e585d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7db46fa1b141c0bc39bfa013b2a2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b47896f716636a2fb8d46e139c646177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdd8f2e5b97183585748921f8c9ba978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d765ef8378b6d0e1ed5bb2d459e6a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612af6704c489928fda65496b4cbb48780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542d7885a4e3fc8d2f0306d3462193d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fd964a6c051f57f03009ba3dc01fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14505c337063e11cb80fd6394b5a495083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6a48d2e41b9aff2175d43dd15459d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df87a1aee7d07a04c66e3ca35afd7d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f0cac119fd49e2ef0f20acb01fb3c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2830852e9c5758739825844787c0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba62e6f0166e4129bbc896e526a68688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebb0c754c973b55db8a8fc317d3a2389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dea73b0e36d71bad01e5365f164a4490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e4d412411aaef37b0c2a6a0bcd79f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e30bec4109967ec58f6ac49babf0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35513ea5f1fc2dae2ea2baf6aa47d9bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d50e7f6b00955f9d676e8069d364a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa247d51caf316d3abb1e9660a723e4d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6619b49d0f182d3ade6eaf7adc91c6996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165434428531f6549eeaa31df6205a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5996dee39b99a03adc3ee4e39f78e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30be0d26e67c52886213943a5cd15699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8780b45364d1954c454dab49f648f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fb8aece13ef4a439ea8ebf885c090101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a313c3399c8cce6febf5261da592f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57da33735dd88952cb7d9c20acbc510103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3469b3c209e98967291ba58fe37be6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26dc66d665f056d0fe90b2b5e9fc7e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55563dec3c5c6a7b339ae5374266bf10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614b63de370e2fc324fc1600e9e8174107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23865916570093cc97e7176053476cb8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536e1018ff9bc6ccdfd9d2e68f03ac8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee64f004ad9d7491400ea1ff648a345110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539ca3f636bfc6abc4837a818d99fd4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b8e1985f997a3df100f37b5db86d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb1e1fe4d78dc6cc1f9fa979a9b8eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a393d033de36d6f50e44d1dbd3c2b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7347772d00819711b0f2b653e7a23c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12af3d900c38ef71355d5787c23093116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e15bf137fdd8eeee5298ded2fe35e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f26b1864c9278c1b3019ab304e7d7e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f266352e404acd7a91c99f8c20f18f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc1a6b7caa923a28d5de571b4138fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ba264ded650ec94d8daa2b4895a9d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6f52e8e222957e048f7a5561f26af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45148c85646b40145f230ec778075fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6ec3e7fc01af501351782398152a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd972112e6e9eb729110d0bbfaafe37125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d31fcf4325c9e79bed713572649f88126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671c1cd9bc4e0dd683cb19a1317c3ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7ea7ef8c3ca57b958d9b005fe96ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c909837410041d7deb99ef9039f8bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0d3d4f4645559781570ac06e3f8da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93199cd332b1749ac78de23d932b5ef5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07404e76634cc2ae9f49e1a71ae8fa7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240bed4976399057c9493217b0ad6b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0552448e7c4b8d5a15f84bc2f0641c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb988371b9b8c66ca37aba0c5a6ff87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b61cba936892e069915df85870e18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1cc6d19d5a089c37e1c7cd949f900137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efda539495215b4cfe8f5964414ff9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adaf0e359c87d08d1c841d105b4d12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e988db201d68def1e1c2ee4938e129140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c48dbaa56212b51d11d9dcc60ea239141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9d30b7324d004ecc7d16453683cd6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577db79cca9cf4898ac966ab54e543a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c3d146bb87b62e8bd3e0ee44aa9c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472dd25f880ac65a0e4266d42a218d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf4fa2f9f99fe5487785a67105a829146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0842cc5cd827428cafe2be9fe3f88b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc1c220f53d98795f724a3a2d37124148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b02bfd45a38e57cde2a640501472d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e46197c0dfc02f75cb1b0a883238bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12943607b7a56bcca4e7a01a7132894151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae085bc30c2074f68409ac4272e7e95152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dcc268fbe09aadf4aad27eb0fe151153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35603e216bb7d3bdbd4a2c148f837727154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cda16739d7d608258133246ada3551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec58f841d36885ec1b9cdaf2176756d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61841d4a9c2bf0b97c090f1675b49af43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b798dfc625581c8d835119f8ed0984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6644e544743a9c7057ecef81053c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f074312c7d19854c534590cf07c2e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb5111cf5f1d6edab2b37d34b214987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58004b3c94e58d08604c86675bf7a7a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d73f9005979eccaad85f34f21197119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea19dc548380990782c16ac09a42a2a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881de9c418a200fbd8798ac677093b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c575b4551a441b871d7ea300b56d4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc064f8176042ab5ec1a436ecb4fec613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178ab7c22e1244d26c675bdddd3e37c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506e4af7a5ea53fb6bbe33e00945d9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab3e615cf3f97d5acd631f5d017b9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cd51786b89f741c3b6e78f720a83f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8fda002dc43d1390fe3e4f5bba4db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c913edc964ec53ff54410a4e30db0bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eba3ae66eb7de3e98bfc7b5e151a6920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0eaab7292ca205e44cec808fce3a7d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8994e89456e918a49481ef6feca6e2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14296f0f0a9a2703b8975b888a149623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d95704eab717704667347f2ba60f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984b1158a3c8d885f84390216c1bcc825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155d0111c8312d785f489440367e61b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e52d0c983a6ea28929e43ec7007ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec56cac67cae3292252f2c45cf020328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a80adf97e09291a00684eb358248629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9ceef8438a3807858b42ee8522e1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318a6b326387ebc2a0e8ca33245f47831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f72c201115da2752c1b047e7d4a5cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b683184ebd9f2fa7aac6c2a3464e1d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6c740548e0bfd1eef13067873936a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcb051dcb5671d164c47ae1db84cf835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918335f76a8a10c3153bf348fce2c4b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee43c1b2316e8e2a88bcb4ae164bfd437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111616f1165400ca3947646f178487238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419ecbf4805b167ea115cf90c1206c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6918c3ea8efe6970a1f37899c6580940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5bcda0a8d9e7aa977f4861eaeadeb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb272f8474c8ac37268cbc2d30e29fe942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28470ffec4a0bdd2f0e98eda1a685f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162460d03ae63b55a0a7a1834a341f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9e49d44bb7e239f893ca65b2358d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aac637503a84eca3c7547c994d06cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529ba4d1bd37a85c035f9a189e3a39547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab091db3c25eecf4389fbbcaa183c9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6da9390259293322bdcca4bb9ec7e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a792d42b0af1e831760aeeed4a60150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ef3b8f8d286210fc5730451b2dfe351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abd6937461d495675f781434de7f5652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e20d4c4a731afc40202057a60b103b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806977bd47130309e7bba324024415254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd655cdc25d7e5db1223f78961c53bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2839d9f960fc5587bc366861fe63ac456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b695bc3639ec7c7fbf3021b61d80c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e1dd3e1f641647e1ea5dc8acb51ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e59873059a66e6b2119d77f03db3ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcfc733109661eec9962a064b02ae860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4a5439b177893e3499a0ed36d70ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1477746ce351de6ae9e6a0235e9a1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff9807c81f8c8d00ef56d2e2eaee9163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f23f8178d855c907802b4c2906e0bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e3180b62c5e31acac14c4b754fcc965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7c78c5e5b9103e0bf19c92cc107c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e97c21c09d1c672f9f94bde6a4f4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e6fc761ccef9131e7449f83f1d1b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e889517212ec5fd2d8821a990c064269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24acaa7d659b069dc5f6c3ea669d3370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90aaa502eb0b81000a9e987dfc50d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a95795a7be430e71dfcda073386e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c57f7a8336936a5f463164058deade73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3490601386bf1edf6431e5b5c1675e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae39609cdca5c5c8c6c03e867ea65175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ba449ebddbdfc978ddd75dbe543a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe79b33a019766189b97885441bacc577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a6115760991cb00572a1bb4a29cfe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447bc800c4fe62ad9fe8f5025237fe679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370b7c2bd2556e387a2a5ab5aeba1f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3bb453aafd430b2ed0c2195d2002b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff40fba01ed8bad2884485db282c02182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be46262d4ebc74ea31b7579876b542a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824fbd985f4d8f5390b57f056c483a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c053dc94c461307b03ce8f88867c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff693bcae1872f3ba98cd5d7be22302d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be422423645eb2cf98b7ae1199df1a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d31b08c7fcab10a4736c632179c5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b92a5c4fdcf8301ff36fb601cabcd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b68d0603375c19e1fc4d21dc528c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a31f315053a798e0b200b6a3f020291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ceff1c7c06cb8a08bcbc09b9826cd692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ef086b3aa774fefc470a97c1c8c5c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bd86ddab1499999a0ef87fec6d29094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3475f54ea68a59181536c5d4a98d3795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174c09ac572716efc0e3abc3d8e288396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec907f315e46eaeb80b1f7f33a64cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a8df11af21b198bcb9f5ef3e959b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1369e8f678060da5fec2fb642eba1499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713251ca2f6c70b968c5e6bb29e2889100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd9b6e9a9ab097bf42c0be77d3bc1f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f1d80acdd8066f77f8878b85739c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c456ea26ffe7442f8de8b3ba1d1e889103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf49e6053c510b845b818c5f22578ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70d0199bdfb270e8f5ee227914b4ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f279cb68fe4bba2a42d67b0a8ff86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a1310ece10c904178f615d3f58263107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f92b8118c56ac46258fb69eb0a1c1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601fdb3e527e3e59419a1fa7248740e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b77218838bb6faf909ad5b4c7b44a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b877c68b393a1b384074131b695c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709cf2c49bb63cff55de0de8576434b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d9f8a196049ff03a19f5f72134c62113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981c174f1f10aa0c51afff10b99c15c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34350bf3743b688b837c8a1255b8ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d8440a0cf30dff5352247cdb5decd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c85833c6067742e773637c767f0fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440c97ed60d4503e9e8b98295ae3edc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022642eec61b68e4bd72464a08717f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9445eedeaaf5d0ef1085c2981f90a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637ad7543b20786b2ac686a27776c52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4854198ed204d2e5dd12f4499c7439a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca43c3cfe3855893eae15aeb72f5e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb67ed3c1783ac3ccedb0e6359d8b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6c621183e7ec31527a2202aeb6a91125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd6175ac256edb2ff23b3101db3c9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f398f05311b88c7d87bf690de12a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59ef6bb19f40723829f9febe5285b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d86c6110afa635c964787c40152b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780ff6723e92fcc538dde8827540029130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1167bb3582ec9898a815224fac03c2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40639b104dfb3bce3d5ef5ec4c643710132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5ff4f9393e29e8548bce9523844cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d5a166e53e7e7195054b7233931ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2933b3905169c588de858fbd7d2a2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c912afa913bda956927cf16c789dca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335dc42f3ac433b8dbe8a667f997545137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce882042df870058fc6a2439857f86a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a5afd3d79ff8bd5738f3e99ad08a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810128ba5555d99a8eb30262acaaca3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedfed601bb20d5f8f901039e33efec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fd3c7d93bd56ba6de61f27335c86d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f636e6807de4f10e2c2879ec927a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54b7e5b1f08c19ede581dc2f5e3fae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b39612154c858873fec987ca496f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53632fc398d82956a8e6d56f96ff7a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08f4695c680e1298d7ec2a903a2a2f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb67382feee545de20a95b8777dd58b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425177b3cb668a491c34930a93370533149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09ad4057dc43106e4a47aa6b4e38a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc32c20f2a30b2aaec9e73ade10cd2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5118373db10785a3e4a5bdd07fa26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b53b5b4af509077cf56778fa1ec66e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764225b9a4055c5f45573510f58c107b154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>