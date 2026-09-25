--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9037c28ab9bec1a7243dc59e673181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb5cb1629c7b84874e2d7cfc098fc42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c7bb9077a9aa14f83a1fbc9e45ceb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c539a2c1ea8cf97bfd58466b781ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc730f7fcaa2e27023fe1f25acdea75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a7a548484b7e98e37d8fb813f9c786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c08bcce26202a40a13f5d677593ce47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7a805661d80856ea64fc3754141888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecae7fe2742d82a6a3abf87d6b220469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b018b00c6a72c50b05bc8e533ea8710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795bd724aac186bcce661e878fa47ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b2d4ef4f7f78ee1d52ab6ba7fc4fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473292189844283b5238704d7b0882813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7deeec081064625498ee716f035ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af34b909a499d1dd48ffd7ab08fb20c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feabe5a91ead30411ba744334ac832b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71139cc8b787dad674a7a1b87ce24d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a2cd97b6cb7941ae4dce488ea56f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4820642a46c8d96492f74853572a2a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fc4416be0b5941f3155a20e0c136720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e4e9172d2be4f2fa981a6aabecd8621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583b207fa3e2c99a0695c6baf1fcd8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b082d193cc9462062bf93a059102223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de5c4595e660a8d02e58f98b5b00a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea81ece8fbdab065420bc5ede5d4d4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50b055a6e005dbe1cb49e0416deae926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548a2c8b42275828cf290ccd7f5019027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda87341d47d7f56177735b063e80bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13e4b749aee94a78e0e717d68dcbb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141fb7a9e15fe2dec2f88b40f335b2530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e961eb46cc32c0cb1d77d681a256931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dbb064d5ee23fcd7db32757c4819232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d392e47f2912d0936b67022aeb47cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58c77467ec15fd1a145f2a6f66a75334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44635e6bf911dc3954dddf9ee4d5828035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33021ea50291cd36ac9d2b57bb87468436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658354685b1ad3a46a309f2df4a3f46237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb8c744c79486914bc012fa6fa017438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b276e81b2b07d7c88ccf18ce125bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9f30d7e819326f3b588f0f44d195c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563f7ac8cd86e08914cecab1ac4714d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f46e003568c071c4fce13beaaac16642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975a70d0a7400e441c2264abd61eae843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380411f937dd32fe1ff8cf269208991944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339ff5effa08746ec3fbdd84c579afa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc59ce54553ebbb87f8411759afe0bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d810d7a7afb926a42539104aebb73347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b918af851d3966a9331f993d2b8fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aad143874585572a156e502efdcfe049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807a3b9922e196e0469386fda58636850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95909753f3f3b611d8e9280c2ee0a8cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0a64a7ffe8fdac952f1cb3b19640852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d72595db88b9b4b11637ad7d4189e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d546af58b348b0e6802580b046050154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565751218445aaffa85a97008a1b41355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ab7329b4a283791ed7fd3bbc6e32d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10725d9d140b92845b450002e64b596b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee7a88dd8046b16cdcecc5d748ec3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbba7ea1f5a5ac4bc09db5854f1782759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ecaea43b3ff1a833575fe08601c9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4bd02b9d0dbadb76fe71679473e9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90657cf021144db2e37e47251593290862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815bce3438182709431119e8f70362d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e90335dbe4234cfe7da26d9310c49864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7568dce7966d53e38bee3e7d832b2e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadc79c65a85b6f7c16e5d465c9a6ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445fa077a6974753b2a7b73ee0af86d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ef60eb8f29684be1254ef16410fae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72b7ea55c1e64ec6da77eed6fc269269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f635dffcee04c9ce56b51d967973970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5709f026fd852dc5fa4941989bc91f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d215cad5b67a0762222ee2506206fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433b0a489cfd20bdf7758da086049b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfb0c048668652d2cd13024a0266ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ca98c518f27b9dc606a4b7db146a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705c9e72b4e504830551f7b6face8b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c09e19f7dc9fa06336ec7522a5f4877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053d845e46a1fa107ab79b57f6c1a3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4194e6122695168568b604318efa9879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600930e7e577a26bd1b1ea950cbdb9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490f66f24afb2f90fb0e29ea6598cb981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff7e5dcaab8c963aeaa8adf983aae682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1fa52dfcfc0d183177ad5705b1cc583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dd890887453f613bdcab478cf7b5584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b767d8d48eade9503e21e30767c2985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3b7c6a7c03f28daa1f68e41fb4c0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5871f6a8303f322b6f7766f43bbf887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa091574803ae91382984c33f6cc93588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22f96d65907a6ac1ea121081a4fccf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df83bcc1ac4d9d44340e4df18bf5f3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536dbbd1dd1d2a2f5a0cbbc0ff0205191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ac1596f518af86574633bed087a2392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256d531d4da4353cfad971b3e53500893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da54cf3a6d7728178545f650f417f0294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6c2ae9701726a42ba4671a2fb61f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521016d930506ee02a97baff4e53b9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb452e9f43a0b991f396120cad58d9dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d017748c65dae9655a1656988fa51498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb2e56c3547866cf8b8931231db26f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83631ca258afeca2cbd552d3fc981211100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5d27c2e115bcc47169ea6a226fd45101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4eb6c21c45841245e4a0d01f95f76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ed787b02567b65246e6b218020113103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef930fcc22318f6fa25768afee209c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10875e2d75d805e1b9149ad3bd438133105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45e9509813c6e7452e3b49fcc01bfa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e243a5cef25fa0315142549bfd37493107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dcc2b4f213ab6dd1bf484cd81a3e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e041259daa780a3f571081a520113ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349a896ea13a3b060948930c42cfb8e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7fd2cd351a19ba7ed81e22bcda876111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91bbbd15d6ceb519b108c5ddc8f28c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2038e2e42546bdce86d0143e46d0e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15b1dd8a6473e9158c4ca958691280114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972ddbbe1234acd7cd2fe467c0d853c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1083bb331bf4b7c89cfa2abae2a9908116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5fd930b508124b7ec99d2650b2e33117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbf458c9ebaa29ca34b6ee999c2abf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c772366b3bf7bd05fb730ff98cbf3a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04a590cfde7d1b10269ebf6404070c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703942eacaaad157c5ebd12527e93972121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9f887b1f8b10c7d6a91ce0bcaf631122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20d9483d578caf1766c93ab780399b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d322fab5fdbcb2da22c2728c1d6b38124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b36013e5b19e8810f74b3883f3cfd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b11d391c4a79f08b81694f126f402126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04999955cbdc44c0e418dccfc3bb2a7c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1445f2e98f6304e09d185a5c23150ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425060320c9892f2a54aad7e906744ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7d66478eb5e5cfb411d766966a84b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3523d9ec376bcad3995ee36e2e7f78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141036656cfaca7640aa813eb3c2a95132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1dde88c95957aad3cda81a206a343e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dc774506bb68baf686c101ca711b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f57b76539a42ea8c787f6786b53e7e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7d00c65dacf55987912f054efbdec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc448d28d1f951356bf4706add0f38c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bf986dc7c451b2e64b124f7c6a4a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24fdb278b9439025fced953f0263e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895298301747ab0b287c76e2f5ef2d97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe1f792fa3978b480077b36c708298141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5f8fcb84f6fb62637e63de4642107142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518b2c6129f2754969a6d6b09c06430143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb636cd93bf11e673c59de61833a0f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeffb7445e6c4538cab9306362c109c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d984bb3b3d9a6db719b5be513c3e83b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d4019208cdb2d177b7e1e65761cfc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cfb14d05680f9f144dd7e15e78a11148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359b92aa4b47299be0e74f0f80f2949149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067af0ddf386e85e1bf355a1d5b35ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffb99866e1371967322edf42072c58151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87334c0d1551419f39dd858df268cccc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fc50434f8abf40e15aed75529b068153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ac90a87c5f34b68b1c20f7b2ff557154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd091a9cfab5b63771480a2a0b6d3a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87ef66f18c3b468804d5bcd63d64382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd96cca34c7038b21887868da58f0193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9366fcf2e65ee1d48e05d2673b24bd44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06096f5efca895d4c157105dde87c3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492063bc5f731cae9cb36e81fe14baf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e480cf0582764d013c71966696a7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc929351ccc5ba65f1b8b3638472c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b582d1c44f14ea33a4aa7f446e00ec49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cdfa52bf32e02d12eac99af4882cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd686c52d840a7b77aca32fceafa371f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cb320ec7eeb1673da9198277aa29b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b779cb15331034aca2b57f137d650ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda93127c508783add9c57d9f11523514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c9d29da32f2c864da498681012a2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9eb4770a70085a551143eb6326937216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0b6e259c3b77abdf6e6651035636717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4c2e3c8dc9622ab2d54a152e115ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e107ad385876424a49d58add1e9b7ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b0d833135e56990e0cebd8c2b448820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257444db9d58c28366c325db0d31b8e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cb85df903907ebb20367810e4f1f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50626528a7c05fce24ab5a437b31bf8423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73f3684429478c689be44b93bd3d3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0434fbee0885004b2cd01dfa7aa7f2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcae4ac5bdb26601e165ec5159a996026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c70dd48c2c7b3b1cba96f9f38ff01127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d04c7577c106b5ab09c3ed2c926d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258567ecd383c244ded56da5338fd2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d0a242d40a4fdf318a625d294ad0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bcb3e2e736f022bb2c15f601a7c9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7d71b37b5208486bfc22d9b3ab34132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e3fd7e1afdde497526c8c31bdc34d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db307f7983af3805181e1cbaad2f8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395d510582bcf98dad910b5a531277f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f1b47cadbc72409f518c96e875e6436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356fad0fa3de5ca84ff9ec00241d0a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4258aa7be619f22cb3970cbd1e7a9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f1c1bd0b0d518a66db72c2a339e3a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be35e8dcfcb62822de15b73c5d09d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f4e6c15e90e5f1fea66be1deb187141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183184b469cfb1440d0f1853050715d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11c10613216e434661738c762045ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401a5e13fe4130b49a5cb2ddca9082244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f678866fededc9f2abe2e7c52c9ce6545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238292e49f0b094fe913a8c788e30bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfac6bc1aa89f5972dac646a2b88b1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a06b8694c8b60a2e3d1b363400e0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258fc2ff4de9786d79225b9bd4a9ca549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475751d651da8ec95c85f62752999fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8686603add5f0260b4756fd4c9541a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554909d609f28b130ae848fa7de6f8ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bd5cd0fd445d75e17415605c9d52c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250b11c5e82da933465bb6ea952416a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0df32db9b1320b232e641d30a04e8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0099ba6c6268321da30bf5e636c6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a45dc1c0f914908b56e1afca1f2d6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acd98a504c9f7c0349ca16a4cb34eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1ffff239d7241194bbb62480a520659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af979ce3cb3a697a9505656abdf3a28d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdaf57cfe47232bfe5c9d48ed0135661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c00f67623ad21b32a31e6144233e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2100d6bc8e02d5919743079363e22963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31d0a8c2aed727764e60ee17e1794064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc92e8b4954e2091ebbd90ff9b906e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1eec96b38412d97d737c43ca941ae366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a069f05ae10e6d27f39343cb0c4cf7067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe595d8cc8b265d0ffc4fb9c7ec00468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695b5bf1f6a1cc4d935f0fd528e71dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247c5bde28943e57056bb2ea4e9984470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f0dabe49cc906e29d9e15a8e7980b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d48fc082faf610dff3b00b418c2d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a9619ae87c8363749a511badee64173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e45e9504d775918cd6c0d266fec54774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33733f978d4fe789eb58fbe7198f3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7734357dbea3d3aecf5736dc1cae0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f2f7bde9885f40dc19d52cf373a5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ae259417247c461dc7a10159a16a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542eecc04d56767b27efccb5010219df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454c337f37a17d4be3a00948d6be86680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f44637e76833ba23ff05a8e5dbb9ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f19dbd51f400912f6b860a6f1fb78a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c16698845385e70a335cf1ea9398883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aae55e5efe7ec10d88424b5eba606f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6fff003eae2c5e81f906016354c3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62cb51f27b715e21ee73e3421dbda486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d62e0f4613fef8d04fe820fa631a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a065e48e42620cc6714000f3ddc4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34946f9d0c6e0deb729533645689c9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdaba8bf51af3e1c2ce229a42ec70c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae21f360fb2a1d7e5f636574fcfc30a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa226f22acfd849ce89ba297e4a138092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c352604134297d184ab1d8c0b8b709293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3478c54e4ef5b734f2b4af076ff517394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e860af840bf30b3d21bc6c802168895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3370ae8bd54c283cdc492b0d89e9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff05b409285038942730d415e5f2c4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59b4804125e7f87d8af7691b5d2d0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e91d0f85828f6f4ce96dfd40b851299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc8d275fca9dc1dcb12efeba469c18100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819774986b2ef2b32771cc5006a793b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d77c82b8d359f3629dd881578df98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6362cc1f378a7a61e048776546eba3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54396a8fc1f32749df8fd091502a83b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077f16512204d14c6a769a0eece0610105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128f26b79557adbce917ca35c416f7f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af805fb83b28a119856359cf292633d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5ba20ac4a58309114ac7c4caf1940108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ec27939d5ad3d9b7914c89de942cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992458d48efb292e75277b3cdf413a24110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a97befa0125bc5d2624dcae3c8f79a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2638acda8fe86a537a0c1a90bd942d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39425801e569b54794133230f5c43c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475778f1166ed8c870c658f285696eb8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d118be99a0d98a04b38060a5aec203e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce5d72c5ee8498db49d7015b261708116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd4cdf5af6a486e4b6b63979fcd3e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d723993d37f1588196b6465459b6f44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d07d3a58138fb47afb377f45e171ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e83b7971617812acf9a1bb16820b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb40bc87ab9f353e70e8246a4cd4e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6922f25726c6f3aa30f4577b970be6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5851d32bd67a81f13b8805b2a3972123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138a2bc0a8fcb56755a5883f3217ed6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15bfa1e78ec76eb164d1c1d5986f37125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d7128665ff57b1de88336eb1b6c68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899da47794599e49d226a0a785f9dfa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13392c9b61768e05773bd9c6aa88df91128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac94c5bd81b3de319e1c4aca8aabf9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d110f8fa51ea9a9bb4a1c4d5c737ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773d8c3cec4ce5ba8ef375da4c2dcf6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e1f74ef237c9145f2aa2b0f9f47b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f533b819302c789a01f8db9f07e9ee2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf7792dc4f3b3cf064204a2c5794e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcd8ba2b18d135a54151366fc947e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da286790b2318bb02e63acca989f86136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d1edaf94d9aafce1462d56d4b5ee3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12127da8f4ebf909e790812bc04686ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f672b4004d05d6bab362cf9abb1b14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9b5001b1ba2a8787c8f9a7c086250140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867ca6b24cf095baeb3beee441c50b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d41a226981c29a6491240206f1694142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205e5fc1d6d1d02511f856f113f60d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df4860f85a6216fcd02b177737c3bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc454721a4c1099cc09373d8d55ebc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c36e3a0543cba315eac8572945f5c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a82f15c970d547c1ccf3af45a8ee8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70509e1c5ec82ec0b163b9115dc1bc0e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e775ad11962fcb4d946c73b18fdd1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b1781049583acfc56bcf85c3e6520150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3e3b1470ad3f82a5cafa571b0e72d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd92bf66df962aef059f8c32c89149152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731112561a68a8c008a80ec3dcd536a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52898f467af29b6e9bee5dd6435997cc154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>