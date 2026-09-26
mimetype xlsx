--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9725130bfcbec650c14edd6e0f79e871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453ded93cc04863172c88d0f61185992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9463564260a370259d1b3f7835572f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe591e8d8cec306a56e6051b79607a6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21af112d25649fa60ac4337a5385cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f4f8763a9aeac7cc5632d9b5cd4a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2727e474e60a1cd02a16ba150c0c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa2ff8ba370782e47e9084687055708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8c6731fb8b749c3fd2b2c7f43c7379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b775599d6baf00e024df5b989d4fc6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcce45e5936a4166d0ae65acf5290711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfacf1a937cf0dd77d6a41c8c7664bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915073add028947bf28f16c446839d9113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d368d2b8fe1104ee2a20243207e32914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26a525c5b85d5e607a663cb30b847915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83d06f3ac297a73fb5e1d3f10a673616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d71a3d1388ea1c97eed547974229017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2568ca04a276a81ea2d9a5467bb13418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f50be2fcbd9b3d9bdfa1e88b001fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f7fb7a743db900113e7097a75ec0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2140e9d9a8ac3ad9c83c1be66dfe221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2939d26a1ec73376e71ccafd3001b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a18e966be229b4404e1d03221e4dc823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c6d6db69e272260eb3d43e577a25324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be6b0af4ce0db3e7112d6a8d2e66d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a86c4e48ac0e1fd59f8d08351c4a3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934255f640b214e47cf8ad6cac6e1c2e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74556e033688e10ce1eec576bc5f024328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30090997f4c9ab5849991c854ffc8c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee26d3fd1b83f38acb5cf2da1437be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222eb304f43dec3eb00876cbdeea36731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b77e04a59375f9aa4c27a0f0b609432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b00fcf0e9e961ab6115e9622b6f2833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741dcdac0b5ab930f38462193548141234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdb011228ae490195a5d52b46a2b2d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e67d76f5f2e70a3967b52624d14e5536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5953f81da40c291a4f53de02e7709aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d014d73db305868b50bf0e474c2a6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e1ca028252b3f839dad6e257bb9df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68da4ae03d50496feaa090f17adc57840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fbafe1e4bc0df0517e5e1e8376ab041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d38971ad6cc10af218a7dc19756dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349814eeeb2a81ec27ad565ab580506043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd82eb250248a59f29f392000e7db044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37959e77263b256e182440e8dc3ee2e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaffcf05c2a016b81c2ea189f0feedb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b9465444a2cdcdf09ae3fe1277c0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5c29b8174f45aad0f5256b0e5ffdb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f60e02a250928fdf929ee81e4d5ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795b1bdee0a0d571690ab8431d31f6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324ed7c3367441a10b608b4ab678a1751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a84d5552787de698a1cc3865d8a4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b98f6065c3dd0d23d238748c1276153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2f93900b1f1e892b14f6017abdf2f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472a06a7189da6d87ca8f1e3e5091aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff405f2c91cc1e66d2c8e5c10aa69d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d67aefa70127eee62c49212eb059df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dace273426e19cb67d02b64b5b08e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e5800befac357b348605f9f3f3d6859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677abb0d7ccac9464c6b0402e9efe3f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a801dca43656ef542c7ff73faf67f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa181066d818ca26d976d5e376f10e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d236b3a7fd0f5041a602e18af1dbe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290aed3b0ae68aeb203fcf91ea38fb1d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b78b80299ebea4ceeff04a7b490fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99b2f472a220f5643be21b3b16456b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568df0325c629952b56da29cd5540c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d779caf56e99e315e58bed811aaf568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a97f275b0df08f4513f9335d2bd6f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ca8f91442aa32940c1df787fb31c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819ea938b194c706f142b5854bfec7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86955b16bfa7b9aca037e5cd5f71fa4372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bfe07616ac516b9bbf5a6cfdc2ff573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c36f20b2d9d9882c59fcc215dfe88f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a78eb464dae259b30c6b1902e8ad775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b479a0b5e9573465ef275cc39113776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936684d35ebcf6cfecf5ee9676f37c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38ede6a078974eb41e4121429316cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de07343dc25c8b3e3d080146cc320779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba952160790f8e53c590784ee3e4a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06763017005acd4d3080456781747b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f38f75ce24576f5e2dff9f502b5da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85332aeb1a34c3b44a064a432496235b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5b17adb25451b33cc51e7a89db2fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984bdc545ada04979752695b81ea3a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6edd7247cb99f51847e2c678d091e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b148d972c3cf01a0dd8f29f93819a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c53b1a238529ecc8d43f4cff35de988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55f0f1c750356d8f09373ec07be56689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a7b1e381fe993a1da556e43eb561c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a3a0cb6d9f30fbb5daaf8c9a6b31991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda3ac00e3471deeb4ee41ffe6b644992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a28850c1a4e992590638e9c12c85493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6c75a573286ca8f38c2bb51aa48bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d9e1eb584abf7207b6d73fc74fb7e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c6e9612d264709cb32e4651a6235996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaed8edebec022d434c6e1d9b04b6e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d6b6a2deaf54988efc9da6c31327998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06042b769184ee584320b7739bf75c0b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a400cc1a9e7a57a4e5b6696b16689e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb699fde10e5040acaea9976b12837101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8707e13a3e5cffb63bff1a996cb40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5d3f1dcc681cd08e7534dac31707b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a159764133b8e97020ef81735f0717a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a958de189d07d196e7be3be9c27436105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de4fd0a9015e5e3ee7b2dad3d5dbb4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b789918281dd744e26a121819d70c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504d0245a5a1ce5cf40f434476e762e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92294b533f32961c55974beb4ff7b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c01d0f3683bd8984e31f479c91b4bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badcb0b4875d29a7371cfdcd9859ca9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bf646f184f0fa48440a82ed1aeda6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf34265df9b8779494337bd58a568d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0591b076b0227c74d280a04f6867c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130182b01f78ca12e6c9af59f6de9976115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40147307bafdf639803de3732eb0340116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad3115deaa7aa064978f3e419e02d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184bbff585c479f141a0dda98ff2bbb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fd0c953402fb50fd8470b9273b98f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d7d8bc9217567865cc2201329d088120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892fbb841f662819d2af4b286863ca7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81731b942f93cf68214b12b15f2386ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c858467685518eb9c6ac62e96cff175123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29793f6e29288fb0e08e58cf3869cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2c872c53f11e358a0e0fbaa26282e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208fe5a06a239e778fb9519ceeb7168126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3389b7a2298506eccbb42c2cb7822127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553c5f44cec429dc17a608e45574cce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca540ae2453efe4731d8f6c105fe68f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f13ee38bcfa0de408f36579c76957130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9a99a6ab01fea1ed021705c75a573131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b2d80b7db7ac033772be4241ddc5e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c817f581b1674cdd419ddac6f4dc95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28cf2d11bbac5a5f606df855a250b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf006bfe4c4f725946fb7282eaa320135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ad2096298cfee5bd81e456008493c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e223c68373c9b334ff4947e5f6f77d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afe17efbdd9bf93d618e05c93f720b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2173e8f8b7250ef96af3a379d1a216139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba783547088d2848892e06d7f949c9b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c34a96a65ca19483474171b8e877f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778f5dcccce15622fe327aa27f082d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77636560a5564f383a61a49d5cb46490143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85b35169153d2025c89fc7e0cb5c1e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd12dc7f3b56477f99303f3510b1a50145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dad3ec53c7f8984cc674e9d15f60c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72640618be12870de2f5c42c3d6eb1f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b70436647758fffeda96b1e854d5a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52534a385af67b7a0407a0d85d3e62149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1c2bc2bffb83e4d3b7268470e82e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f77908deb2834f0d0bfa2df7b9903151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e81d2574d4a58d24fd4fea3ca2f6b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d2de10ec55153e2856bf2c662e371153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e95ebb9bf638f433e780af555a0095154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab0dc63f83e79162543b08226ecb951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f71ec86c6a7c6795e39737ccb39512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd4ca9a8db8a984ac05b0bb71c85dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc870be4bc3daea27099318a62f556ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3348133f221805d74a5259802e99a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae805ac5ca9e82c88427eb177855b0e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58146fdc468257cda63fc90e15b127af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31d2572435447a92bb956f829ae11f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f40f467a939d4b4f209e99a98f0eb99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49f96671e530faaf9a927b709aaf3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2357606684eee9911dc6393ad9d18611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641e4b6fd79007d49c53974ff95682312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe90e543055523cea9f94e6e01b559e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9a4695483e4346e53a6a77b78ddf114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0228c2572ddd257f7542d66245a60be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0809c8496ee9bc2bf852148e79ab1616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff5345ca14996b9eb7433925dfef8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1372684774c6f1192ca26544a395a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa68a234372489ab98dd88b08385e2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23053fb4238798469900c2466b27137420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd222fce352e3fd6e9797e1717117d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c31c53945512ce84c4a71d2f2ec7122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818f7452fdc1f25b6e56c4500598a9d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4f7895989f20513f5e158e9bc672e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f8170763679763b0d819c18aff33f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fa6b8ebaeb674e446041428aae2c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227850f630ef11fb6c020ab2b99165ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93dcd563c342f5719c3e17b4900e9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca3002dfc144144a8ac7e6ffea2d9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27413ab28e19998b6da2415d7e465b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c82f0b28334fbfce7e4bb3120641b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8126bbb72bfce29ecb2a2f56adc96732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65e73b821e496083331ec9a7225ffb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8c07a734642e8d7de29d61eefdf5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadba1d9b1403c24d1cb91b1130eff435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a3a77213e6fc54fa952916714788736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806921e0f66628949c588c95359023b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517b863599e73da2a6360b91b1491f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20109c05396c588cca8b60e30832763439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4af663bf45bfa001e0e8e1d2a4fc9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6aad3f31cdb3bd2eea91a8ba292b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad59a4bd2e247e6bb63fa5fd07df80942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3f7f90886ebe9158a5bf34f2721ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7faa04d2452a3ebd36963bb697a4a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299533807bf26d9aff3dc3bf9670ca545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b2245957fb46cb0c9e568fa19e64046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea78178b088b63e971dcef07bef3e8547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27004fcba4edc9266d09362e415fb23548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97213de11b349499ffc614795dd9e9f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76864af8134b8dff9599c2d5d25a383c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20e5ca03596abf4a371f6a20d4220651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0365fa243b892c0a20466a9856ca552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a2207c72a9da8258198feed4047ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d835d970218d86857407e5200aa88e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdc7bc3b3277424200fd4b016b947855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278d2d7684082b453e5087f7163e2ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a055dd1f3cc6419367ded6af2bcd957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51223dee684da8012f8c4e0d44593658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55771ae533c2d1ce8da3b68abf80d10359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b164e3b683922d14891c42114e85960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742ede6df6fd5b137efa2db9196e52861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0afad22337f561f265e71f295338ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7962f7cc7c8e6882820708fb98214c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ae5c960e625d44928d8b061f87a7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d24a5dce261d064ef74e0fd2d938865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab06c80c1a19cb4268c39c8ebbe23b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e45dfc46678bf568010af99838662a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1e1a86aa63398006a80c51ace9d2c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df69538eafdc3ea510f43748182fd669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9f96f0bb28074c34a85fc5e897fab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9802e15aeb847d68ab0ff221d4bbed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990dfc28f0e43c62a7dadde8330317d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c900fbe79d06bcd7474ffa31ba4dd6a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b2fbb85e3f4852980c419549b2cfd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1578dfa50ef62a39ea890bf10bea175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e35e9b9ca1a953342f24975690ebd776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b2aca8494b4bebf677389fd21498b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2621c8b5e6a51f8121f3df67185e45878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e354e0e15d3376bebd8eb488db98eb979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cacbe820bde8be9fe400da22932b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cacb9c71984dd7fe5e43838d4e8c7a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e830187a778575dd858cd74e4520fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d6002b4a93f38b4aa8dbce474808f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df8715136558a62b615034c6ce2bbb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7fbe7252715a7ed61ebb8ec7f967b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4438db373805783a83a5542305df1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14196322814926ae8241cba12bb8552387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3869a1c3132df7ef39b170dd5a24d4c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4431e7cd4e62966d1a70163f73432cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbb37fe541aea72eab41d71f237ad890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6150312181f59e34b31b4bfa2df5e3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb9503fa615093a20e00da207f85f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf932beb5d6ee6286a932d25079d37093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e757828f5e8d0e4c8fb07e0fbce162594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5dc3e94fd1b0e7d0722c22769e60b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02061249a988c3b7914bba6439421696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df201bf72070709a264508cacc7245fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f408c8574f762319bc2b009fe48bca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bae00cd581a24284e2f55086d9321a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13567bd45a53a2d2085bf81da4d272a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ea8f9a90dc17dd330013b80a99ef7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf0ded91bb5ae9508f16d4449be9dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e969525831899eac63432a746187e27103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84256d372f176b176ef00f333c97c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a57b8357cc34706de798ebc07313f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f801cf48f5c2e6ae9ff52c1ab37f747106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf0342c2b5dea7419ab4268969cd87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd6556067b32887f7458a9198786bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe91c6a7b87ec080f4e1d104fc56c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe7a1d7bd25e2cf7ca1d13437e110c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542ca744bd1bf16708a8e4e01877702111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62197a8b717fd129917a522a1197d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a37799921b66f3f2b7a32b2636835c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51ba9955acc408eeb93075c62dd280114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc15c2064979ecd80cb73755859ba7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60654fa9887a81e412a47df9916211a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22457cd81ebb981af4ca7898c1049eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822699ae203f57b39800420b96b537c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a892676d4dea4a9efd7c7d1d6d169c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d267ebe8338db44d3785912fe2d5ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385bb15c0f8d80728d1935207b5557d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785539fba73f9751a0652b0f43453a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59012fba1765570a7e77a6cfa457306123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0d983219fd91fd947e5f785ce7158124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52969770ae55c4bd5a76b829d8cfa376125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef6436bd5a85472ab5da7a63d8824a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8e3d29203f1a5f341c7e6299928e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e8b4fb16eca314979914b206c349f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281096d3c060b8c3a18d7fb4f62b7fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d32526308dfdf9daee7f0b0f293cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dc90e2df653f2c22a67ef9193a7a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab800ef2be0d8701a729f0e510a4b76132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11e7eb093ccf2129e51930f53702c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c8d55ba6e844365b3d8cf1346e82e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafbfaed8ac6004df807889a11d6850135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa67dc5d135d0a2c4e8e5b139a7f45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02414e354453873ff3ebb0aa7eb02aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576f1d3dc2eb02dddb4e955f0790e50138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87baae43f156b29e9a12447e895aeb8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dfac376fee9b55050976e232e2b66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160fe99a68dfd51de66fbb5ff4f393e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddbaa17b9d6e6282d5c951b81af984142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c676ba2f5a80e4f5eb5525ec61b33d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e266ef7ccf3a00490c4521f44e73a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e556752f810cd550686766bd0329ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24d8b5923be1925f16e33afb2b9ab9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5c5d28e7767d64b0e228ca5053b43147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac91e9ac43b3ecd00caddf8ba377cfe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8ef3d7b46106d38e6e2acef13a650149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f458005662cea64c7ffde407dfc123150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03c3137968ab8cf782007f84f493d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a1706beef66704bde5b62e40c0ddd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2371fc1838a62591b8df97824a12c92153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee929be0bd7c89d36040d50983757b6154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>