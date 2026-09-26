--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915217ece9adb31f795f83d3eb8d7b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab71104934eb5ee5a1f48efdee9ded22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebab5c11659264d18f9d3455d8731b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e66574f10fb5aed4d68599f8fcf2594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1435c3623d392114279538355e6055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d6955f2b8c089e674a437c64edfbb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097e8c7eef51d586f25dc5f76779adf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e9e5c5404128396b7a54c9a0a9e728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25a95f4966b0d239630edae8d45fd09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31358a4c963a3dce839f952a7196269e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b13809455e409b0a25bcd48ea5d50511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f221a01e3e17dc2e28a96f5601335312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ce8e810958c2244ac67d51ce3126f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb66658310377463f5856a724a2434f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0d49c8c07b03b936de980fcc0a04015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbb2c7cf3e50a51bb0420692b2660d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc708a813d5940b86fce6a6713a1278f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf77ebc2e7fcbf4ed2dbc0a5bf674f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83aa82a71660e2e9882e9d3d6872bac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6313a4526060bcc52483c1058fbd5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af3f9663ba9de434e4713349a0750f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315fc6542a8f3dc1e7c5f99336320d722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f72df181a45a1b601b834c19e609d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b9950454261676a9ffd70fd5223a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e270089e0905b079c9740264e278ac025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868a3b04a7c4b0060819d0647c28c1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764878c9b97f3a7bd9ca07215a0bd96127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4595355b6fc84f3f3861ed2fe5963d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899dc3eaa49040b49a9e30df2f11f2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40503ae46db9506eb74abd3b7e5e853730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88b2f5da7ea650cc2baf0bc64b760e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bae54eb39f79504cc0578ed418cdd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b124b9c91c9d55741b07830e458c9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798812643f05fb9a3f9121d0ac7dce5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b09700b8cd3e97e5bff814172538ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd517691d7eb6b36dca2fe6afd1e190b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb4ff7f14150c09442768ba3fd52ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb0fce61ee407a4a079c2f894dd4b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8f01c5d1952bc883e3f990cff7cfe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165e61c78127bb17b7c93e2900aaa0140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da669ebf24c07b289feedf9c53fcc9c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26226d7ee24a28e9fad8628d3ce721d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d6138a848a49dda7549db26dd30ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e842698388187f148d30c702606d5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e927a9dd4a23b804f2713668fe08b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09e0c99fddcf4eec3a0cbb4a506ec746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfa9db5fd9ba83baf03b2db046f45647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f5aad26e0dd0ddb14b4ed135de65c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cae8f7fc054c24a4c943b2ec7b54de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9975b2d54aaba29d4df0a8bfb603b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b75ccc0b5cfd763f7bda6a25a97a0151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419578ded9d2a83dc717c3e9cc2c4d9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c367d5b399f974af38881911206adde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b251f0942ea2095c57a4ca1128b5354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4db90cf253b3ec5810d005699dd9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224bc74d74967ab541b9dee67906aac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30082a246daed64335398e9a6b354f0c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3633914012f4effe715ee673baf51d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4dc8088f53e1d90769486f5adbbc359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d726bb1a74d190969ae4c1af51a04c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af83ebd75e49d48a7ad676dc549c2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a48973db37e549823f17383daeff462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa975a14d2f981053f5812451f43da4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe7b4cd186d26baba7836ac85549eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bedda15f9298198694eaffb77bdb0a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b9c1c11f05ee4f058f90a452ea98166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4ccebaf2a3b25d771657aa373c37367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b87a4aadfdae24c28fc50e16c74d1f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266db345e56657e2010b4158567d632f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb8d2a7cbce2149f98bcc73368b0c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f429c5c1a2d5b29c0edf64ea1e48d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885308a38abb26034a32b57a883438dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874b720a55c384f3f71be5af5dbdfa273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf334c1cc3724c6881c52b1ee7e9ae374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ced2d49648772b77943590a18b814e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b7818ce677e3e667f0a58fdfbe7db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f96e30537a5ff71dd6a1ef83bbc4877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b23bbcb550725f88502855197278578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a23d53c90cf402153ac48cf45cd3779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79f9d4129c9ae1c8496ae061cab32c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36610312d25a68bc6765a1a7900b96de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b9187b7cf2bf6922afca44b262b2782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43560b501d35112caa229f6c7aa4169583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35be02d36388b2b131e7f956589ab6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c0d5dfc2208a3298c9271a58dc96a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b4fa16bb1ac7117baa3deaf09878386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36edb123aad033e32cc86495433b4c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cdb3d1d67563abc49370d34eb66c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465e958bec102e59b94f199ba4e759189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5842a0c25dac1f2bb511d496a3f56d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a08d9907d5d2bb256db947b6b544991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f79ae8469ec37bfb944b9c6a48703992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e93db781878e54d9ac39227c062be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363efea6587b7f3dee94f27e89b416d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005762bd9af6328876684767f2456c1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b20eb79d5b388712415125142ecfd396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5f6dcbf034fb7c21567b0b8ca8aa297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057eccb7676aa9396311d5fbc4c4e5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec16b45dcb87c23015948cfdbbd3f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876c321371cd8d7e0db7849efc7a6d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b9962ffc9fe4861497f242ee3b8dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53179489a9911c731d2c99c13c616bdf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6396d5dc1cdfd109446c6c68d3163e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a3807c6f96ee56ae348275d6825d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b6efe27cdb5eb544cf191ecedce46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86fb8329fc8204a76137929042d451106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cc5fb7c967c57f5a6707cd0eba1ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06936f0307df48ba5d3cf156e61f40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea9c92cc7f3819d21abe3a02e6fb0d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbfeb6670dc1cc2d092e157c246614110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e04e3ef578c855ec3950d0f3a6ed46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf9b272ffbe61fdb3fa7dc1a847b0b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30f4bc7f82720b527e53f1e67ab48e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cac992d24cd67fa3771341a1eeedf4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1f8866dd5bd852f1e89a87ec9cddf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfe0eb5f4ef04a29fbfb6d707a034f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e05cf3b8545fec75b213433be98cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc6bb2726e542c2b97018013f9cebe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acb60a2208b8ca5036a0d9aed736c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c4c899dbf447ae7aacb174627a3ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f87efa60dbc94934ce67ec118c803121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531895fc32fe1fa6d0235995aef7609b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bde0297764217320d9c14b520e09b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c493d27530bcd99f43466cdb89a1a32124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43355434a12f11fac5a4c4cdb5a82175125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f31c8cb19cab1cb3e9694cc68430f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc3d9488cd3f20e3531a4ce86b7491127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2db7b192dc77d9ca0a6dfa474c83d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a759513677765d0558deffd2227ac4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0ae68631c230055a67f05b325f724130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70780559b3a6f9968ecb7ad2a2765c10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51967087b463028f5049fbd430ca15132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ddd74fd1a67be412ddb231d9ae9bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7033cf0e1df0d80f403096da0452780134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3719726653a322c68228214e6a33467135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5cae951ecb825bee7bc97cb619388136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736d358f8ee1f5a797bcdadc8c1656c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acaad6786fdb7612e72b4dc1bda16e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9288d6d3e72c051b64db1be4ae48a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bb361f47ffdff14c4acc9545d3e4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665487f90ca1ee484a24cd2a9c2f43b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626d206c4b24ee527f68deabfb9ad2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a88f036eb6404ca74253c23666b6fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce18ce7c2510d431c62fcfb662aac1c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c8f9b89c8a203a7930b47ab83bc15145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efca6769e987b7cefeec33428eedab2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43389f69e7f27d2b6f5a85689f264c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4870795cab1bb2b59f4d74f90f67c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71590ae0def85546f9f9a3616a018438149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6f574cf495b25a632a592691ee40b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cf5f20b8a2308172af7c131dd4cfb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0b99816a52cb1bcb33a913f6a61bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50f00991ccd39404fca98199c16439153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cdcadb3b11f2a62e97c0e513f92a6154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50003b810744a633a1c35d32e24c3b3a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809024c0af7c47e136814ed1333fd4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1ffa1122b9564f5471f005fbc9cbc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfb253118bfaf9e14b97febc69aba04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd25f7f1a92c731b97663949fc684cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8e67a1395c743ee1ab9ae7286bb1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97526b345e6b83275c217c2fec8105bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43ef2660ea20df117a104cd8a3f9f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a467d366277bd7d8ea9e88144fe22bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de079d17aea728abb0857e4eb486397910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1bd59f189431f96c5e2681e5a737511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fc71a9e68af4f98f9befde40d4a8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a1cf5ad8326d6efcbfe71a4cba7fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf81d3ac23e33ff1bd7a9698bd71ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed64a1d25399fc68e70a67fefe436f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248521374345255dac6844149e65f7cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9f6feec0acfc8858602aecc652a2e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc8a3a8135b718ad92522d4e8e736b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda837ffd8d915806a4e0c3d7f6f066c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e3395369009b3fdbeeb1274a56b3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321416ca482511a0594b8c1352a57dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33b0ae982495bc14cf18e317814def22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35ac45becc891cc34309f4f83aac9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ae80560701b31a6905cfdc8d7e6a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bf3b163d6f3a566d1e5a655f7454425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e84b0f2a3c808e52c7be1e3f1fd7ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1093ec3e73688f90e5be6a94d9fb727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0b75e306e2aa8e9ea917f6ce9a25628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed226235ef33cc8426b91648387f8b4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c3d4743bdf14a03e640a4760354f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0fa172ee7d953e778c09ebe151e5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5f44d68acdee47066cbf82cb86bca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96e8d98e6838735cc1b0f543f1474e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf9ddd4fe149f9860e1728bdd462e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1a604aaa49f064ec2683ca28b8abb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f66f9a627c12b1ac8ea5aa3a396c5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb8a740e88e007539435b7b60680c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3139572806311fc5ac1b4f719e4ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f02972f56f534063c2b41d7cd3bb3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76cf8346623d6fa0721b8539d93d8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151118d95bd29d8f3ceda3f016db50e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d6790cbd511b071641dbc0340bbc942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d551445683d705fc06f7fa4dc276b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734d0be45c698c0e4e84374af15d08644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de751f49b4358ef42641cf7dfbf48f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f368b8707f0b8e2c2e653f6a89ea75846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622d588941a6bcf438a742ab37e0c6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28111cc34fc8f894941a88ef3c3c56d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f16bdb23663aa18d1147bb61ee41b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7a19a24e65e2069774d335e275bdd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c781afe2b1934f448700ed2554136f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d1f22774a6a3c3cc7d4f79d70564d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa571237590f3c4c41c4fb3dafaef90353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d16750c7156b012484cad33d524bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff330432431fbb62bcaf431922e024cb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11132e787ce783f7593be2f06c6e5aa556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aeb4b0483544efd24860935f719d6657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4bdf99cb368a01b8c711f4da12b3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4661acefb289ad4dfff417096e3db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a340ff187228638d88b49abd6f34d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50380e8e0430225d144ded623b5ca861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651729691dadb1fbd7dac96ed1acafc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493217f674339b2e1fcdbaa170ce335163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f3e7749fbad0c006c0d445d5a255664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e62fefe47a94818a2340208629582765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b3e7e74c879caa61497758ec9ea7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bebf1906b879e45f7a44c5669ea61e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33376940519639c26790f90333e1013a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f5d092995e0f231020ce147d2ab8569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247765542fa4826f95876439a5b79df470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d4381d277c5d3dfec79d056d5c18b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee566b495737c40cf91e4b9c1faefb972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e9a1fd0241f7448419462296092a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d27dcc645e647e4feb7340cc2b0b7c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0e1f2d3c9d49a3c5a76710c0e4e3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079014a50ddd5646d402fd82557ef0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b18c6985b58f0617ed70ee2dd647577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd78a7b2de4c9545f09de1f39af8f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b69893e61d707004d3ae038e6ab1079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950c83efc35e4fa6cbae08442a4e8eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50b87447659727c7ebc24e9604bb9a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2ba0d352026c8dac7563ca7aff61182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe324a89064bf8fb3532517ef87c0e5483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1b301e74f4a1d667a21276aeca0be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e1d7135aa643d91a7e2853e13392485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189e76d5dcc0fbaffabedaa140afa0086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e792a199f525190d010cf2e004a75f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c07226cc50d9dab76c18ca3590bbe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9b02f1c8e6017f4c3612da79e8def89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee3f428d82d3f5ec057f06e8f7943690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c007043b04e734c1ce340511ed084d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec5fd822377772bd7281600aad815f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee1b7e4c6d74ea6b5ec306cdc68da493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7d167e3b7d58469203a7b64b66e6694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ba767af51349bd4897e499f47153b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a7fe1c5e2a6c429399992bc62def896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2d8120183fb1ef88b0a5f5758e22297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706461077f5cc3d2a65a9a85aba7a3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88400ef638e1a3ea052b4b34ef1d9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9bed6e55dea3f4ab6e5978df80d31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ca31240e1892e38e4159d9dd9b35a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a193d553128ef5e5bab3d18c43b03ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723061b852118e18229405ab948f21b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f10aaf1b89c4230a363574dcdaf712104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1166a058095cb8d83ac35882f9bf269105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342309aabbace53439732f2af1e68f91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762469c3389044e4ec3959aee9564df5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c7b2d977b221b328f7e0bf87f7ff2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a1e6fda9b3b6f5372a702aa251722109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0aec4c8b74a14ade9b9bb072e42c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c8a19555e32ed67a6e58e81da745d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113adb7c156d8115204e4f9044e86bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ceb1979d5b7b1992d64f2bca710570113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7eb49f236a2678b76a7e6e573dacd7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476397d7298f37e6db35f6b55c7cb65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f129cd400c4122d953c2c53b11e13ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97c76883d1b0d057338d24b912d87a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634042e7b23e730c3919caa354be74d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e68767a9a6f0865b23b420dfa10bdb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a8152f9d88ab970c8a0c2923693bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc2e0798e87e6b2ad22a6e2adb1e66121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0a42323ece17605b37e9a2d35b80e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602840145b72ede4ede68b0cd732a76123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b2f1242898d35d692672a266e2a15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6ca5faf576e8746c8abfc0ea62ee9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7389a5559a9533db1af10ab64a32e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0da38f38e6c9ea77fa44bb1a4ef9c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c3424c6b0320dc2b6d75aa7d80bec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc25d6982ce714186dbac3e0b76cfd4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb93bde542ed21ed153d9e9cc3a1c1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7334a97946f8942878d4db1e1f1570131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db42a85fe90b78eba0bfa2b38b45128132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415f1a14302751bb92340efe89dd8c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365d09670c254d25b58486f68652518134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80d53a9b8f2baf39f233146165bae7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2fbda1b8af5434d68ec2dd3c0c386136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71424a96bd9e285329ea3cd4915526137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864ca9543c18049201b6429a538a3ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e585ca8895304e89738cb3946b679139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200eaa42efa2b95314ed5ae947d5260f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a68a3a80115513e528ec29cee0425141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe052187b7d12edfacc500a1e16580142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec797c07eb0374ef296029e5758c95a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0a46c43e2eb2494bbe8aa7251ecb0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3abb07433791297b2960f35dfbe38145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13d95918bb7b5f1c32178dcca4e476146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bb42692eea7a2801f4acf95b748ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ea4a35b2280e28fb242e6485a3ed8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217ae3230d74e32ef2be0caee3e67b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0c68844705f291cbc54b572808dbb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e35b58678ea7d6ffe4a2d55280683151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9999632772d6f9256e3c3707d5e4c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4cb77d4a8b2fa3edfb581567bef11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cd091317049cda348cf94b8182070154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>