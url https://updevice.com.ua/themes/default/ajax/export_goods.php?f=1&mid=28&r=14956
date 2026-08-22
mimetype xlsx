--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc60cacfd391a65bb38e30cebd78cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c3589d66ad094860f9ed536b241e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6040a237ec47c780fcbdea18234d0c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cd08591e2d5319cc101c8cc7b94014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef137edda372995d8cdfd046f333ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdf17d5130a54c12977a738c1158a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9816867ca9b12d8e134e9af370962e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa688a5cd163411b67ba2b0d79306f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d283c63bfe82da2f253a9b6d0d246949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4ef11f69010ad73daa626da4fc9fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d8299db69b0feeb5a53be55e5a5a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05498c93fb4ac0c763ef3822d24a2912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dda5e9a10b86342cf4c90c93f9b1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074748d28778f027336ca0294761a0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa4493228d86d3d5f85bb5d8cffc6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d13572813b2324f7364c4eadc482c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3c3ad8a7bbcb036204727ebd832de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8325fdf4f40d265be838bf81a15fa9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238e79d5110b3e386ae5d3c80b2dda719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e1e844dab75d168d3606b7ba34eea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383ca1374d578032097c59d2770ea7e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afb53b2ea616c27c666db77ce4abbb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff582ec3659a85a5838767d43b50bd2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59da0f48e17940bed6244bf1b902ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca69db3f9f874bcf3bc2c8db841ed9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee21c22ed4c73687dd13853bdc9f0726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665e7eb4d1c71a16e5b5ad5358d5fcf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af19d3371b09c276f04d332d71c2dcb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94680166aa28c1023aa74d877a73695b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1923c8a41e24ec68542344e93ad71a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162c277ee86b130d4aa325c88088ca231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fae71cc37d6e0e655f428d154c086832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4698b64cc0a995a26ac06e7c017f44b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93191bd4632c7f3edff7bcaa6140edf634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a45ee4e96a9ad5ee779e966d49c48935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7a85262e8db383a9d963377422b6136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422bf15cc9d1482eeb8af2b4f551b6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef95df3992095488a67bf292024b1a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15bc1854b5fadc06d55c8054256ead39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2d46d00cf280c84c6604a706ca79c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446f064d3f215d0727cd7ffa98f8a2e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2722e8359479025c87f2a79d418c38342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61cce5d0256c83086f4a23dfa6d5da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dffcf871e060a889975572f597d92044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d242caca7ceeb48e6268996aaed67945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226971fad8c28604b8842430138018fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c85b5fea9d4aace180b9dbf10ec8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4f3e905f3a2324e6b76ae36498bd548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb95e03a3d2b2a62c14af62b37b36649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d08adf46ec0fab05c331abfe5d1e4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e745d4ceda39f14ea57a4cf7fb38c9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1656dc7494a0a09837d1a2316829d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9dae0f20934fad1fc9c479e4c744a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecf81f042a4987ff357e83cfc918cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4224234479ee4b3fdd6557db05d03055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86501e25909f1090dae4afe3f20ef556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da8338a95223a496aa55aafccbddc657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d34e3f3c8d80649ad43e1bd67f82b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b8744cceb46e74b8480e7ba11755359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34846ac4d0505e5fa352f9d1ef968c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a00b11bb4509bfb6bcb68e191c478561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d40efc4f8f829874376b80bf3009f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7dc3edd76cb386fc724c73c9ff2fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783b1429a49032fb78fae0d5c65b08a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f5a71ec6a3a7165dc48284931842165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382bfb4bc35d1476bf07fa1fbc4305f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4ededed97633971012ab49c85956c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988140d0d63ddd8fee0e48f9c6e2045568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe33e95586a0a2c3c4b4f3fc499c6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de130ac2bb06d8ec984cc6417535c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64173caac84254f6b30714dffc6bbc771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102def11b2176c575760702ea36176c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef989f42a9806e23b1c141ff60bbb36973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ebe75923579aa98c24ccfd0ec81d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb662e782d95a6ae0c5e1f593e23cf475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb348949421e07d58d458efa4507a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c86dd0cfd513ecb6820a59735accf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f395ab84a91ab09077a88b951fee678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5df790ee2d73e04f0ddfe55584675c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6eb86986370641bb41faa9475d629380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50eeceea561f8faf1ea13ba04b284781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ef053250a1be8edb16a0d5312815882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d826f8a22921f1dc28b066eb1378e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba863ccba3ee8c7827a3e299ba7705d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1497e57d282271f9901e78f6bd61f7c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b94bb219194ca4ecb8408220b153f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d83554e25988cdd178cc1ee17847987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155982a0fe17a1dba4335808117f144b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31e6dae88095a592a3668c364f999989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426412a0e0e04ceaf94215d1e0ae18e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ade4c7b7c33f7e4c253cc6b15b26891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5371ca653fa42b14b7cb2c75f32faf292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af819e070ccba2382d0964843bccc94893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b85a9f9d00949a9e2f10c6ae82ba994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e88139bcf0e3d244a5d23750f18bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dd895462740e0f812f988f96cacc596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c3e81fd5fe8ef3b388ae11ef9071f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cded97635a102e7579f5e285ab6eb198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ac673041b943480d4b175ce2a59c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6518c1ca90159b8e4550e12fb7f1498100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2aad07ec66f9b8dca9fd76463d5f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be983cf6d10ced7707cc97330af85a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ce519a5d35ef199e5855f72a10c56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4915589ba94a4d9280b34364f576fbb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006656cf3a2c33d93b3144f84a9aadf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500ec0f030c6f7341f6a8b92f30b0fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e28131f1dd12bd986ba8bff8ec12f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d86d8f9674f5e2a13dd0a6996c858e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd92e25cca10e4dab82dc87ab9c04a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d143a726d46184d73fc59339305c19e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba8a3cbacb9526650f3f76589b85af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53e7ce51e0fc5051f512d9a4bf1323112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc7f087cec35842c3ffd5f8df3bc77113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bd7cab261be9b50b13245c7819095114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595f39b9486ca19f87919c64beaeae7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627402dd713eb87ab01ffcdae1152c97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc6a38460c8bea5504299344d5ef39117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c27ce37ef345364640cde904275eb3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4dc76305e7a2d4be9e0e140f4e9d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cfc6a9cfa16f97d16d2b33ae74f11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f622de27bf5db2ab81bcc36f8ca923c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253d8c0508828d91b17d334f9245a53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687b36f69c071cdf7e7fe212d6b2440123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96248496434dedfa4fa345fd45c1d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfb3b80a56cd2503cdb7c137829fb6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51f3f9becf48f187e723b9d6abe476126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636b909c6b97ead721a2a88775f647b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bba9c5e8c5c293e8922d6b39f2a6c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd0bd87f1d07c473f81c1804a876bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6f8cb365f849dbd3a4260733f9789130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c0e82026fbad634c105807aacef32131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d0adb83219ed4990d033dbdf7e757132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9a9cf26a5faf993fec7bb548d4635133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d6b173a315d03e593de0ee18623a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69073dc508c3ddb09e1dfa9bec9354135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34620f9c9ab97c8f4c0068ef5f9a20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6370407e05b2ef6bbdeff3cbb67a05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e69993431fb6314d5355823ba85ff6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65bcdd28137608cfa67185564f61c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fd68ec9561af56194ae44ed4295e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5790417d77b71ceac139b007b2819b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da65ffe88f8d8b55180b4631307506f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490fcc9aea1bc40c4cffece6ed136ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42972fe198cf0d778d25742079c9ab63144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3ff8ae1817e346cca09e4f839fcb7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05742ecb716757d8e00bfd1b9dbc77b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc538c2c060dce5a40a609a53b63cf19147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f712013339e5c13f11e60650ccf94e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732ba71df63baa6b37253e6e3b8581f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd20c3b71d7abf8ecc51288c11340da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e99c15fce4bdae18127b7be7171f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0162f54d5c1e0ee6fbd44f0fde1eba0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a4aec782b54b15debaebe2b811e9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3abe512c2f221cf7d3681ed7ac449f154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282316c3996c753c20802a720be81bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6850d8614abe413cfd829645193852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc77a7f7aaa0dd1750e26688328deb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d20416f145e8d925728553c17b3e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87e3b271a76e081d58f2f871812cb15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a9cafc50f92d7129f23260c0fd0f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374af7529fbb61e7b9d3c1ada24391e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c476c55e62bf3f4a4823c9ce5287868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773b6355227a7307e18038fc4a315979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001b22b19a2eff0875ac9d339e86d6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0243f7cf4880e1019d17e28ac965b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757145afca3c50a6bc518ea6cc74dba512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb3aa8e3be8ff201dc7c6ae12611a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510aad9412076a46b31953cc18c002f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a384aa4c006a6dbce1870c02bf4abde15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040c0aaf69e075e5c2ae2882e51951a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d4fe917f97d844cbd1aae16e7a23d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a1312615770e621d72f5c2ac06e3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7482834d7276a547e5469f85e7dedb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbc77f8e302b6fd957d0a1b49743ac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6e26258321858f2c5624b189bd51921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9612e3885b7248c976cd343a12a7e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359f4892b815ec8d26883eea1364fbe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf648e0de1fbc19552d3897bcd0f2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bfed70962908b56e1220517d06f3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecc6bd04634d3aef18477b2c9f73f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45592b9c423196b6c829744e8f90aedc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c410e757f39b5ba8325179cd90d82828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2453f81f5fd0dba619f75480cd92c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bad097698bda632f666d2e754a67130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed75e299c6bcd9fea28c13af257d63e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc6e3c197e75274e70713e8d70cb8932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd32c7dd14ec1fa46cb8fbbccfb2ee633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b797ae894ff6e7f07484d468418777734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd6cf3873655d9fbfaebbd131a809a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dcdabac9500f4e5a8de0676a4499f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfec9eed094dd3dd0090c22f189886d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa58492949a0c0765248eef8ef0602c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e44bd266357c26386feb9070f4ba4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e3904f19468ab48153a282dc3576040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd15bc816a061c23d44b166595df4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfacaf51046063f5597e2ff3dcfc5f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b2ae5fcffaad54c299c41b43bf04743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c8378a4daa2260a94336e27e6c74644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead6b7bcd62df76727f7405b51be9a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05d5a6c8eaa8ac8f41a916fec5816946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16eac0ee17d3eee22126f56e5933a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a034f6bf3313f6e5b190269b0eac71148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced202f8d13705dd72a13d3dba5603849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235fab8ce180b8d2047f781be94b31750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f1bb90bd92874fcefbb125e0c9c5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cdb409048ee1ecb4b8643c1aad02052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e838b3ebc143f66c4ec2402e17ec853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a964da844e10157a9fe67e5518c6554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569f8b4e7ba970675e7a3a58223f17155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91352b8d8a960a4340d9c4924397a0956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b117f42d069666b692d4970ec85ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b4196bff38d26334f58e96919a4d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614999634a9f9c5f623cc904c24b02cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27970fc3adae2d939a22ed3c64c49660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecf26d70c674fa1820b1586eec6b8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b41847c6439b572ba980a2e7e9fef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8211601d1edff68f48c1f7a91aab5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4bd9a630e71aefd984ee71ae212d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de324b896270766ac61cb05ea0af7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c8336b4446733136ed9ee9c42a08e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30527d6893ce1c54d161f230b0d1ce2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6fa06575d0dc1facd9ba89a04aaad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c020870dc930e50d1fd389599b8b54469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be84eaa609377bf8442b80fe771334a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21b4a8eedf9bba3ce3b0d3b8ba084371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cbf9d9e6c51337329230785ff333572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd533dd501788a4f005eb9cab8beed973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2065cdebfedbe2ffdd6aa61329f4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedc6a5233ac333b229f0aeb1486ade75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d4d24b8705e23b9be21cfb9717eab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60b8b97dd75ed79aee11f34b5ff1d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442032d2ed7f31bd159efd5ed1b1798e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83789e4d99ee0f7fd91ea2aee8a2f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d32b9d9bee1129f8fc8c3c91cded980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205a3cdb955ad0ff0bc1e7593fbf1a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adf72905a7ccf9cc27dcab4c16da0d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08f40529bb6f6d4e9b9b01ff1afb5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ff1ad9206d37e2a8672a06b5dfbff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70799b59eb8409efe9a2d233af23a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faafa879fea849162e3bb1d8e11fca086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2ab413eebbd48728e9aa95f9be4e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdb320e0f34c74540daed0edd5928988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f427ca09c72f49fac975774711b4fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb97ba6f978250adac8ae760f1cf64690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bea40d73d5e287491682cc225084d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d2afe4b266a354b60fcc48f3b59c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e7ecfbfbb28ee0a1c15535e9b18e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebf2b6c04579e7b12a05531e77a3d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0968f1ad3c7ef9816d17ec6680f7fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771d0d3b949e6775d0b45f3f953ffac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0e0777552934478904a6b749596ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80272f2aaae96794d04ee856141165d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cadca2840c0d83ba154b03d4a3be999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712857e83df3ffff88a775a64fa3c312100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c733df3bd6379285e0fc27b73cff30d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545bd0aaa6f0836ebc7b73b7f943fa5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1147541d8d2908bd277675c9f20b50103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8a6934e83daf7a39dd0cedf7264e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dc0aafc5710f836d6948c2cee6bcb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab2950a85837c8838f49880ec92110106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc751cf09f97893d8aa62eb0f5cc5a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d42bc7a4f0f1f68d7c81b98355c90e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3aead441375682d34e60415fe942a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60e9e5932eadd9c0a80febf4b50376110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60656f1ce8145f0023273f0f74a8f90f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623fb5293df5973da70219690c12692112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db670fb3d6764af315f12d7f0e8c3f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dca4c92cb67ff4af6261f831871b77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b9a8a1e9955cdea5b6afd2b4c0388115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec89eb86fe0d811c47f04e41e5f3a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9c6bb11867fd5f96df122600acb33117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc993f82cfbe705d14ba3884568b434118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8088a94a4a8baad947ce0ebc6dbbd1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe69be9ec8fe53b9b16b6321ed96a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf9329117e460bc8c3490f0078d205121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1b2f8cc6d68c32571a4c1ae992902122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce92f0d5fa7cb346fd8b94be603f761123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d185070a50b1381ed6a9b10ac9fb4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ba0872ef65ea0124425e908207799125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe682921fcd05f31562a2e6c02e6d9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761faa1310eb1ddae31c1095f39acda7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93ba585d3011f6f5b627ee83236bf1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc99b351693c5b776229f11f562f3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb648329b8fe4234f536f039d9f5c702130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a17b61538626d550412416e0dc7df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6841d36b976fe43d1c25412a9f30ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba63a8e96e7265bee83f2197d12ce7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5621fa547c5986b62c70d1002c991134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dc6b7e3f2982fe72a1e98dde4b7cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4849cf7eb3529f10b9a452cb36bb5f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84937cae6e53e52ef746e1597298a03d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aa9e1e8e42dd433004bc5e32062f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8446f79914bfc2d339f788c8d33be98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b23a1f5fb64573fb0ca47e07ca2fc9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04e6d86e0d8be385fea702137d8d7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064e10de1e620733c277e4eb60a9e2d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd653ab4ae62c19801ac1a653f2318d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7e162c51999bb7fc77f467335c925144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468db27b2f9af69f4abe4e7077276500145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07ce3a41d8bc85a2c023c0c2c82bb1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50a644b5965761a898c76e49cbd874147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102fb8ac0b380b53c808ff9cfd3c5ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3b59cdefc0632f4667339f110881c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcb7610df72950f468704d4fe7cefd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c92a55b59d107a8cc1f0a1f158f02c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0547060e4037c9023db1453b6bb0e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d672305cd6a786022a44dbd39af1b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28db777128e4cdc21b17b124ce93c8a154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>