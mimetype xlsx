--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b1367184aa0bfafdc4fbc245edfe31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db628155b35dcd900776ed2cbc96fa22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21748c2828c5b8ee4e8483a39c0b1b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826fd0a5a0903d20414dd6abbb3e3e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0300d13c3a3054f6b58b391e1e0955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19058c3fac768e3c80382fcccae391b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e203a09cd52077aa3d70b7eac41d397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945ecf2656f775ee9c80f6cc50c0f598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ef7673dd2d86001c84540709a84ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76342f717b0c20b1442e059fbc3e63e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31da48cd2f6f6e3d04b068b1dd2cb6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02464406a59607937d3f7efb5fe1df312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd013b0a4c91f073b6f9178dc10d87ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913c7656a93d1e48f5d12788c3efdab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef4e73316446d46ffe1b9249140aeb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4373649db8ec7eef6d6c5c2d7f8fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8003da8074f637920a66cd06cd326717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bf8ec429395c1239d18076ac284bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95b8126cfd600c270721aa5f52bb3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d1e7903e6c55f72f0684ce5fe921220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4aa64396259958d1eda84a1a5024921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924ba4efacfae7ea912d381cae90e3f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbee642b587e67670ff962b4cdabd623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08d66392eb530fbb89bfafa98fa6ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357087e1d5ff8725cbca78cc74f7d5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a38cc12ca4d4b5339c2ed15c80d10226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c40c59568337be98a5344b4f943f9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511dd3a543a2781b250630dcf40a20ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ee0265637a8b4098c1e6c1f37531929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f5231627ddd67b932906f5a74378330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f301ff0fc9bf358741ebad202fa5e7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f56b7015bedb43bcb3a2166150ad532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b600ad0e8a390a0497e56942f4d5cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5152d44d5591e9361824a4419593ce834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d7015fe4f8436c0deac099be40f7335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b54fa8ad5bbff98620a77134ff3b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e03d1c4f6c145348bd512698b921f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4a00651a31b7c63d6d0bc622432bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8a3397ce7f2acb066267fd751099d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b7785917e7bd867a237e4bb6565bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722568eedbeb05343c505737a03beea041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086a19833f61287657c4cbb301df6b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a147e5254cf1bcf7fc6c4a53f404b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d7583598bbbd72a9e7c0c7b3ecfbc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae94c7f829819e8f4b318136736a39445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c8c9e022345194311a4ec8a7e558646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960686f025a72b3b8097dc05836c22847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1733823532d79af4a4e338bcef0d38048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287c1562ec1edaaf58ee33a92f7a40449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb7245b54ea6b10712f933732012e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bed6daa37dd96595fed641c3ef4ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac4316f872b47bbdd1004715ebeb8252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173f13932849af505a5c0eb33c03bdd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335ad2d1133c3c5ff0027d87e1fee0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f3cd003c52b3420520959d720fd6755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25f6f756580ba9556eaa4c3df8782c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c83bb17226c4c7002d8f083de2b45b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3235880ca3c871284404a0104781358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a261adb1f6f5a106b439b50f56e5159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adbeee5496038d4c9342efebc33e3260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53737950550c3545bed3512dbbd5210061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcb1d54693936417437de0b9a5757e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6eae66f870a0f538ab71caaab739f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adf012e6bc7d102cff1f2139ffab6e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cb67530022a620c9488464f5d0cbc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ba44642513bd72d2806caf131cf3e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1b26075b2f845293d7859a8f6feb567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07818358486d0b3d369d6de1aed2520f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ee2bc0e46633d9bd24db8baf8209c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ae0ecd8f7f3bc039b00eeaa9d940d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18aec9178124d026c7e035385f2a53e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d4a165fb9bd78352197e84857265d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1d944b92351eb28dc0b0d843ca67773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03df0b8f8f2bee84747ef61ac828e6474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452c81f6c9099d424445c78ce29221575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27172091e80075f87cdab32e44ba75b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45472dea9822d1db3a76889426c9345177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182dedc0542decdb7e014171b8062bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9595e8a24b2dbcfe5e0fc6ec7a086c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc1bd7ebc3d6560264cdfc339af8aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece309f7b5c186cb646bff51a99147f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e7a4b5019b89c1ab0ebc60e57cc4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e80969b6c0131613e511e4e56466f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a81b98e52c729194393d5d07d532084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f497caaf12f51aafafba76ad66c37085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a433880bf72e54b017c0269d056951186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247e9bff6cb7bd0256997b3866ffc3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c0234ad84f3bec5dc17d2d3fea60588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d136587e9e6d6d1b5514d9427284f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e67cf5169f8e89ef9391e66c5dfe0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e71af9c8819c73a236b995c392547391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742f8ea1a354a68d23bfff92eb275fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31f0402f4c79727ccdf2d0821cb97c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da5263fd95304209e41ec1592d020494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d9a2c4f5f94db1f48fb49d6f8a93695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d5108498e900eee8a5314cf9e8a8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3828cf82eea71641817025fa3ad0697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b87131ef647c4a3c7458e47cd005098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfbdc17b99de80fae49261e515e03d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b29739361721148633788893195b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b62e819c7195124f7910dd517dfdc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b559bae8d3a913693c875575a322bc8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd136c02e4c58a54337b247ed073930e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a06afdf203a3c1fb62884a51dc9ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4214ef3b70d972b261111d1480889105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7a67855345481178ead01d8813291106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc67756038aa81bfbcafb56517d3bb5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3855312d1ad17f077998d413871646108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0349fc117f85e1bcb483b1a85ae6ebd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819516bb7b7afd061429551b4ba185b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1bf4eed79c7bf7612e8bf3ba23c30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8beed399a275cdbafe902c9cd9d3b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c53d596909658b651f7308a6f352c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addb61d1aaad560de631739cec39e5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26a8a16f8f692feebf2bc9703d8da4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f99928424788206ee2e86e6b5c9e32116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de4971579628698e060bf17cd94066117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819eb11614129742b410735a5a452da8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10dd7c994b266f60b0cf01078c80ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7379cba0c8af230e6d8456560ddb06c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e363caa9b03a2db008df34f9eb92847121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0953bd682a060d94cbc166210aa7dd7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f21196825722467700fa8c73bfd01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3b5a932baf38c091a90607566d5d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588a40318fba694c692d786ff547e40125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a6d486b033dc55cab91ac3f243552126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7245aeb169c0b197baff8b937f711fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e728906b570761eb1338f53e32adc6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfeea747a1e529bad737f65f751a150129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39e135a1241bcf3d3341c1b576041a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2783e588f7adaff07eb7ec9fffec5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10831306bb72d64f55d6aba60133cc93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5807ece50cf5b62282ecf9d838f58da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4343d08efdb8144a18b64046c2d55134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5a3f41cc93daab90a22972db80127135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874e81aab384b855029e0be710f5941136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d73f7a33db35353222396f29b689bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665490ea1e1386655048f0ccb87be29e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee7b3f46d39b69c9d8e27cbb2d0345139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370751bcd6dede5a39fb4f7fec013254140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db117c35c7f904f8851732a7d05c4b2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b3480b0712ff1d530fbef61ff7ac6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2b85b3da3d23304e4de71b2c91344143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0dd93151f3fead49cc7d38857533cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba8ac80335d6efe7a875cacf94b255145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1267668d4219e526e23a8080edab678146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb438fbdbc68897ce1bb9320021acd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834fc099d5a16d22d6b262cdbc02527148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d8b173ed3f7577abc7db8d0419437149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad474b1e6410a116d973e6b93f31ef7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4150497d61e2841625149f4ec51dc8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687309e3910a2b6e5ee24a3b6774baff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc5e5ef4aafe3900e54d1a9e814bec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d7698643b00736dd52a090cf1cf5f154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319569466ce351cc49335425441cfc431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73de2572c2491b438937c05fb1186b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1acd3b973cb82d636f3e993712ac603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471e2a1cc53e3be851344d4e293ec014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24aaf0836156be505db76a2c9deccc25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcff0a0606971a3ad4780f65549a786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56825a65de63beb59af8a2726427f907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8d6426606106d513982c8fbb240ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b147a85041de9d4414b1797118f01489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9850a0499dd821ac7a800bffec685610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb0b4b71e6d6f885d8e6e71dc2de5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4d454156a827a413f79d736eaeb9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fe334fa44167ccbd12739f179df7d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f1b61cd96b494e178640b83ba521c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aeaf6fb7bb2d0a82af73292373211f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196682923f1270d88d64011f21403b6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68877ee8fadf871583b4d6fae3f23c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c9a980bc2f6501f99155476d1d00118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f257c86a195ce4b8b81d6d77bdffda19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea182cbf9f97404460468137f585a44520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9db10855ff0758998cfe632373319021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdcc5274d02be558c4ede0d19a52bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bb78b2c0821bd08f6c105ea160b2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b263edfffdd0e332ee977240f027e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b3135721675701e236c731b8844c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86d08bdc69e3fff98e9b02cebb6f6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611b60911fdc8860333adb89071b34227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a806bcd902ae61725fd29d6a7076b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18053607a7cd5d27bb73d6e3596b91db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcefe372c4e8dcd6cfae053f33025730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cafa422acb1d789497f7e22d0335f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882783d2880001c3a9cff31f9df639932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692661430efbbadcdc2eee97ca5a481533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1cfbcb74f394e8b4cec2e4da3aec234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b39b71a0777dbf3d3c523af80d56e335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743942dd5a887b288a640aabc9ac44936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed14c6fe2f243b335ca96de0c08e61837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370f04ac771ac49585fddff715c57af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e37908920e3a7b2fd59f1c2aa6cd339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6a2c35bf36aed9117f3ba75e0c95d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585689f7a123b50a16ab7c12e10b9c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e7e010c5b94a84bf33c95cfaf0efb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ff077b91db28dd74b6994c5a5177043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185b6ecdf7801b8512664fca6de53ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb08e011b228c340da7c9271a842b4945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c4d74619bbb50dc670e09768bb1d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e197ac815deb654b742192cc7d4f48f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0723734d409af760c36386dd889c4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f96587a6b44b3127c6dfa9e54ad80149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7c453de669aba67132dd8b3e1cbd250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264335ec9b8419a932ad415e6dc7db051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dd89b3b589a3b94e80957ee0f9bdc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4830339c87ddfe064b76e8851c86b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df95caed798d7515ba0da7c1e02936f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8de870e4eb7b96c9220e622e202d0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e201cb3bed4becd776cda89e8a49bcd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578ec9fbca7541ddbc01eab512539c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc0e3706bc8aaa4654f8e5a41b987858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59b68f7ab3107a5f9edd19a30c2be859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0bdc8c6deeffc46f2a57e8873f4d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba511c00092668441a325c712aeabd0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b131f248114417a97728124323db3062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7352416e631fa3ca6c3a06c80aeee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17bdb11a6f8e82372de40518a8c56664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebeb872a33ce69aeaf19f161ac409f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332f36c5966904bab73de5560849d9466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952d179aa4bb09f39d7a9d80cadbe9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b83d305f0bf7d78367634c2d2292568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db658de2b8cfc797f9d8e776ef0c36bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9920e4c6fcfa8c8081d5ea4fc4c85270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20a8ef3dd7ab435f512cb2db0d7ba771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dd3e3eaa8439b6cad9fd1a398502072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405365bf800fb2089cc9e6f244bdfef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d695a426316ad2422dcffc5cd56f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268f4d686430f2be1c61711ce19a28375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd440c04bed898dffed20d93b5717adf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d826e2f2f96611a0dc389bb68d4a8e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ded289e71ff2167868b486a0985ea678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0894e4cf1c5f3491fbed405bd908f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e9af2072cc9c244b88c4bb677240e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4c600a3954b8b91ea7757fd147aa781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ecb51cc7a2d7a638ec02d10df9a4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bf6aad01725408e0e27f1e9037e3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b598becf52fb5c5500735004e14b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef2118fa033682919347f7f18bd63b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365b50912f4624405f517d64e45e15986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa649dc5c29ab4de3e5cfe65ffe96887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e64e258715c1838f81d22b3f0a861b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08988e9fc704653ae23c24babe6f15a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea862d306c72e5f52814bf112c7475df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742045c4b33b37251f89fd5b55ba77ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8da1f1be8fa6b59c428d8d2d9b7ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4168ac2aaebe293134bc796214109293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0db193489176804191077f70d2057d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8410559a5daaac23b79186f5c8852795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15154891917d796ec2e94b36a824d9b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddd183d985fad1c81b8e93faf5c90797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a03e741d9d96300b5a1bb990901a2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04625769c79b0318e8375dbbe9c0196099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999679a8fb44b4c9ab1a9128827b1068100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa46379532b786762202805e1ace1c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aad4e64cb3c8015d7105f2df84b94d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdec1c2e5e80c9ca9ad6b4eb4451f78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67f9e2f2f64bf96e05213daf45c736104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44069fb15cea5138f838d5178474cc6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906f32df77cf2310334747942722ea6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08d7fdcd4eb1cac614af5b335dd44c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ba817a46f708598cbca392eae26f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886b2b45f6015c465e9749c8a4ab9b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10942542baf013981f697fe04513768110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84d99afbecf9125718fc2c21815407111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1cb964e56d3d7083184be09e46d10112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c846c1771e0c99cc38eb9a4a5a7e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372451a9d8f8ca07176682cc6f8d123114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57428ffd32df2c19a5dada3b40bb17115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afafd1f7fbc8643a586292ddd104ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbe618ea17dd1e6f8b507fc3fa194a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7ea7d517de9cada3f1d540ede56a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4134cd0edbaf3d87f7d34efabd5a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9799c58af16a3726e8b3befc728cfc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50415dc5a92ebff0d74d5c2bca70b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85934abab9c43f373794ff6eaf949b17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cf9cfc954ed8fbb998fa12d124a4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387b76ea1da71cf4f25158958b5ca36124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fbbaa482e4e0a88ea828e9ccab3e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f658d03f8d2eff8965605b831660778126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227e02e708a57ca95fcb043bc1ddd52127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd677e88e135be81ce8f4f678dd8de9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54240f5c3355fa23e0cbb7248534370a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc682744440a36eb8f3fc04742aace93130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560461ab545456ebf636169feceacaf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a3e9849d73d2c00c0451f7fdeeb7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2c833b151037f24a35ed2f43114ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9a5b852ddc22229a638e4f181fa38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2249a68c33f04e4f5332bbb2b00289135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fd863609c9433d0c920d1dc246545136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f8ab791a06b672e6d7162c306e17a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ed005e8aa2651a5b307832a4b6f95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56585122a814341a83bbd7e3ee6c6d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76b7c2b2abe4dec7c36c1b0dac582c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b24fa018bd6d864b6b29f7a4e26029141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4ac7315487812833f4ec6cab35e61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcd88c67330bad9ccd6933bb0c2e65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998668644b735ab37cab53e9d20e063144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fc90894b491be781d43b7d86ca3e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15426a7473d6c9cb29d1fd543710151146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b4d174a078e3d624023b9f39988cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212d674fa050b1b35a1649856426eb0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10085e2d5486348ccf1885d9aaebc9c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc70851cc2115786ba506e8279e911150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a4d5ad5b33bd0ad10cbd5ff2a63e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028f6e4524967eb642bb271f559d0c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21ba28b301c4b652f6944de36049e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb00b76f530894bc3fc35b552951c7154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>