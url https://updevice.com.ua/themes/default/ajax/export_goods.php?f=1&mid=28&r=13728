--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce03736e0d67644b13975bb80e5ec31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004982a28c03ad31f09745988680771e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07086e96286743d75fb2b2d799f02c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f7add6f219dee8d6b3c2bf55a37c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bff7999047a28463302ec5ac2dd6675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b07ca82943eaf4cdaf4a7353d775e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6894f10d30b0292d768c2ebf2b4107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a50c75f7872457d67c3c934e84e9958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c874278970cc9191592bf024de7d499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098323cdcf5d5fc8ffa1616c2198009910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f2612d210c01684a8363f356bcf7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25e23b8da74c48ae02332787fea5b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c73164fa8f7d0e369f4e275b2a1e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab573ad7c76437514efe0321c84869ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e269ed65869c992b26aa8ace879f2e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9db0d38028971fd722fa42e7535b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fc22dbd28f32ba438e322441aceaf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f596ec223710cc82774315c5d41fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48f65ac07ab09d90c0b1e739fbffe219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad742c85d28d5958acf9201a78381920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06db859b640f61d1ae8ae5da185bc721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bc9eee0812f902e4c25cf68c7fbb622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f04dd2108e3be086852b791ff7e7d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b5654a8e8a3fa1578e44e7296c4d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2634a5bdd95c7f524bf9ea20b1bf29725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419448ce3054ff4b6f43026bde5f03e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af49728b984b3fd5932e0aefc21262d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379abfb7b83f18bf86c8ef852036b6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33368f6fe86efc357dbbac0bf1e66e3029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce488bcec80b5f8e05059bac402d6530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8786a1dcf071379988417b5ca117031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ecd44e082e1ee8cb8b94c372fef0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca3f58e2fde40f95d54b88b350b1b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a986ac01491a627abf176bc467c5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45632d1809ff601f73e23cbc9f4ac24435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b1353893b7d1b75f5113b13b9492636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0643683dcd73f1efc98ad621a1ecce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13926cbc93b2247e81dc238ca08fbe1d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03fce4a3cd462a7c7c475eb8b4489c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20810bea1eafe07321656a2a345d216940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73355096e88fa98832b1ee1f0fc956d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe030bf4bf79de677f7416b0532c3af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da174fe9aa3a1c7c5d108b5a9b10eda43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee62151f3422ec2610a398aa8cfe05944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fb52eb1f0a63f52b113c416bc3ce245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7442270a1e3255249779c50c1d42d8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a150f57108ab7c42b2ca5302b7318b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ca6b7c5bb2bc43a66e667e880bf8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a86f44a6579cec9d70c7264a4ccd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e9e7d81d60ea2bb23451a86ac94ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea24b8ab49a56c0c049c6840834eb651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2f0331866a4c8520e24576c8dac3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2157b5d2f7a9c8ba763b7d3587d709453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56438d3be25ee096502c157000b35354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4396ce32c715af2c717a07393c2bbfe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2d0464ddd692d3d2c2499125c915856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05e7a28001b7e0841bc66ae765d0d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccaaa4ec9a8689f8f87ba52596f2b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe9d511ae7099b2958bc0b4a13d8d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb06331021c17e19fb4169b1fea50f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5031b1136b67586fc467deec7b20acf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4ad724c43235d5d8b26f3d4f1eb4b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62fd1645fa5e13efb80a023fd032b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef05007194c95dd2dbe69f5cb64f59c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e224a2e96ed2aa243cfbccb8efd94f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603d340bbb8554823c579c65ca8180966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082ba2eb2b20e82df1d66a84c893c5867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dc5e20b9251a33d6c57e5e2bf3b6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10705afb0ea37184359b8edca4011e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64044686a0ee3ddca1f27061548e6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20c79ac3ed990943c8e5242e60630b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bcdcf575be08ca9705d3726e4689372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69f0eb5255dbf9b9ab1dd9a5c3b55073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c924b9dd3f01c9e3a359cd3928dd5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fe255210bba830d323d0dfdcbaea275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d62567fc91aac0b645fa9bb5b629b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daddf75b87f409a0a1e0543f8dc8bc077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d1ff296be3f26950eea96cb47b22a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008fb10c8021af7de732167f5b9312079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f3dd89b937d243cb1640e8931f55f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ae1692ddfde5cd852634027486b1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99eabf2b941777fc88f561d3fc954b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12002554ecf413ae5331fd9161cc242083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8618bfd97f2520a356fe863273d14884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1013adcc7a9d0342beb9f13fb66b6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3ce08ad39072b05b1a761d49d852486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e066d7c1f51057ee455dc21f607f8bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d01968c23fddb11d4c01230799bf688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120ac2997e553d75bb4e9cf5c3244c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f579718d94094b1b45d35725aeefba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc655311091868043c7a878257efd791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d55d2e3f1c2fcb6f43ea934f2a29d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a4ea5412f9349c55e62af838a998793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13140e613871500f4e628944d37ac8de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4ad3e79a6ed82cf503933ef489f9895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbbb65472de6f630c39212d7e5c10596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e30d647d57570b8eb925285e86676f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81178fabe7e58fc9847b864d277d0998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810752629ea8f983f9208a9293b3afa799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a535b696860726699e9740beb0000100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f28892e1864f75f0407bb27df6e5bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40f630a796849176227a193f9a289b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9211460fcd546aee38da95995f4b47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d217924c75e820e26b504c31167622104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ab4e3a207ba9ee8be92062c987df9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b105077780ca048937cb4c56c91f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28606b101b223af2ca7fcedca015effd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b334d2f1cb695d1a1a211d50444014108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a56f72abac98a1bf0449816cf992a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bd976554195fe90ed886ce3fca6f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cc8e42f2a1dcb03580668038ed576111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24d814b88877e4f9cb6d4bc9283978112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03506709b6f43675065bbffce727b6da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7dae2966641f59ec9d5b2f905b8f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee03cc15cc65bd308ab43cc4fb9851115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e388ab00f4e4cffb82a603d31264fac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f0568ca83958ad73a061b5de8a97a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf7d21e8be6a513fc6bb00f0c1b61f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d125f8f4654b312208292b8912325119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81b9da80fb60e92d4e599955ab3427120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a29fea88ea2cbe74608839315a52df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85e2724cc25e1f648d036e80ed98d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e344ce7e91539b33ac09fce2b95f052123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84aefec8d3620894088ae1fc6a2b43f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23926dc0ecd643e5a610856ed2f2ee24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90870da6d85aa3e6ac4ad889f7c9b219126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc6aeae1c671f228d85600fa854fb2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4112dd7d2ee1a5b201fe05b90a2bffb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be13af1a44603614d143cdf91819de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ca5c6911910cb0e1f360b9e164344130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed3029db8fb2eacb9cf63f15808653131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1339fd854a50e9aa9b8268dc56a19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185d7407596831d7adcff68a0f7ff8b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5478822e7f71505424b07e8f4de16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21b3fd591c7c9e97a73068f941c8e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf923aa9b160016fa53d23e0d6cb64f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98868ccb4f4a5033b1a1f6df3f633a79137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c909bc3cc54ac428d682627625795d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93a3eea0cb962a4da55cea75b61834139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e270e34a6885224931cf7d77a07b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a211dab8384a28dd354e770f4111757141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85ae306dbb500580619723f9c1e829142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa88d99b9cf878ced82430c60261c01143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29cc2b594859b7c1480f40cef83154144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4ef89a6d94f5de053ef57bab34928145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecf14c940e3cdb6352354582d9c448146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e523718ff871fb8cfaa1f949b3aaa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee439a13cedff7705f992d638fdbf8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501229912bea401fe57ea9b3d1b36ccf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732d5a337b8d4db36128115405875c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73926b67e1b77d184dbf9c4ff7b51a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08aaf7a894cb707a03be241d79b442152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f787a74db9295c1f8e676bc0b04efa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300187473ded5f7c0a0b333d07b7a0fd154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09aa41957a1f1f8b18028fde386b6021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a57f036cad50798e12aba6f07ac542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae50fb24f208270693eb3f5c3f28bc93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631b6e10df850d2e375868e208132974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505e27aaa6db689401ae0beef589cbf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04841f518c862853ab48c9c1f2c7216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06bb7b3bce87f222d20153b3a4bdce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62fe44e4caf8255189865d33442e4b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0147aea7a49a17f97da03035a1534339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb04827cb00d3c9bb8bbb127504c04a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2ba4a454a45b8a867245ad19b877211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4addb95d6d64c07c4dcee9d86921412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33896a8fd9666f5b7a8e78715a132b6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664d47e5741afb0daec7790a829f55214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf6d784d1e2276b8e48f61760403e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f013fca7111d90b457a9ed5e309214416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bc440d5a3cbeeb82856904be2a0ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc6cb82ed162ed1811215fc0155d3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655364c583fe482a296a5db5c6cfc29419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7297908ffac60f387c76f00a0b0f9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32afb0ab4faf54832840e04858a8f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b4545d35198b8d9f563d43fc107c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a210602d91a880f2d890c4a481db15e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74c46c3ba2cef583851c8e1b4a82a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52088374f2c03952b44c0f9b78f48625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2f28634ab24a39b317004f5f7889426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a677a4598dd05d7922a3de4e3832d6427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14159987291a960b446eb36ca203a9c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8beef1d590e5ae4166bd3f2194c663729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18217d4f6b276dd05b2592f57ac41030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd5c2fe1e0b9f0bb269c940163523031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7c02949f57cab34fdbb9ff61b5bdf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3568764bbd372dd9f506310d80159d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00079b49246795783214edef6f6ab834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b3d8fa650d94c516a3ba7f5c9ddd435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a914811b131374d6b655d82162c4436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f133548f2f4397c2d67ce853755dde937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682de9b76aa36a0b4a5efa89cb3f96238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a802d5e60a2d88350491e123f4ba439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4e8b2c22357ff866b7112775c8ebf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f2925290ef6781c4db7a4b082a2fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683f06c7e8a121eb3d25af5887a1bd142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad714e7ead4d38c575cdebe8c33af9443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b526fbbd2e907221e26ffbc8d303044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fe0ab03a784d4a1acb002558255a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1572e7dd02ffc659fac44ab328d74de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6161ebd4163171faddb33c1528e6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896573d3e88b3ac12294e6198d24242b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732c5cea0013a44e2d8ed770a23853249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80a52bf414200c69e9be14e7b66dd350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5e5213168dec0f2639e5ff0d49ed851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa07be0df774b03fea401ce501553f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3afb4e64fc2dfcafca88658466cf553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ba2c2a36a15b498b0ebd7526ab96b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e3b66deea050d8a38dcee19bb2fb355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973549d53963c182c5106e3abf5ca2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132ecfc91ea832313e1bdfcfd1302e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b9ad4f86d1283d61c6e564a5b362058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a045fd01a95d2036a66c9128fd2d4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7765f3f7a011bd994254816b37af33f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6e4cbf2fa12459d329bd011d0148061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a8ef2926e43e25ff6cd7ebb58fb7462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8208b336cb066efdedffe779f19ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c180cd90c296eb605d734fcc40710e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19ee56f6e50b6bebf4108bc9f1fc7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665a3fae3585028ade6a4e6726c9f5e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea77c5d878818d5f815d4cc13cb1eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6e70dabecda0958ad7fea4cd6082668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d540317389fa68b8459c63ba8403e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c14565916b75c0755b24401bacd1570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba948fa003a3ec1b12a715b70c26b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76519f53fb3646cba20c4e9ba6b4c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d6ef3084acd349152807ff20e99b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fee1bffe5acc507e5b81ad660055e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2673b8ddbdc8d2adad728168edd7b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393c71993920bbbcbd56db6225ae4fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28de0ee16aa7d5df5eb4b0baa676bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2cd5cf082beb6489f0ab8baa01eb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf35bf2905ada6eeba31a236e4e54cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249bf707d420e43fcb2bb60da397e8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7d309d102bbb1a57bdc92441ed96181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e5757d42b0abecc05586182cc0f5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f59bc0da9a313fa814568593c98bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a293f172c2868188f5cc533e76e0bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc4eaf034f67606f36d0e0a52af7e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409119239c0c6b79c12d25ba609df9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33534169a301ef96304ed68f0bf89a8e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0572042406820e9ac9d9a0e32909d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9833ace929c29eeb0e7e559479e4e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a014426332168d339777c6a5f24ef190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cca2ae7b7b8921e19af25f1f8986491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa0ac34f5f56000b188222e2140de892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5a20c1eef73ce9241d09bfd200cc593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11be56cdbbe404928d555064b73410994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248bc5e6e5dbee25f2b43f72887726495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fc272a600d77bb3c0af9398adcbe896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bdc2fa0e4b5804300adcb4d0ae6cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e32b10d1ffe40fb372c5feac3f0c8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfbe404c68c934f12771311afa411699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec0851328872a4fc75a99f02469955100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a25e3047b2d118a6226a07add26bf8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e07f41e2a9364082172c063465dc66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cbf8aa6db880b62928b1f0ff9108a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2a216e210acf96500876ddb623126104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0376ab48d1a1de11a30d7c83a7dde105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9401e6dc9fe40a3d8fbc910ff378b6a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de272032bd81411efb81654110164a2a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5254c4f56cee345f1baef612908fd5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac8eb172b072ab85edc3e0788fb458109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773b8cd21c9b6d55e9eee0a0d656a92110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821ed53584a52b5ab7af3f148157ecc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c688e2f5cf2b484b2e91605045277c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e4e8b22b29e2c9ffe3344ce89d9bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e81373f93e21c85eed358c9d76fd1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea8bd66de972ad03d0eebd2a454135115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9472855d3e5561566b090b1e2b5872116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e396fabdf70e9839fc1b8f79d9a0ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d2178a11cc7718dfd0337ccd6224b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e8f6ed7e89f9bc467e7a15fedaa23119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3056e4a52d627cdb0e9f89f6b9236120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28cf446339a43ed36eb45b2a809882121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024af6191251bcb896347c2da47f8376122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c465bf547ac31ca563c900514b9795123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21659a594e3c6c1bad47d99ff46515124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979249af28c464a8f231ba920a80b87b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6994af44d2762700e1347302471d995126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af016a1a19b9eae3c6fa04824eb6a14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e057765a0536366ad6e23334b3f334128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ca7f811e1697bd5821a0209a63f4c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e0bd9c23b8384c6af633cca58775a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9845ae23876c57735d8ee4ac20f5f5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8676100fa29272edea72b4dc2f0def132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1040579cca1ade5c707c7183d6867133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8f25e1e9098864759a9c7a2b6eb95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bbc9baaf0ed5d78dc1cf3fc1cb95a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c86ec4815256978934cbf2be1216c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe134b97a735885796f42ca8823d2b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0d36dd3d8207c8c153da70cf12547138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17f7dfcf5d06a4496d78d7cea6ab94139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bce953a74f66d635dddea39ee4e70f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b25563906bce808bf86c53b4930354141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4de748695761231e205b1bd62dee8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc013682f69533338b0d53c76aea967143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d6289fa9c82eb256d8301c8166c38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c1721f7917baa91e714da76dc792f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52f245468c52819148c90fa5bc0f73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eaeaac8548ebf36fd5ae6e814ae5ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6ac95ca60879e5fe78bde4b5d73d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa4eed9219cd5c5832453ea533e8c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3316b8056e9fbecb36a074dd6a95da6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b05e7eb2a85fb45b7c347101dac80151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678401cef47b1413a57db00e660ce7a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3a8400cbbad43d149b84ecd0b132b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3c5c8581a568313f2302e49e9543a154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>