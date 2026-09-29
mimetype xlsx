--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73052cf26aeecb03ec8fb011fdd03f8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90d07d4f49544d34268b3eb1aea6442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2daa87f1664bbbf70d58594c592863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d15e7da37e3b6062d34d3941ac1cf94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6defdd68376bf2f7723159f3da7315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c309bcd96479986c0c11fad00170a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d613cacb1c75e28c5fef7d0b0438f6a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4334edf7f63e157f62848ba270c2ede8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a44e896093365f044f1922deca14a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d013c44dfca846162dcf553463bbc110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa155d78c1d1be98e807b68b2af0fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a016339e84af4cf8bcccffd81c2ce3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a078b65189dcaa596562284b4ca7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8325e017a070f706854f9ea85a4ec3214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18171388e701584a483b1fa20b24e3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10b90e254d78d115d57fddeffeb26116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2273658009ce595e21d5ea045f21ecd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d39262550625debe03bcb374d4cd6918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca37e62ac76f51c3addc66266800e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3142f831d2b6179de092ea23e14c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958cc1e405831eabb1ed8b6fa5961e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa66a537a04c54f065bea65842836822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcc1a385e0f801c6841a849ccc2f0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad142b3b05f742b28aa45301062f21fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6c536c86aa4c422f2bea2fd4e066625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3f8e6428d6304bba258788911165726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8113fe74c54daaa641b95b7eb834dc127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e47b6669f4cabb43406cebde81af4728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611393c7e876f7e89a3e184c96b8eb629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d87360fdc974c77204669f134ef9030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd8faa40ee9fec0847a510ba58d97931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a4bbff5d6c0eefd790d4ce883ef7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1ea58fa6be6c71db30f94c0b65fa533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728381b812427d018b85fff34d62aa1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590c3ddb4608b79112dba4edb5d555c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fb26d5546454f8b28bc3dad64adbd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f1931c1b165eb3f14dc46863f616b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a89b9953603c3bd90167b76c423e6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd543a7e38b4b19657a0e3ecac91094839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc1b5b00afb94736f6111da85cff4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeff6a208e564cb5fb37c875642830141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4b5c4c067719b309b7d8a57d18d9242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d974b98ffcd9c36e4f3ead1dd821643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35422b0bad06df6baaa7aac1fd8c2ade44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02982538656bf1c321ec3163e491f74945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5358c2e4f71bcd05027e8e99d447b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff095b174c01adf4ae8cbb675b06178c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d44a3bf7f783ecc5e472543c93a40a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740b39fa2dfb0cab7cd295be4f6a92449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23601549abc38c8a4f48f1edec69ba850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bcb448f860152557c18a60b8ba2fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3aa128933ef51157544dbf78a6e1a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce064c39c22bd0046cfb1bd3bfa665da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd117572f755184a060f4570fb60e9e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d299f9a3c5938323f66d42e7cb10dc255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34c8ea13fe4b5661319391f038bd6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f824f917b80b9c087a09455c18dcdb357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d332ad92eaf3da6a585724cb954d4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843499c364981f9631680584634e6db559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acaebfe61de042012aaab9694f0b4fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8075d58b128440200bb8cf14921ae261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a086036a15803cf27c7c5777cb26262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79793991f3cc47d7e80519fab0745b9d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df908a53659e478f8ee63e8d73fca2b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b442cacd315b5b47b87b7f018bf1c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ced18218c562f97156ed5ec95897566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4e6ed6cd7e198f579ad8a5ed9967067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8aa9e53e93f73afe9fd12744dc401368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae2d3fbbe464af567b7e9d85d0aa9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107eeddd22eb16f44b40ef4caa49fcfb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ffca0262919cba3a38f867b27e5ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4ec847d62532d7583363ec7c4a37072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf37a501eb1866e842e1bfd5444b39373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb118a0be2ca278a7efcd18c1764c30574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89a4781e6df3052520381b5acfed1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21d8a630d8aaa992ab0a73b0daab8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e55e9e3582081564e59ea5ab1789877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45236dfeff4e64e79289666bc8ba03d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732af0c699f41b5d98e78cfb8acf862079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856233697a727a48f0ad633ec99705a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22184b7935f8fc82234f7e87e72bb39d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec90744f9d48ff5ad56dccee78e1de782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65f78b544f20a90a481c0b69fbc2b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d15d2d2b0606098055f9070c5e9dff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d5475770250636b91511c43e2959a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115373ea8c833e02ed49ad6a2bde20786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a1120f84391a0ebf555e2c64d41bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fdcd506872456642b9b69c3060cf688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24faad092c0063f56c1a6c87712e9b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896deaf7792260db184dc1a4b54636e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d8ea30557cd9af2fcd3543678cbe591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a712df29ce72dcb1e07a3f2a034b60d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcfcd7228e2a6a84012494a31550b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ae3ad1d3a5fa18cefe3b5a281f29494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868db37ce24316f1a3b27a34f10b8b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264d7bea9083ad39d02f899f6ada03e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd772725d62f9b631f3bf3c690ff9b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69b7cdcf39bbbc3daf20ad25c44e4e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9806eeb9676a192f537f5ac74034b4999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0c76bb5c6b107ac71cb90e91b4d98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93555440871c3a0565c391b78cde7fc7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4417c9f20e980336a1d3fb8d59f14ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6d5c2fa4afe14ad82c13016ee7d64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec453955ead56bcbddcb05e2ab56e55f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d449a2be85cd38c7b1ee71040bcea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb09f0646683468ff26967d9573731106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e05b37f702614bfb7be98f202db8bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba2dae7e540df7e409a11629aaff21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fceb8ccc5eff9ceccbde226d96316a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56101cb8c84cbc05e28cdcc464ca167a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d19c560211fe7884613d46af5324dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb71bf409c767c3f7e9e6df5c85f52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabb21a54b585e5b70fb4ea55980c8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5453d231ffbf70ba051f721717e93d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b54b77c00b28a42529cebaa1c5a2da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fea512d98353db25406c3e05e0eba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f124f9c0fe6f695c0fc3290851a14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780da896d4164907efad1a62bfc9e20118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642b5eae3ef49bfcbdf988464721dbe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d364cfd535339435b0198444d96963120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d2ad627d5e2b837ab7d2fd4463759121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ff28c42efec78debb4b58082319b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e6ff8549375f058710e51367f5a87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24754d5c611ca2b082d994b20b86ff8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23c55434f15a703bd449a8f6d81a0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b988bb7b97f5e371ccec91d04bfcd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba379efc60f93787babad6ff25e82425127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98244a940c8e34fb9a0ffb6914d6f2a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1404185903fe7178259cff3277cab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d048728b877bbb3c26faf9892e3710f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c73339bf50c40121c65ba667e24a21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245cc7c9458a12282658372af366c01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412222aba33245afc48c8b2955ba8be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0ae66377a9ef8ded0f271bbf5873d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3aba7c8f5937f7cbe86424d555a36135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4972a38d2bb7634332b9c28b3d0854a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f00160b6a5ac021a34ce0fb01e19a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c7f003f731d88d65950fa36417d3f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a519b9ee8fd3c06d0f9421d2912307139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15de922aa7342127d3d32065d0563e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09785f6c9f61271056395b67e4b1665141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48419d5b9ea976e5dd358c538ac9e8e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72956b919dd17826c5ef3fae29197e7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c90a1116628004d03d9ce0a2a87e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecc60befeb38a53d747f939af45c54145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240260bfd37f39b7bc930fc75368830146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514e284ae07a0bf85d84656409da18c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c92e25f41643c9c93329c35edab6e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfb2a6049f272df37e088c8b212eee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c240a9be8ab191ceb4a219487a47cba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2e8fb567a77f2e8fceace7d89c2fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af0c8594485a1f18ffbf63f43f1924152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db4cef042b9112e2a14fd43fe02962153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eaf586b71a31221228ce823150d94f154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18178e2caaf95d3ab5b1635b4fc5dc581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8e2b36bdf58f69334ca2f4a5d26502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0c34aabd06b27ed5f3b2c39f79f383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a471b8599e1746b7056105e0ea6c5024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071fdba25df682a20bfed7f16fa1ca15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a9add852922fedca62787b95bd7036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21674bc2df13d697067f418f280060307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f3507bf09df97c1c302d6f84293d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2936a7922639f1f272d609e3d49cf99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577691c14a1d60a2c912833ed2c9246b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968e74d0839393f352599985ee91c8711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f1cfbc4bdafd6e9f78d4f18e501de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9c92e78f02b597cbd3afb9db0e9d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71befc68583a030a091aa616dce33b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92533825fb5e7b13473e59d1b8d4a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee9cf546d60bca9802fad75c4452db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4db11240e1dff45d7faa6eaabe08c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf83c95de90fa3e0529fffac10bcd718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790eef967d3635b2c3a73e5553a8ebe719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b1401084d8c9d5bcd6d3b267aa17620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850897ae4a1187ad62d57affeb98176d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dba6a18e840e645bbbd6bfeeaf301922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c70761c30f720a5b797d656ea0ce923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb41863073b4657c96c7e7644a519eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0bd5aa35d239b9081277e3fb8345425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdafd2c4bcbfd8255fe5687da1214b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08449bd15544eaf232133f95485032c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40c46dd741bea57ef32ef712d6429b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57502e3ccfa906b100a91a1c822a4a8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91708452daa03a22007dda751029e31730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a004cfeff3596c47137c0f15d9ccb5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77053c1eacecd378a0575ce9c4c752c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7a53994e1f716ac827717de4dd82a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2854bc2c4d4f3a1947fa60549640a9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3845bd26c390a85541c9677d155e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320690306320a04ce7c0467395d83ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cb64a0fa3f083c3f47d15f6c6d1e937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c708b224acc6150cf9a4c0e41bf2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b4839a84631534cdb88be332fdba339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca13acfc9c04aebb9afc2b147e258340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b27c12b6657d2947b40524cba0a28241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65436df7677da81e6a1dce210f6f3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34798c95024106e7fb82f5d16780825943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895425e230a4869a83ce03321660339544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1d24fdc1a617c835f21d69b3efb5f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26c6715409ae72dc738aa722b0eb1e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbe14500fa7c793e98717f91a9e99047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcab22124d794b854e5050d770e1da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a01992cdc062485e8b1b952ef15df149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ad7182bcf630511aa02bbc442b6cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e9794a7c4e5daca114b630ba82f3a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f6f686fbf85c873b178037f93291152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a225c97adba29728e71964f2ce35953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60310c4cbaac7d3facf153fcd3f1fc554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875784d856afbbd502d36fbcde49e17555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3350a89ad037b8a541bee5a9570b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fee95375f688af0d4b8c0cd4dfac3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d71c158f39c3445d74dfc8ac44f3a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c729c6f1c4257284a93d73bc60e23d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe9b451410a001a8d8206d4390a8a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9739f77291c9b4c94fc218e62e4d0b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3552a42af52f049ae72bf4d0b942f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5cc221bd708c58331fb54a7c67c9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3dd460bc07fef8f9313231f31f5f4864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764a3e2aec93565ea03a01f20a9edf465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902be867ad25553bc8cb6d1e93322b9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1c76b8987e2b25046bc1ffbdd48c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a305cb62017d73343071de77180e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc161f3023fe18baefd611f29acbad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab4fc41cfa8476ed5839e22963d54770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5455716804442ac5bc7b5d7f7baad2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adec74c8836a3eec437c226fdc5381572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfbeb31dc5a22923127618691959fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6d65d04acdaff275237a5ce80356b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff332efa7bfc396adfa797431b3703875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200fc239eb1e00e294647c5050178e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671eaf782debdffccc34787f85e88ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20f20e15c58f874b70f6e48f18926b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551282cafbcf7129709215c15c3a3b9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a174027cb71a7fff22b832287ae3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac732c84bc6cfb7ba8251ecdc46a6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7e9c95c9b10aeaf499edb91bf3fe882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48589f48f61224f4e1685dee3099b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e03329a2f2599a3eb0cf86938ea8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22608fca22047f252117618f28ed7c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aaa20ebf86f94dda5c0705bfe8d0d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb34580db9bb2dc7aed662336f26ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466558679d52535ee0e7edddc6cb9c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e3068bfc44e2d07f3ee88204fbc8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c5ab5734e48713a2fd6cd1f33631090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bfa390a261d025bde317d2bbdb33d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a675a03fd0650095c8ce945f95b9792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3909c0267094262e0fce3b456d88b3993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5846cf1bb5dc10ed5d0035a8dcb3cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb38cd1ea2cce6b01995f0543f483a595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd635b2d725620b6d98d07dad06af87e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab641b8971191596a560294fd5388e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003a325e2261702a5d024beb503e7ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce126429b15df0c216f44d05ffc910899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb29722e3a0f506c1500ea8590b765100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e829c631156537a1b5dae9ce820bc5d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f861add5748e0a90c4a272db5465566102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65d8ac23d045aeb816f27caca15c83103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621ce0f83aaf2c311b764a09dd7ea09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2157a8ffd90d9eff2a2cd6df9ed27105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff40ab73e03a680fd6f65a7ad60237106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9805bbba163157a3fc9c313354bf6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede0905b453a0e419117933d40e7913108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ea63fcb0c973a51f8e8f82b0ee000109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e720cc96cc42b790d5a5b214eb71cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205887b906148526b74cd4b21ff8969111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe938869018e3f92589d8b6978cb6e2d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e206eddd88d7e8bf96380e4a3f5dcc1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2ad5ca563d700fff9f61c2da8f9c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9786b81306f5e795b7257ed05c57b95115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8eaa32fdd5afda79def23f84b3a212116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de63dc266ef0ebb4254671f11c27d13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d46dc3048c7fe13ffcfda093b26305118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89f02e6d642f06d9e5029865561873119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75ea4367a5abe83a020283e7127b56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1256a50c9ccd7d7a8b2540285a1d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d4f24d5765ac2f208a91671e61abc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bf043f7c8c293bb2f66bb4e7bac56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36445f60afca9cb5d51795ee856cca8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ba1e4a19e5d61d369b83a5a9ebd64125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81a05e681a58840dec3c150a006232126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a589f88b4a393664e19e18284d267127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab346a6b71f1df567194878695c5573128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768929b7e20fafdd568ff5dc5d0994f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55256be64afb006f5e849e8282220820130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad219a127852b0603b43af19e8c6df1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf01b35a5ea8e4a6d7e44e8e5c296ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275e04b549de2c26b613745587742bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661b836072fdaf1606c093d4ff0d87f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f25aabcf10ceb7377d7fbca9c9072135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fb6a97a1c98fc38a9836d3da1e489136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c45a9b7f74ccb00b301112eb7ad40137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3079c190f5cb39f9e4cc1725b8ee9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47448e441d958e8cc06a3fbb9a3f589f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf990a8b703312a76d28f7cd2eaaadb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331a33e6a6c0056fc34ea515425d32b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fc4502bc9aec5b3f16177af45f59b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e499e44648f876a3ac81997ca9fa88143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40604154581101951865feb9c14c6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ebe75fcefd63b4c7407a39aae0b0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad28e4ffc74ba4f5ce469421fd1601a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539babcd059a10db1454c4fe6c967abc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6c231ddc160ee0bf5ab814e4df21f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bf22f1a93c540ae388b0e1f281279149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984e635d7b785d525e4453f840090a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa01c59a585243ef26d148a0beb86d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83102513f594bca081c60c7dc37868152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60422d0ad604c45748850ad2b12780153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c29f0423e9c99ae107f45e701cf07154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>