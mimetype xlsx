--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bde47076754f309a319703ebdf96b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36db35110846d6de3cc54ff64b9b372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6af9560cb349712f930602200cf2373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8659f64f71f5bc805b3637587297c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1049591b438a746f7b0523074065c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088595ff02e361a9de762780d88212426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5fb2a33d0150c4418b9ad90c4b3597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6fb814584a88ce7de57a00c134bb98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767c2c2413629599d5b3e73cd77eb259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698be78aac3537e2b83fe0a789b8b4610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77163b273b9999fb16c6bdff277e8af611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd41421cf1ed9a94cc3728b6083254f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69ee685dd4e1250fca7cda1271923e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac29e58b75e65291b74a731f36ab4f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75202d2c8f217af0422a8a15103c21c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3e3ce5621e5d10a30ac41b0f4c41016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd52df3b8ec7c034142a0214d69a88917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da3f97f19e115df10186bd3488ef6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7023d860fe03504d6136d8a4d31491719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58358c9e2ac22b87749ea7a292f8aab320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda02ab4e9de6c823be9a348c54bc2a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4a5cdb8fa81fc3a66b544adbda57f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23a6bfb49ddb2d1de76c222203fb6823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7035cb3a677dde48a2efeef7f357d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bbdedb6aef5d7f6116fc992e44c4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a515df7c869132211c014e71fefe226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7767be8b2631d47638ca7407b378527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91847e68e2318ddb2f6cd68b0d466d6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf8c4352793158edfc3d5e0c5dca0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988544721c9869f4912fef12766f31a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe637b31d92b0fcff60d8b78ec627631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6075cf4562fc2b92ce513ec4d4f8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6d7877db64767fc20a5b64703b7f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ca80bd0b37fc9c9fbc8c9bf824a2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2f4093a1e68c9f03f0f1a9fde5eea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d792ae621d60a3d7758b66feaec4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3b052056bf17fe21b7458145bd60737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee81c84c426abe5e9dc24f6055d530238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afef2c14312b06c820cce11576972d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2e8f1b2886cc4f9ed79e342f8e20140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443727b99e8011d6abc880ef22d04d6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7893de54952751b735e817b4bd7693242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd8745d5caa11091bf5000a7e491c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbdc710a16b2ea8e87970b372e94f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485d00e8a28e07b09be644d0420fbd745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6b0a6050983ebcefb9a4c26bdf7b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870a7dcda6d2584093dfd3ba4a889fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5281f3bd95fb05207742cbbed513ae648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c2583f5bfe45599d59b5864381ef149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24c893c5aab1ca06167aa91174512550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369267148e14ec31261e8bb87f3835351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fba0db9c4055826a16bf015ac180e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e1dd73776b3b90ce6f9c01a045b6353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91fce81bbce5f08e675ca28ed0fc1c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c7e388d1a91c970ccb4e47d0670c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfc7fb5536428f195ffd4a7b24029a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e102956835f8c6daf4a6eb344cbfa3657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210940450efcb2fbe87bebe01edcdd2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23af758eb828312115b1f1527ddfaa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c9e77c06bf7129bdf62750d2ead1360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d9cba2b2b157c52dfc01e6170f82061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cbbbe21c8c0cdab3d2727fa44bd5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7dbf6f4318adf5f3ff489012b742063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6389854c638fec97aaa1836bdfc1664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8862985287dad274f121915b6d37f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e0331b2a4ef372bf0db3f0f7a5b2a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b44442266c7dfdc79ab74d0f63604667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3807e1a188474144dcd0de8c3fe15468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d9ffa2c9d238a7da08baa21e2bc5d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1579e33495365f330bf5d7538c4ee870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079793207ba177fb19ac35534d0a96ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199976f02f27a5aec6c4862674d2be972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624149363d188d42c25dd328db8c60ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5691e8469397af3a062269fead62d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9ba0fb6fa6eb32e4040b9ec92a84c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db797ee1df409894cf751ad7fee070ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450b5af04c56bfc289d66fc68f7d3b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becb88d748f0d7c6e3b7d1c3e2d8ecf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10b95259b4cddbff9dd7f8aef5b3e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a829e871f35e8054373f7361f83e0680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebc4801b726cd97b1c199c57c175c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4397a2e0effeb1efa259306ea73a0982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f568da9e3081c8f984696c79b7499583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e11b84b4285cb9e1f1451ae01b77c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c74d97311c44ae1780f075cf8c723d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328bbc8ab7d9e6d38177c4a83a2732b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b015fa9401bd8935b4e90bb0fad39f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297390c114ff8c4d778733ae3bbdc64088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952199df58d6231ad59f0f731854f6289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f8f7f6b6d90b73c23b7ada7470b8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f3fc458cafd9080ffaa39a42553e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7558b6c1349b669311ad51a7e8dd8a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383ee3da7fb8ace9badf176b8bcebbd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44089c6932d54de5f19ef3be216abbe294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92482a0703ba83a3b47f0de29691fece95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e332b160961c390f420bc28a734d6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cc3dc2473520ab2e72bfdb8355c7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844813f946484f1999e6107989c15c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f29e0f03c77bc3b0f716520a86b5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e4e114b32191bdc738f8fef5dc6af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3f6cc62866c8d2198e1589b1d25aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797890e63041201eab6b699e4c98d233102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814cfd78c4a05065d8a04fd6163590f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b909fd7448a533b29a1655ae1745ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7518527a2ce84b0164650febf1206ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11734ea869d2425f733ae4f5f09093106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782da2ef96ab8c67b3272e2acc38108107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb2e91b9aee2b1f2303d91d8c9132e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad1316ef0c4432040e8519e98dd37c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1a807b734db2c101c7d53c03c5b16110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262152fdb04264843809e4ea080bafe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889eeec9a08c4a0374276ec71c2b7ccd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956590e6c15cb967f52986ba11f38d20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bd2338450f68ca297577708c3c78b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dbd90d1c51a56ad81e7f97c1ef5d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebb3669766cb04990df86992f5b6d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0add59a1820b8c9ffef2d141e4092f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41aea699d98204788b7548dfc75524c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721028653f31a9ff94ef0820adee182119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f540acd5cbfeeb5b63ae5194dda8554120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f722d2014341033b271fb0d1fc9d170121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ca46a4f4fa170823d234b24cf8cab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953221ec0c02d5747355ea230875f974123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fa3030504b70b751eff575479596f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a19ac92773f28526ad8c0459e6320e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1914716f7204f027accb7d517c036126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b05eb335f2150833df770dd6a32b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64226bf044cee72e547963c767968b38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b296d20e170c899555e1bea98f732a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0339d0270f45f8cf616f3ed0a7f11e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408f26c2fe2227d5a74f3fc819c63bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815fad3e86d93ea3e4f54e5595a93d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5a57b6208228202dccee8c42aa5fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0930f7ad8a63e401be960c2c231a280134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1464d217a38225743c7aa5980adbca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2b3bd98a4950cc4eb992591e5697b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f694eac0488b434f71af493a4d3609137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d50d5dbe7088e42216cb7bf812672138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8568f86f350bab5fee1c6933191f1cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f411fdc880228b4b59dfcb77a1a3a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96074c6ad25698ca0f1d0bfd113d53ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6eab9775deac40db0b9b168869091c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710fc583b1f87b07ee1d418bc32899e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8f28753e01f3c7b67786cab2f8e77144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9d2262b8c35111ffc19cc8e20b612145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1118a759ff6b94d60361214df9d03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a87d606eb90d14d9814dcdf0944728147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c395c02ad9a3101f8cc55beb36266148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b629b4053642b7e71a6374d8710e38149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4348edf56350ff8cfa6cded5fc80f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce7608b17db867f8bbe476fb51454f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497db029df114d4103af317e6f04e91a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36299b4f6f5742bc09034b6b656bb1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8941e4eca9781b373257b28bbaa9fc154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54207ac0f7d9aa65fdb68ca5806cb11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733c2f1ce093044682c18d67a57291a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668afc2150883dca0fc2ec02e01de9743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32483bfb7dcb89e61f2ad4b8af8dc84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801420975fbd34207cbdc4ec5efe60fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7a112775cd2c14c425056488bbd396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b7f361c3580572d90c2e83ae99e807.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b87b0d09db69df670d0d99ed4beb48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550784cca699bc5e23deea20aed92d289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8423b1ab0caa296f81becb8aba63810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5005886fd9db18d085c58607446738811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57836c2e2fcd44d3c55b13aea250bff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d9f2bf96a3d38fd13f0f1c77e9a1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b512fdc5dcf1edceec1f37660c44914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc8fb6c725f0ac72b0e52dac14c6a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11eb0fd84ada877d83dbf9aaf4df0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d849bbb283258f8e13723300f7b9717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7b0b16e5b6dfb01a4c3a78e44dc2618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2ac1c2ef567372d81be7b3402383f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855372ad8365f007f64f93904fed52d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f65d44c0fa6accadd225b3dab536f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae68569c086dcdab2d4dc18a24f864022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da69d12c55ca8545e0dafd41a116bd223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa539471b05e18d94785da5da8ed7cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f50d8c271a79c87b1f7cbfeb4260b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb87b3d05ec209a58006a908e7c5d9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03b4752705748316d951fe925f170627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0c108625d5c4b198fc5106f0b928b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7e0d2a76e879853d318457120887a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f2e439121b5d67af03faea7c4abd530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4789cd66660a5e7fab562df928d436731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602947fe790ecaebc1be814eecaf3b7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992114fb49edc586fc944a731530e1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593719198e1c4e522fcb929f7ae17d7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b56957e3e60fdc8b387b22c0fb69f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270856cbe76de43ed1b5556724e8d5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c83dabd6a302c76361dea61f0201c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c838eb9ae0a86ee4573e514bcea35a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f38aff902e0f0bf722a118fd65583139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af46a46008a9964117f84436472bfd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0231af5ce9a5fcdd47cf3f69229c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90967bdb278e2c101f95e13948e68942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344988282cf6d3b610497a11613c66da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762440ac840da12e640e2fc3edccc5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046612ec229bf54b505c3067d55c9a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0110083fe6c666f791f1aac7c8c4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af386525a9ed4cf78bf907448a4d3a6547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935d4a767e94ae44fc6f67f660a1d0048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b148f391df8ea088cc0fc8192e8cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacf0b8804f67ba62f11ba27fba723750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315a9b34a3117165c701d14961fc6a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aca8eed15e1cf14e97158c9475245d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af30362cec36c716696b7726c54839753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4f02141fb60cdfbf863c49231597a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a0611bd9e673989ebfc3de1a506d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d090c604e36bf432e6d93c0da896efb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a8a7f2be580fd5f4b64a40c04b51757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0b18f3730b34e003f9672428f885958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452abd19d6274547560aad21bd88f8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cece38abe181c87277c48f30351a2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d822327a14f2a98f5f13ec0817fef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854809686b3cc611587d3b0d931454562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc00c3b2775a7ab775c083b4729e7b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a8403e6b8fd63353c0c53dcefd9fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef079553629b22b07fd1cd9b1239471665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9e6d808db93c9aa0e7c2062976e1566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af015906d8108ff91f92e10d40dc2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad439b5d985c269e6537c39b18b41aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62695974c820df89396d72783b180cfc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895aed4ec8996bd25d59090ac3736c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b8da6f80ba69f43075a9fa25245b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035d2d4e8034128f72aff9ac352815f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298756587f4114d8d173bf4a95d889673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364147508074b8c87c604ec389d8167b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ce6d9c1c7ee66cee46b3d93d373e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85231d8ae5e583ace87cc4d4c3db6b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd7523f5651a2af1fb675d14e5891977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e6abbc33c8161f714ec0b527d8cc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e11c8adfacde5c3ca2f518538eda4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ece62a5cdbdf0be63cf7cb4b4a29380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a50ddfd6b6afb729859616d65c0c0681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75f1b659d56c67666a12ef952f4bb682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063419a2df484255486430e6841c289083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac696df234d7c321bc6646b9d28ec46384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd89a561c3bbc0a75c243701aea4d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1dd4c77154ebc2f1fa301aac7632586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017036b1558b6c9d9404ccb5e7192b1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c178ba9f851be88a568c87ab047ca688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcd619e4ac5c2678f42bfa6a1a674089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1513eb63518bd8e90919c94046128090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e4d64f3ae3e94893fbd7889f774f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5f3120e4f812b5b0afa8daaac628192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783be390a5c53da0704c40d3a5f44b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf58e149912c5ff0e983a370c563b7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b813d6875b3df7ce06312a86f7b39a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2046de5f039b7eff2d9c83e092a7fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daec0569cfde335198599d8f9bab48097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be224adfc56f67494d0cd834bc3cb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ddd19d7ed763a1bd9f8f7fee255ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4d185dd984521f9fbcfea15540441100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6706f324fc5018feb96088d8ddfcf9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd2c7379846cc9d3a6075e9850d985102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe653d93a31d0900badde8306635f2c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bf8110196923ee225e77ca22269bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64d3af15d8fa5a55e94b0607e250fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fc33888e0d358e21c0bb5259646e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9d6fe459112b83b4b1d920145f6de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d299f0950dd75964fe97b08bc6fab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b6f5dce37575e90ef98d6bb62eb6d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb11cd215d09a249008f57dc5bfb69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842f454c2dd3193d44df9a70be770ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2d809027f3587579d1db36165f9cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23729a9b0df23197eb3252d0fa53e727113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee75d9f58c6fbdca6dbbe7a75d710d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b3841395517862ca5e0520785b5ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d7830fe8e155cdcdcf3ddea9405ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1279c0140f732d789cbddced69b28117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467f9c35282b577f901433b018cbc9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df124008bccc8714ff704ca8c6d3c414119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387015d667855ccd6ae7d311a125799120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71a97963c99457c7b4beb79504fb9e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0308791e4589aa1bda29b8f3c5ef65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ff0b55a487b694f7bb494f8a7d273123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00986fcac33c553140b94a320a295dcd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1866db2e335a0f2de43255348d3787125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee2586a4c509fd264832086b38e47f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a34b974592b457a3d7119fa8a9f1ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7004aa06cc456b0863c6c4d7f9e73128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c94c31e102fe43a3848e8f850f38a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04eda910443eba3f104f1bca840eba2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903e2d76e60867b8dec4a09750b0a9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261abd16aa4680babfb732b318340147132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238957707eace172d0c95445eec3d71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1640dd2e1f7247e4a2507eb1cce13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1142753bf81261ebc4fcf3b5c891b68135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc74bfab8965c206cc78fa9f4a11f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af280466e2fd5385d322dc712a0b45137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ed92abd5d2b4eb106494a3977e9c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1c3e51c6d677e18f16f08c9553957139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940eb0abce28e33bc5a52b655218cc4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edfbca1e5999f10a716a0ea0b0b8f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ef3afc3a235a1c015b61c2e3ee9b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53ce0b76f3471e96aa025122ddee26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2dca024fe62f96cfbc85f5fd82deb2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d7bde1f593e738544a5e80bb8373c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ecb5473d776c5fe4c6749c3ab2ba3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418e562a0171b722b747f7d9fc01a02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc742c40e26257630c5a1a538aafbde148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bcb48843fd05dd1296d41e8ee8ce3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0164cced9b036a8cb5c27e389acf5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35707661ee6cb8b31aaa9c27d685ac9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04bb6b1b13924c0b985e734cb95d9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4979556b5d207093567719cd8e8c1a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b56b09dd3099288dba841b2f1174c5154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>