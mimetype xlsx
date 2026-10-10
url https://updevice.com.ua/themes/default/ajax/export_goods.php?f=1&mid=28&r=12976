--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca0c5ba6cad5e05195c836b2aec71b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f2d6217fecfaeac0022681f124ce32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451240f283a8ede842a4a8c0f65e77dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc691fe325f3c9ed715f4c89ce3b8bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233176f2a950c8a46dbbf63314dd20485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c39b76eb45593e2a63b98cffb53bca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafca4c545576012917c723048bb166e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc89a87c2f0f5fe2aac48016e7dc7b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7e6c0424e79d04bd73838ffd238599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74027acd1cb1843be035c2fdc2b8cffb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228ba430637a109bc5fe3565b31d6e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d150ac9ca04cc2f2d1456e22fc9f3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cacfb3818312b9452245f3563c93f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a08d5b719af51a05da723f753615f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba53241edbe22642bb471405fdd32d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8311ab722efcb83d1c64579a0038e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1b4448b95390ae2fbc5e5e31794ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a961673fdb9b5d6158be80ea7abebf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9299e56d7724b45696476c542ae2019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575ef76c24b5d2d494e488640ce17cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ea0f4f7ec6f8ad5e824c942c18f0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351f121f1441a98a340e2246eea95f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4687e28698d825dd1b5ac2fa5d07de123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a3e8a7ff6486d522e619f2e00df7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83a65e0e3e9a5c0083a2d5afe1bd6025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c192bb7f2ab9e09e9f567cfdda87b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7884f59a4f1980fc988f4883ec80d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690234e17d0d79960143f3c39efb4ed228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48590bc74d1775523e3db5c0d4ca57c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34746791212a5cd6b87774ae3f150430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13ae7c011665a4c802ca2cafb0c42931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf63816f0c2d4140a86e653e4dd435232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56acff3ed3c09cc31e443bf75b486f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4c7098683bc370bb19e33eaf28aba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8229e4620c406eacfbe98a4761d4d6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9725f572bdc0050461381ac3b33d6d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa65ea89340f17cbd427a3e37839c9237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc65228cc8673388409b38828766f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e117ed5af701175ef894c556cb73939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa1b662b1879c4a11201318609445840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28d70d2f9f29334b9756dee7bf251341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a10cf9f83a988699b4dae574a7cd142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a975a2e15f0980adaad3d2bf23394b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918f71b8544d071ffe417972a91f45d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b6a74a23ad2ad96c36ec86b7ed0e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db895e393ea81f14285f37ba28fdab246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07167fd7434c1da6860bd2629386171447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8529698f99ef88cfd5f9962feeb11b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f51d91c432404bf2f9b3ad5cbfecf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc2f9f84a579ca4a566332ff0bb31a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67534b014271d6286892c4592cdcb3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a906194210a4b44bdd6a897165f3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea351f79db8968f5d30f2bb3a3e47f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61bdd0a3d9036b5841822590a2124a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb5ecab83298b6ec53532afdb84ba555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6d94edd5143377be9217e4707a57656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660f3e37dffe32484eaf8be91b34ece57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb460f46c57cc93f0886b5f6bbdc37b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee89a737f50f28258a574b73c4113259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bc4c04c46fe9f925fa731279430db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa83a83071715236c7150949791aebe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b2a0c9d5ba80f039b513a5a71e3e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b19ae43270f74925fd156e546530ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa41fc803597a82e96b4f40c18d2ad964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e659baec60d42890946e6c670fe4f0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008da2ad01eddb9eba2272e0015ab8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2435f8f96e80785fef890651be12a8467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fe68f548aac3f0333c3c3a3c0b70668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d17fb6dbd74c8cd4ffc77174d3a36369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52194240991fe842702b20cc687fcc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aae6ca26d5719909502581c84f765b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d63cd1cd3a2749ab1277aea727bc072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45010ba1f37ec3abc2d5b225acf7b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ee214b14573d2dbeb44e3e440fbe874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbf6976a4c4f2421f3f39faa63326b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b748d98b06e942769fc76f8220b88d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93687061415a022220df4d33771a972177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c6e69dd6d7319a5f6cedd4397862b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c6aada2e3342543c9c88b50ad251979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f68877b0240f77df8d88c6ff69ab880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0fb861dfbc681289cfe3e53cba95781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59daa1d1566454e454df5320a8d26682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1bc4e7daf29f498aaee3fc8c3177a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3c4ebbdac26049eed7d94eb92d32b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefef7b090b49f4f3bbbd091cb5adde85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914da61e577b03d2b825d7a8adb0cd586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb98f3375f5d0655e3149c39b54cbf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152dbece4e1476a064606eb05dade6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc893ef0cc6b3897ab23a4cab92f2489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768017fd13101de1afd06760c45f438690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d31d9404f4002ec209a3c4cf94fb4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f266123a1f771dfd735a186f0e6bf592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47824a4e5784d9492d569c42374916e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3d624e9461eb8aed737325894a68b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd4d1aa6b1bac26e3f628a318cb7d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a332cbf042fd3418c2aafb9b9800596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4b1febb0ba1bbc03e06da4ce8017597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb6569b22f4cbbb22f8b8a635203f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f479abd3b82eba964f5c3e73478e3fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602f32a8e7d1c77e21dfa2335424187100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d957e769161165ee75f27c1392443c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b1bb509d5c9e3710179403e583619102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995ba960e184389f01666f71c548595103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc3c4aa381c58193377f4fafcf213d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d767765a6d3536b10dea5888250d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ba2b3fb9e8b5ba5bbe4857d2d9a7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a8ba3a17fe85fd9323464325ed624107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2f597f8f2e63d5a935a121fc86c8b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62eee05044e30ac872fd91651a23e69109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6a3c44941239ecf64fdb4d05ff197110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26bb6ae032a05da541c0b406d44345111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df8e111308bac63790d1e0964ec6ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0490586cadcd15e5a9a5759fecf4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e95a5d0ddbb2ab1884e2172c5b975114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0273c873fbfbd5c7f3897a3d770dbe9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf5d2561a767d003e2c72d656d3a04116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8d45c4e5fa96c882bf3f34848897b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631c94dfc8e7c8e935c6a2eb901b96e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313c771e85792947be1f73b0a1d68bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da548a876fd16f779b453c15749c613b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb896244d7f5b59ca81bd0a291d3bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495b41fd3c46fed105e1e6ae233118d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b65b1d29391a70f5eb144b9da3b7b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c0f757612b534ad0c3af7584898fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dfd32f3a64cd11c9f2d9d203cfce5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb42d25d0a0c89557cb030526ac763f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702d2ac8f87ffb24ddc7fed32416c80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262fb6d965d475e3dcec4bd6bdfcc35128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd74cecfb32707ae7cb5b5331cb411129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5012fcfe23b63da66b2729187824033130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5463a9b94a4269b1aa7cf50a7f6e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0606aaf8bdbea06226b054663fa27a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbd1ebab2baf79da7b94f10d70d629133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cbae6abefa72b2e529cb5c8664090134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4461cf48df9d6be00eba6a3403eab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07182e82fb4cd3bd935af55f205b8d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9de9e7d35c6cc471f49bae4799cc7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f4d54e2d1b7815e6ab66784b557d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a4425740796057faaf89cd806996f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24700d577760c4f89117bcd0d5622fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311278090c400412ee51faa71f3c24d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4393ea11f44338418851fd5bc768079142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4653951d16f9887466342b46b14844143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049a20a13933601e2331d36a0b04aa6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0a34909fd606cffccb74169e3cf03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af7e31b3923eba603878b8558c283e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f24868f0cf7258dec471cbb06e2df4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751f330a3184c06c1069387aae7de54148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a50c580ddbc4ab35772de4be41c7c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9b8b0b057c556f9c7e8ea28d13f1e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0713982fcb54c8f226cf47409b07e2d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e26569513ffb5691036dd41f1f64d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb870930149559a80d425892053caf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80a82c8a0d70af2ce4fa66dc16fb13154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac44eba9156495834afd5b152034ce21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9df8e017510079d6d72ca718f7b122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7007e06fc319d0725581ce672f4cd6e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343df7c4b242e49db50d7de855bd4cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193df21d12c28048651aaf8c2b6038515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff55595898f0975c5933fc5ad11fd466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22519b2dc15e7d3285aa6a0bfd864c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19df89df40fa0ab8e1e5262b3850838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81000501b3c1d330cf5d45615b200dec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8ba9f27dea1c098e92dceba27877c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bc0c33446f6d01f0308c7eb2b500f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ec2e89f16ea336c93e2ee61cf830412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86fe42a94b38d6af1f3661c4d9367d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfcd117a7d6234cf4a930077f218cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57f52811f507803b75c5e55bc32a4115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de74128bb99b1e302b62e2f75a5db7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50908dc1aec7f844260362cd9f403817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00548bdda9359a68898ece73abd21418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ed67c534453d78497dd3a427dabeb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa98f60e4b1df91915eb76d2d9d95a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345f7dee0fe68c9db0c1707accff8da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a7712e48e4387b0427936fac267f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47f5c4810caf26379338d65d73b4f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0e68f8bb352b08acd5fb20832986524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27d6d3614cea075dd8d3809ed49ae125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd96617556fd10f19afca67f9196c8426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4e2c1ddb2685ffef466733a920c6427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4082a56d8c4f42e71ad90637032c68428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b29efb3792be92e65a6224594faf229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2054cbca646b092aca4aab665708ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4458a26146f346b77a01d27261ec22331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bc5ce572903ce87e8b28d47b80c7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea81498f5c4e7d06f26baa5ae0348fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88923f37e4bf4f1e685c3979edf395d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b4db15ad21f22493a6106a6aadcf835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c501fffed8a85bd40bb0e0da49f68f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e355eea5a089377557e314ee1f103e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680cea6477dca4447011498657f227ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257f0b735fedec96ea2549ef921a37339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd0cce7cb3af52e76e7cead4aee6c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce518b8e71b263d5bfd283ae268b7f2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1acbaa812e3e7907a11145558c252742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a08e0f3ed1bfce1fa66d51f18b257543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8594b3caf3575cc03ccec89747ad66144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb16ba8a965780bbff4f75aaad40ba445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eab3b4879f09abe395fe3794dfacb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9058e9928d41360f4d8f20014ec5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616711535afbfbaa922b3d1b46dc466e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644614a7ccb69ecf7b3148fd810d82249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94185f9b4922012dfa6254b629487850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b5b0cfe906ae6d0f3272a0401890551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2edebac5f22a51dba6853912ef35252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff985ea55f33b9e5743d68a7e5b0c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576510315289efdce672725778f56bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a7543f20a0382c1292e83180af99b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563217203848998e5abf760e328395656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db258e42b383f78a552f5e30a9bd5b2857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed49fa2c5b597c1f7da951421eca0258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428ce44bd007ae742017b3a06422a4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6798f0820c0ce9ca136e0ad315d9e960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e8d227f65f8b6fa8ebc4bb9aa201e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b67469609618d02f8ff8b3969f98c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28abb0d2f869a0d05cdded3270e7c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce64e7034311ac8767244f5371d9c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66078c43cd61332a0b6a50ad50de539765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfec14f52104c4cfbd74f0250397ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718e37b3bc7fd7178993a80ba738e0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9cb7d80693773a339895e0ca3a2fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f1d560a221979464976b3ae0af78e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28a847025d5480c90344b9f97b3c3970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aaf22903231a4e8ca6ec69d131b9d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581e135e646bff8d5dfb22c9501ba5172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a74e74eb3b05436580844701d9034b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d82169aa8bce6bb6e8aad73bc445de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930c0daf9442778845e10520c232b3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba77eb3bfbfd61761f27e38f3976bc176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1b2b94341b1440636ffdadcc978e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24caa91c4b9f3497c7252dddcb5945a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32142a61f2fdc42800b9a513f8fef4b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd84d4700377c53dc106335f50ea1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e03270b0a2090e4d362fecf803bdb481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71eeccf2b02ad7998eee45d8b0d08c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5dd8309970833fd08a16310b3985083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad355706b4b94571d87f73c3bf624af384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31c0f1cf01d37a3031b587caa3192d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5463cc4b6543409e00a719d4c4e29486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b8fdbe7acc8c3a570142349a4c71087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93cffb6d9fe46d449c554a5c676db688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e800c2b325da778f8a5cb601fcea2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39173dd6e2b6625e9122fbf25911ef8290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f128b16ccc3378c0c6e584c304652d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd93043952f5150eeff658419b005c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd045898dd1590a9336e1c35ccd737593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae1667d0952f1403b288c598cf91d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a11e85b9fb000532850576fda43b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648258f19e28c2951f3065e153ce1ecb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb56e431cc89d3c9b422480c7befcec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719eac07ea4b9113124e32332ef378698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86473ee721ccd838ad10590d86b27c9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe4bb23dc62b3768e928099a54f79e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0729bd6caa076a93f2fcce6f8981f79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee4705d94ab01745d57c47aca719e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0647fa8142a7c102f4ada8fe516c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bd95653e7b746b7506003a4c680d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb50eb33cec3f9fba84d95c177ef2e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fff64ca05d2895cc352b171f494b2d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532c23a07804ecf2719c5fbd5598b1f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbe2379216e4e124fb4995a9bec524108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982dcab5d1776596fd54b59ccf5d8e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062743aa1a88e5cdff53b3868335de6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889737cd2c5cca9ecf8580c4edc0956111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96fc98f0f7818ec74c3f889e4b8702112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4789c7c730c03545de1b7d25670f343113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b52979af92fa440d9af338c111a93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85da91d251ef6a9686d5aaf13c3414115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b944de10aa701396818e216a67fc5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e799386db8264ee9e48dd0f9148c1e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0646d46910a6d0a679d3e8cf23147118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb94e006d624bdb25c394278a5267ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a6b74192369a4cf4811adb224c29f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcebdacb561139d6d902217c3a17af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d88db61211c1d85356d8c5d0d00eb1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4ef5d62d26ff5304ba4c19941a252123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17eba7b5673ad52cf20f1ca558332e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d5822a67de23e583edc85c1f84c49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac65483ec008374ec4b1e9d41ba814126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639fb4ef2be2eab41cb084558769421127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f17aa10785f3539cad3dd2cfa215bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bbb032eca8538e3faf37246bef35a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ceb655084fc0711499879d3efbff1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72254f87331b0b49aadb461c52daa1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21baf71d622a0898eefce89265d76a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7508a17b98f6578025b376330c9faf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d57ae7fe633a6cb82772865c1de9e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950c02e34a7e01a0e83c31e6ad8278c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a6277eb2ca854526d9e3cf2676819136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08db8c14f02eb55c77436d3460b218137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e84ed736e3ecbace67f991bcad997e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1d9eb8e647d1ab11de3d9e03d7428139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa346dc632afa4a91ed04c64ff09755140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397f97c4cb4d9bced81459dc5d9708d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eee11726b0e9bacbf1fed30a9b53c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559393ac23bc166fb07d85bbbc6be16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2034e8c6f8069788f4e4ba64a1a70fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e1fe2ac1327be6e48fa248f9a863c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5eb44edca2193ae31cce09ad01fa22146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0810857f33dd46c16f976b4554dbc7e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e7ce9900fdfef7cba7725cff2bcf1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8bc030da662bc5cb6647da9964e52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b9635304c290254eb8e4ae60b03bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971169bc0a447e9218c48d83382a922151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd381993753268b61075996d54abb5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45fac2123888d1115a844d0087169a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc333203941eafd4d29a0d02c128ab4154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>