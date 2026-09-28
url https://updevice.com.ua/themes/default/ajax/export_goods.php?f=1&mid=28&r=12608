--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222896594ace1937b64e468ca0e76c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76fe1992beb7826bfc7033420c49652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86a9b7ec80a69fb4422eefe6343fa73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29262bf13d7ab3350098e5eacc4b09e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b04e99a0aa8efd19b771960ed3ae25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1e8f2d045e71bbe5e66e9dcc5b7b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d561a47fca6040613388b01cac6f9b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c92794bba049f7c3b8d61e557509a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc283b30736b314783c713d6f3f8ee99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729551ea4c157c481f675dc97a57fdd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae292cea2a451549da09973ef3c05dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29e018e4c918ef509918e9c3cacc2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbbaba16823bb67abf06d05a379ecf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c086e83b076e5e62baa58b860a08bc614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ddee19256e2dc1dd7c3d6f8c7d91b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1793d14f3bbf29c168f346b37f3cee616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee630e69fe299329ff7cdfb940c8bb7b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e1e0a958952b78084ed9913d096e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed889a2184e439e57b7799b2716d395619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceb333c0476304bdf63f094935154020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a325274f061e58787e4843032e5b23a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521705027f0f18c65dfc006b6e817b2922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d5f50ff5472917e6340890366a7b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f13c9d673cca6a570af7b214f93c8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd002bbf941ee4c2533a7fc41a43bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310879929f497f1534641191adf6f3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00e084dfb1c7455ee2d77b11ac78a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42d10638c3b533a99266f463fc19e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8291805b950cf7dea906e49dee93129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adadd91a28f91a6b0986237a501171230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e88d1276b9c0f0981909af52b4746531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e8d7e3bcc1492502acdf5ae7a977032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553874d259eb5d66da02eaa8bed510733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ae34871f285a20160c0f7113345be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebda17cb09d8438d19d94c4e641e4b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c991111153cf454b38ffa84a015a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cedfd32f522f6a149329b72612a2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ac686adc36fce011ea36ec89efe8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5400a6e6612d453d141d5dbc38a5339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ce010653c6c2824683332127b0d8140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4142dd06ea72fb5ab0e08d4496efc941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d14b7f8d736e4adad1d2756b2c60942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c45cc610e7e9fc9506307efc86c2443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d52eeb4872f2e1f559a3d13b86570d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413768586d0539660b952940b3aff5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0b4f7d5ce6cfaf50a9bc0a248649d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b327ddf8954041194a49209d1ab7f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e76d89004ff450cd48ee2aa5603cd248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f240a63bdc56cd4f92481d3c7a7e6e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43838e31cc4057c2009405d2d9a9fdc350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a7238c7a913cef48dbfbebd81363d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83963c4b12bb212bb5dfdb2a517f31f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4c580792fb1a2fda25e7948036a3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90649476a4f53e78f604a361ba1467f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40b3ce0945151073529738f2df525755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f8274002affe47428f82a17436f9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7379a2ca5726e4c788c8080d7bddc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc210ab5fe8b75e677d0af988492e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83af554af41645ada5a7fb6574857959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a9b7eebb318da6a9b8c80067a958c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784cc1e834e88f10cd7deee166d0d4361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59116f3f6f7101819de274099a1a11f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1333cac6237176b70f54be26321906763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79135592ae3e77c08ad194f3a52b6e9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301281b43843843fb2870611cf4e73fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bc27ba875ef73c9a03cd1ed58753e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a01eb11b9bb25f596f072c9f5fddc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22643ecba6e861056c2e79b011e2838a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0de166f4f4fc20da994741a73a6a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6518945756b269e6ec17e61bf333d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52f059811c571e850ec1f6b4c3d63171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bea17f1e95d91d89e70eb2df7d137172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490ca9629d1b8a7abc2d5a45ba82b3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2139d1524e62e5d598f83889544f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca692f81d6d933280f92363597d6a7175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fe9ba6af87036b32181ebaf15080376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ea91a8cd6be4f0994ce078e59d53777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482aa5b82341305c9b38455fc82de1078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a9e66f1eb1b71b125eeca4d72fa1c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb9e96937ceceac90475f2e336300a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80797981defbe66a4fb1f4c08eb3014081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62247d062606593d98635ef01b7bca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c37f3bccf82959ae78c6560ce7f06b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd0c32ca390f5292db63edd906a4ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c81cda5a4e88f03acc0779b878594b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db9f2cdc0dc9a8cc73656663e0c97186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fdf1f87591d502d49ec99c6e364a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536990d012041a107e3abd0e25f925a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ba84a3db4801b499a9c37091a615989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a43c34e8b7362fd3820f1b28783d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50843f103e29a60fe6d33df654ebb691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374b0912007d46a301c0f6dc53c8d9592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b510bb5c7056d6d13404a77e33deef993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c44802099961a127ef06fca299d9294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0625f76ce92d11161f95f517e4b1795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341d195035de5d484d3f21d51d8bcb796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775d407867dccc45e222c0b4f2e1b2c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885808dcfd7729dcbfc9f0c8f9dbce2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e67d6da8653edacfaa6ea3377c8cb199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13baf3bfd514b09e8f54b99dc102fdbe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564426c771bd9c58b9fa53ec08ab823101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be843f5afcc25f30c497e924f9846d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e4522269d1136d1d7cec5ce81ac36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3493cda8218a1956728af167f84d23104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fe5d64d3d76885616b82c2857bf1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bb660c3fdc423c1adb2bcdfbe3dd9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d51f72bc3929baf40a26c20648a163107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aff01361ea141bb09bba865c383cbc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fa88ee8de472f13ad739f920c1dca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b781a8c7e973f6017a9bc178110f77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441e4b10da9f2fa5424ac709f9e038a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96342612132d05e099fb1b03084948b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa5fc6d292e7f2b6587a4f7968cc4c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899b7d3f74d22835c6a16b259c3f760114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573cde4b804bdb9f70c92ba5189bb38115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44569cfdfad5f13919625c301ccffe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503494629473929b8f82861da6f6bc6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ead5ebf9afaa35b4fa625a6119334118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ddf700091963adbdf23a69fd86d0e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e36971c7e8224235fe0b8706a25ad3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46070edf2545e0ed3eb88ca88e04ae71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768298fd655b331ff70064df932c60e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedb694d7df7e97c0d8f99680257325123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add5d25a3182032eedcd2f09e90b4b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501cd2da8ca3bc2937ff1de850c14f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999a1c013d22bcab19a9a5faee748b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad4fc1454392232a83ec1e6bac2e34127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd9e91d18d3c59ff2014e528261878128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185770b784a3a5723beffa0bdeca4251129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f863727010579ce80d4e5e363ba04130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade03e3dc370c5b3faf857ee3fb75e3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80e4a1d61561fe6c9b282fee6238d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9fec93ab7c26d4473aa7b99eb49af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5ac67786fe1d855acd377af2c32aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db89162719d966e7f4dd982effb3751135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c04b02e6935ce5cc75956195e96dc0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df560b732ed752a7e098b11e78381198137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256cfba38ea7f06dd31034d71199326138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96527290f49ad8dcc8c99d80e67205139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdfe88724f9cd97da64fead8fc52f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b960590a990dac9fa4f46f19d86eaad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1686f4ca12fc8853d524a67de6ce3c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd39cef12973eaeb8e49222b082139143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8165579ca312aa72cd2e5199afec75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e532bfa0137c587e1e9680764690362145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12706b934eebf8c957fe10dbc1d9284d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294da6c1728a51bb81bc700728823afe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454068d26be880ba46289aa72ba0718148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524b87260d8f725422ff27c2aed7ce2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fa6ecef2f173e490e5f5923503f40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba6bd513c28ec1424f0cc36ae06e44151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd597bac2f5f1d3d9691520423f8eaf5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d58cbb4c7dccc9345c0a5394f9212153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1146777a493da8de9315245366dbe9154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829fb3f092653ea60dc5468bddfa2291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2added0005aaa43d10c1c542144a28c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86cedbd66c7c2c6a649aaf5d1b70b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a29e3d234784e30cfbf7a43f3c8fbb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0bc2f5c33e011a07a7c8757d702065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ce17961e1295b57d8ae1a20272e716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52fd59c5a95d8d80cb37b92e5ec3837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906025b6c2c82b2f33c2c51ba2845198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f866653d6beba97241c02b6a90f62159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba35a3a1055285ed36947e708ece3ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7956afec7e5ab407eb2fcbd2271df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cecbb87760dde0c14738c159d0a56512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9f4e898dff8cfaeaed7033253470a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a047b1802a999d3a8e6eb879c3151614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65fb6c4b10a406019abf6500e4c7af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9f00700ee892fa53f4d217e5cd3af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138f6f0d7f08711affe4890b91651f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf824a39c73bf6e7bcae4682bb85e5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ae3c875c45c1888e8fd674ae501aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb492e60688457082d901e249e0445020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d992691edd54aa6bf9be521412ffa921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaea1d04cf85f1df8da9fea2264cebd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa30c22983f6d80b5cdc038676073a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03de3e0ea30c1c4823050d151fd50c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d520db2b0ca5cd36bd27d66ee5c801725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82337e98bfa2159097a0b02e2091b14b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfdac1ff61eab317bb2817cdd5398927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbf4204551352a51558b43ae8b419728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c049fe76620b4f4061c9311817a8129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e57acb80f839661a5d1c5b431faf4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50552a9941ff5d9c9c53750f0e7f22c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6163cc29b4b362232ba76d3382ce332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223329f8ec4eca5e02af52b93d4758c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b589aec0922882a084108fe19b29d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86456b8423d65280c2663931ce2187d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8613e92c27e17a9dc3379303fccc81736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb400d24214d39b68f0d5202147e63837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807f8db6edcd4da6bcced36d5234ab838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29beea49e7e72be7af0339f7277db039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab58bdf0bae9e73e45a531e73520d8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87248e778bc0b9ec119e5f13d719384141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7dbff0a1121fc8ccf5eaf9b18330f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3dae2453975e28264905d874a45fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3616e1ef73dbbeac12a5026f1b99c1344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741639ecc6a588b157b953bee43f857145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57c74a08071822b444b2a629484bac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fd616b3f1508abc44bc7f8def769b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb27eb18d7a281dd763559da1f94b4548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e9811db59ecd021abebce928d780149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1656d004db4764984a98dd07c93f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0de3e9e682918d769f009131b3eaff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ed27abdcba0c9011d18b6da57e63e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f078a78658d5e130112db23d524a4d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c831990fd6ef362ad5cf0d606686b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cf5825d0e36f63cd51506a969d2a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524e5191330d7d050925253b51f24e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e390957d1d6b62e431ba97c8ba2d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82ec56534fc63db58ce4dd478f4f3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720ea062f8d6f31eec67b7c4e36a5b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d39e10672023fadc0a65a9fd180ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe77b1767baf95afb59cc42b12d85f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379fb09abfe4a1cde98a72e267765d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b722fb3f7a59c4c89dbd2d52a92a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b15c379d304de77eb6c46d35968f8864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974a03287fcb37c97e08b909301797565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c824a5b4009a390933957238e6e3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676dce577f867a059a423a17c54bdde67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d2ab9aa799df1a8f4bcf7a27d2df068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc283c3b07323bb0d6920be1a829c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51a11b1aeb1292cacbdf1cff3e2b1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c4097f656b60e2b27d6ece05d644c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7be71516088f74e07bc8071523487c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcca2954c6cc24c560721c8797d81573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786d483be6d7eba6af0e3da127aa51f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cc1ec4c3ae4987cd3c3df7eae4a4875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af421503168c57f322168f76affaae1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442d1d8a22f907c7f093de86a14eb2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b85a28bf3f13a2d85a84020dd5c95778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e1a526c267f13cde4c1a18f539fdf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee888a083d5d809e39c62613a39d55780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668142bef66adb01d5d7505c2134e9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d801aaa2e19ca42c7f7364b7824bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776609ca1c9631b872e695652f2ceb883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ba93334ac9115087af01f9d0b935284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49849e3aa5d8b937805a2a6ace1f8f4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abb9657c203c15eae6445abf49e9a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c27ff0eaa7cb5aa444f386b9acb8c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ea571d1176396feaa1ee8729d7d7188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a38529266cde3f86e1add9dcea65e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51ba8e1e696665cb85ebd6b5dab1ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7e8bbd257da44f2ece28cf91be13291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60964659c0d1a389e05e144e71d332a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0274bc3094cecb56cc3fd66e3ef7293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dcef141289bf2dd35351e4994826794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fe112112c21f8e9a5fec739a4ca7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5556a2f3350330867c34de8dab5d2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9f3450e37fafc80a0bf93abdcd52d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd2443c93e68e03b40375f9aafe0b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93d753d94b96b8979fadf999861b4b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17918002eaa11cfca067aafdb1f62f73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea32627f680f47da5132a09471ee7d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b09697e04e745ffaf6890de3cf8caf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea5bb085b47b511bbc90a5bfd3e058103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef71eac70690486e93f689cd84c4860104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621382400e21ede7d6a48e9ceefb96e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2ae5c2defce718c984ee3a8252852106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9f95080fd9784cd1e61d9c63425a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabdd9378dab14d31b348ef25a4dc10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b158a65d2cc17fc83365a273f16cec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d340203544eaeaa9b5b68338b964c72110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f446b236b80a3e8ea0f297bb1b2d39e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc921af43f1746d4aa9184e9030ec3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bf67205b44ab83282c5db2f801298113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d7b8249d90d01d610c0f46a608b30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b842129e5bcde781da505b6a84b647115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921cdcc52c564f00d17dddf4dba943f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e67584e5de184c37b2b0214bacd08e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab7c2b40ba4434d731f7d247e30277118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595179f2e93f82abee75f32967d76fae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae94997fb05e6c764faa994fac3d8f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15f37a53f591d5bf933a42e4753a58121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cac59968cb55c356433a7a7e57225a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb9e19dc1853f56f6f296b0648175d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942bca3ef359eda52867aa8df14e550124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d086fa0206e07a7392e09173397f136125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b8b65146f374277a965e6f5cdba11126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a907123cd1dc8d6e13f50bc733716d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd02c71b979927c908756b7025a3748128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2933f7e30c82277f7b514e95f1aa0d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465ecbfabb34d292b818244ad27dc15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7636c7264067deaf20b2b9683d8243131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f2e98e1df5c51186390dd3f2bb2b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d208b552d6d4e1f48e39a0e5f6399133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c13ef2d2d59971c8fd107fbbe7096134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848e9207f90a09050144171d3625694135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e34ac491a9d92c7e3bf399b2a958f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a229cef3ed496e4cac974e9a38a1b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b2df23cf42241a1594fe39cd734ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f747ba9a853c860af30e43a6259baf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d74c19bbf7b7b657a72154ab55303140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83b09f0923bbf29bb2460ba0ce0f42141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093bc1248fb9fdaaf503a492325290a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be362953c929ea58d4d4a22e648c57e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672e2aceaad6de126efe4b89424d301144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23325163c835764f1274e1635c80c3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d098acab12cfd6b92ef3d0eb1daf2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf96e8a24bdde1a70f9d891106da05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d5e02471d25606038124f55e80569148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83db0c66b4ce0de111f28a99ad3133d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6b9a8ca15ca431b22e0486f176a69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dfcf87e37b28938e3554584f5a590151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd3fa6b308c5ecf47ddaa2f85695a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cb244e276f7e180383b2bb666a887153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89deef2b239624e6af20cdbe37674aa0154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>