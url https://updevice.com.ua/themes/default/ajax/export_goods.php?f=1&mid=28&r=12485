--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e06084a59ee4047827ee9ee4854f1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f71cae0c6424cd8b5b95aa9ddbec3b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce4b84cf84e05b228a29fd8932ea713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c762232b69a260141a689257d6cc244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9502f6d104ea66860177a20d64324845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2239a405948f37e18c22d45ae431886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c06a5d04bdd8f6797fccbdc0eea5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f5c6273dc6ebdf7e7be766258651d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddf70287bb5ea36319568b8ff32c079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9984260bd0225d8b388b236b123a4b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0514693cd860369ddedd59df7bf6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c03bad00b5f7f25d4bd3613b38327612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379e26e43bbf439c4ecc52f6ebc95d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4e397af6297ccdab3f3817c642c7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff1af576426b40b150b22e3dfc4efd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88094ffa0b128c9998a882478e1d7a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16957b5dabd1515c39089eaba1ee9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56097c15ee29b45bd2c8b232e3668a3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492b073fe9e9b69a077e4f4aec6df9119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f996ba57c771fd90255aa26e5cd01820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25697085dda643f8c1aaa9103b03f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dde42c957d61916fe6250f844af35322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bf25da6514bc94c3f1d42c64ba59a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d4e58b27be868c8870fcf438b2e7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bea293f6a4fffa78f5a97c9df735b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ab0441f113e9e3cfd7e8bc3411d1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f015a6d145edb30a54c44cea3005b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8deb465906f2ab8009ec775a455f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905b3e0eed57603b6ea559b4cc4dc6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afac56ba411ee5fe5bbdafdeb12090630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cf92f84c5adf3cc55230109322f7831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb4b3027b7f8bcc8e62859258e7d7532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf12653f3c6cb260247bdf79f1853c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0e098a9d37dafe380c7981b73368c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351e8319340939c08e139a6ea0536af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7f7a4d92fa7273fce98e18a60f75536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78612f9b7dd2d1031310bff4286e515637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b967a3cd338bc4a8c46fbc171a6a40538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94373ada3325de02ed927faaa7a9f18939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d38c5d683efd4999f2aea70b07cf140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcbd7418326a4f707c7bd78421384041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0073fac79826215378da40726fd819042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38e3686b5851117e13eaf569c9df8143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e539a2e1651ade8dc5da485602ff1b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c250f47878a5f1d6570d8e6f51d511645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7e9aeae8e3689b5da8b292a12a6f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4b9c472df1e7aafd850a9393d861547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08560b584f8c302f997c2f3ff541b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8079b4001ecc77ecfddbcc972968049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00471b37c9d42d8634da4b0db79c6a4350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d4278d24e023c9943766369de1d6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4374dbdf4b93da45521315729b13c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a4a47eaf1d86a7bf413206653430453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80be134bad336f8c1007a02a6f9b2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b6b594380f9dccfd9199293b49ee355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c09f14892137b673d0bddafbac628056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044180fae08f71b8b71450aa4c94a2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0961b75af3ef11bed932b7ceeced758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f6eb847e4be601b0534e55669cec259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29c676ca004c0a8bd04bef238cd18660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec578523a1f49c845a8cc8feae12ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b206963c01fb8a35ee671e5abce9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d919745d2394de296c75c5fed24e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8a902d9c0692faca1a9e57b556e6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48c131c3afc5f653cde0016e72fae865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ae68ae781220e2be9e3fe560dde6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394a3ab140026b84fd96d75f386e87567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a01ea8d7a04706506008c5465d651868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777e672cb030817181a020d7f11751469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c403e55bee156b9d65c5df5a9a1fd4670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28413c48c76b084315e84e1c5fbc5d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9944feca692172bbf53a2ae8e3298f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b1d4af8eef96401970dfa375894b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d267862b5cf9f0475d207db249a29f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bf113eaaa4c71485474510aadb03475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534deb55513fbcb67db4da472caa388076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db796f487dab5ad8dd02e89625c6715377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95042a8a812a307faa9842f48ebe6a7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e584ec14c20cb43e2de948dba078679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f6b8a4cfe2267e228679d13319b3780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969091dd1491a7f49a54c4c97ded0d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f518fd93fe98406a397db2a7980fe2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba860a70624412d2e058e727168391b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f8b111351cd636a9188f96068c3e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21e57f1bfa1949f3b59db7396c736285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d81ca64fa6bf6949c9a64fb882f28d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f424195d62673c3c6b283f680d35c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508c7b6901d5b6176a069689d97a66c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d850073f73ec5bee1a6d803ab659c1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfcb0b9502420c86b5a93370ebc85d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac62d60a1fcf6b8a6ee0cfbeeb2198491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580e2d9be5ac9ce3f0c484ebbcbe6fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de17296dadf5fa948b9ff6d2a0079593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c95c1389904248b799d249af3f6ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdcbec01a92168814ff0b29091faba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4707b210b28797544eba0793e67dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f342ac04e9c5722c5ac367e84bcaf497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab961092f690074b175f7d4325c211798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ce81208378b9b7d059ac76ade588199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54eb7a98f500c90621a124cea00b5c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28d0fdcc03fff61f56e1b1e7373498101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8a371f1b2387a0ee238a1cf7b2ed9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd4c59f13424f08a0a55691e40ba0b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fecfa5eafbb56b5c809f35cc1d683104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c510e0b020bfad29406011c86047189105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfcd50234fb6311f845e78ca59f2b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5623292ffe1c87970410a5c663e344107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a52c1c7a43185c33439ff6cbb1475108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52b0ff241f3c735284e49711534004109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cdb3c9d2287c2701a0d964b80ecc4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f43ad3ae1129ebade8c2c84ba79f9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ac8e5d1b162b4b3e042e21fc1903f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f719f88c1a152af3ba0a14a0da6ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cbf6728dd23e8f420e295da1c40cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350642c7a4821e85b1928983803c16b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d0522607aaf0c31f46eb7a13bb4af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6d99034e5f38c319ae08de05fd647117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf78f49a993d092b5e45dbde18c5d78118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a05bf3bf1927ddf62e31010e03f0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3b5c5d1f42928136fe82f64bfc3aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f527d6748a27c10a62324cfcf9480e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268ac5dd5453396525f47124a0aee2f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b449db1304dd0798b5e1d53e069a5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd4e600f96bb9912b547a1cec36042124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a849dad0d999b2a70adad52a441a2a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff862253fbddb2ea54358adac518faa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ceda279b580c7a8f5d6eb939e4c919127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c5083093eaa7bb9269d06effbda07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d769cc23b3b3a5880f87a85491e44129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec15730ff866896958a06573e5e6f1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723311a1e0ef7bf1509e0f9ffb0c7517131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2685a782b0643983bc39049c3dd081e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35e5dc9e0d0d8a8fa0a5d5fec0e657133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d02d9a9dcabc52bbffb32226ecf2f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6c9543b38a8e8ac70e1f0b056e147135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5ce2c19defbddc851dd988689f33e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ee6a0c43b31d133b8985a1cd78f7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07383789b308f5ddb9552fb2ca2d1a2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1258f117646ab8ffa0c00631d3fd1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85e080603bd722acdde443cd6b29fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2376d1f55e8e30753e259b95bdbc1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f9500968e3d48a41a40ce314e3dc4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e804fa434244e8a20c1bc1dd2d3fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256eccd1299f9565ef008da0de5290bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11795a9b686e895dd9622c9475478cad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea6ce8a7c76be54b514cc0f12173a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa201bb4a1c4b063004c68997774d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ed61e8cf1546ffea633469b3cd5b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267025040b1e797d4df14ada7e8b472149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c712b7617b041f3cb92830b5d1647c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572263d3ac83b5416306b7d206c2d9d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505379c1b94d1d4d438b1b100eef5a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cca6cdc4162c8b9ca7599b3af754a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46032e1f586de47a95555126053937a154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b813cb823fed1c98bcf56e6c43fb581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e78d1a3e1803c3c7989324a68d54962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77222957d4bf02db35220220c45f0a3e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf10ddba32359df0993c7cf2959eaed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfb7a9261e6f3fea32f6c56685db4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd06b74b953a079e7f2caf54e8e21f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26250e65e6aea3164488f8bd9c912c0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1b10fdb31ed00d51d0d5694c178328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5255893d10c4aa6b3627a35d56d8939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eee8b6122aef34d94eb32a305748c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb028f0971f31bac6887e9a8eeb357011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480d25c566171cf7e35f9350f1f770d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0f3b492d8f7d624a0080f7b5fa71f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce1c2f84d16f231cea4b01ab81ad2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cd8dc40e268469d3dc629bbf217bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128a13368c96c7ab7e4f98d79f2373e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efd5076c698dfb102733095c57114317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7963dde6b8dbe2436b63dad46c089118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddba77b961610f65cbb4572f6d166719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32206f167b2417113c5de9606b8b1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f2df0e0241d95df4ba697ee690d8121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f623ae0a0e8fde9b238ca4c57453522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dfd35edf6a03980dc5f8add280b4f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ef57ff4bb737ac5c651e7094105f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349446db4422e26fef77690824f273225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e30c3c0c572dad23d10aa0ff381de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc58526fd0555f917be8bc649ccfa627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca6adc82a23b9d62d9411f135c799528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07307f8febb51e860ba9b171f1a6daa729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcb4aa6724519ceccac774663689ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4d0480a1f926858426866cd0dd58e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b98480ed96b0a532b95d4415035f3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed61ca3acedcee863d35f7965cf6fda33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fb5bcad3eed5f3f01afc097fee1bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201188ee2a0ed94cfec20610645109e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b51f691182bb2671ebd82a046098c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ef895179669d0a57e3afcd786c8ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c805e5d7bcf58cc8385f92b2447a97f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5e47f1366f2e3fbe96f13c1ad5e5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fd784541733cc440e5e72e8766d7b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894bdb2d89c433899a9217d1f734fdd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0539b2fe71955588e04a670b0541b7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b002c3f7eeced2a04ff871176095e9743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b24b869bbd472f34be8083b22d18d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43b0a16ada1b0a12c61a45e9fb1f7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390ec22bb0b1f3125125614c65a399246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13e098de4db35076769ef665b856a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffb4813859deebc154b951e40dcd6848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1f131d06c0b939aaf7fe3e0646b5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092caf0de90064fbacd513daa8d8b4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5654ca08841f83e77a4d8bfac13f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e42f5dab04f177e0ece722bc3f597852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6dd7bd8926340e4c751d9dfe30bb853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb1f52aa6b9f198f4bcda874c5441654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfec30c0ff7427238a444237e47884c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd1be05e51d7fd3e34dc25ea32491556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4154dc3d9dc2469f2e194854baa5e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001e093aee356e73da2ad91f1ca99be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab12ce40b17902a28e35c51fda9ed6e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8e2ba1456f72682314c84f08a3a1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deededf1741dd63450afd3c5509eff5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea5c3be1b8ca648bf9b48fb7a29e6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fd722b734938f19e187aa4aea804863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280bdc4911be604b2679dea05b6217d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d11e20b0dc8bd4a441479507b71b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df656c465f91560b893f2200549d25e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3940bca9bd9b1194839cdb3902d88467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732318e2af7098c746bb0147c53a27968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8c269607a739aba2c9c132055683569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe2626532fb12c05eb989fc2c92c6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56db63fe0074c52445be166a55abb5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb92531c5128abe4c8f4a6d391a860772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721af027fd6ebb719fb2c9901850ca973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474ac09ccae212930f9759fb943077674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6174b79821da76ea0a4c615cc13241c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b92ced461f374a8001fab2c29051e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b4a0016e94d96894d942ac26cc36c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff08322da40a197b5a528a293507e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a786057760b135761fdcafc16b2d7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277dd58ab1757d7e99ca6b00e0fdc0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccc72cb552d79ea0ff2dca08536ae281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a572e09a8242cd7ca160faecd0291eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd92b2ae6d78d2dc8b86156c019bfb383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a047e08209dcb8b15dd2e863328ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadb61c28328599dcf0c30f81b2ba4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a12ead47bec960113896933a5f5c7786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2ee9a8d327a66fda9f693346bd28187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a1340abc19ee224ca3452eceebbea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0988e0341d49589f950e321aeea6b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29ce6dacec9d72528cd1e55da49b8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896257a0cf38179c2a70d5ec26786ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a80394373782d3f846cc829b7d2be092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5019256c6c2838a9eac1ed9f8fda293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa3ce73db2cfc825b36c4e26a64e0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23216eaeb97d0dd203a8f30ba3598a8495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac96806179c4ddf6cd84629fb882bca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430712236789e822cfb8cf76dd48f4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68260dd3c06527663b18625123f83998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75939317ff371b1d0ecfb4f38915a91f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1861ae6783b58f34eb7c64b1180c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd932ba8e19fa8a5d5920f39494864101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18eeec352aca3030509037c10ba5ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545748909d7868d661a2284a4232a265103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3cb5a50f0de02c779a0f3531b63b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56838754a2dfcc2ffef1fa54fdca2f43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fccabb48bcb26bbf9a9a3744e9d40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83e214a21f6034e63d5b14285d5789107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798744d84632ec849b4a3ceaa388a995108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825cf0267807fe3835642a5aaeea855109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c7971bca8b408a6cc4a30216fd13d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b1cac06ee40439e80c2fbe08e3d63111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5808d543ff2739a453a9f1953597a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a07c2c72a8597c1b0d150df99512eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f0686f9c3f80e160a8f1458ff0afb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b4ff8691b75a1e3a24e722f872054115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c687766342eba93ea3193d966534ee1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977161bd5ef6c0b401c6699f65fe9e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6db65c41101fdb081b013f642e57f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb985a2ec3e00929450733375a9d79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4daa776b04c3d805abd15ce6462a75120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b22b2453941160bf8dcf6e46945719121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8924c26c8e10d4148ab320ddf27454d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e373b0a78e9900f46e1fc86b5b2bce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b851b3c6cc0ff83e6676e3806e69b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07eaf1d74f8c1dd8096f64d5d90fb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf0c8c28c759286a8115efe7c914e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49453b5072ba19084cb7ee641dd84c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2eb1beb820ef2a87733507156f476c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313c8b57addb3e0e5a98e7581fb8711129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899d4dd111f05f11f48d481f885b3f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce93d94f2eb2e9071b4d86c4898ab1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd879fb906f0bea7c573e0179207ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb98f8f57d9b12c85226739af2792a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50e700dd0254f67c987a92d90548af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a5d560594271d246299bad62b4ab2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c00e708c66ee64d8f4df55c49c8288136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71568e183c604fc5acf2130e7420dd98137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c27fe76bc28048bfe621e832a91ec3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa9aedfef2c622b7f9f220cf61ad2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f338ba5bdf84b921a2f6e6e1b8722140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95853b1866081c07a511975f9e1eeae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70528ba9f0a1b4fae3a1240b6052b87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0326f2e877bc2f64a453e19fa0f99b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad2bbee8cab0ecaaac2142406d14a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c14968a6509b4e5a44cb864cf8026145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d1b21961aa82a17b4467becc394d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfa1186a8b0e024eddda1479469cf0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dca17238c090b277c56536dcf85503148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecada3ada915e5ff7e9982d90509d871149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef1945254c069fcc923e6038a51ff9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54792001b86c8074b9e77bd31b8c5dc5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387d0bd0657e3f1fa23790c89b97779152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fe3808469a89739bb392d9d122a37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031df8c2559a65e199383dde8889360154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>