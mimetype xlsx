--- v0 (2026-09-26)
+++ v1 (2026-09-27)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abaadb741727de6f02c237b6f897f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a4b8519cc1ebb331728db24e5c6a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd694ef5b5fecb1a0b9034921504053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57714d1cd15337c19e7710aef565720e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ef11b20583271004ae95a44338d575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60125f79d378af360bbf91394146fedb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b9d9d8a2d8be83630483003b086a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc6cd162c5b154ea1cd5475332d6248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7c2749aae6d6dc357d55f73f3e5ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6ae43ae57e0dc201a2e257ecbb66810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65865e4c14e96fcab782c6c25feccb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e831d133c215442128fb73ccaaee59012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe603109a7eb3c9f8a19ccf29ce6a4db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7e2da4e6853a0b97ab364062d522e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d7fdc8f0791a980920022ef5fd9fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa0932515f785e00314869d5955a2116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edc9216d16ef9dd7d9e5957108440e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d7cc9fb159f0305e344a18a7218a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15437cf6e96292c6ec3b6ff5283623019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadb341035803ae48f55ffe59b7e39d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6403e669141b4d8c3e0e61aadd54821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96a09595e66dbcf0687d035a4af7b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb57531c8e61f6c1071743e294f857923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7094e4f05c2d83da16611908b7f292224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893a5951f65fda67127df3f6979616825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f2ba6e84e4fc027761cc3744d38c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9dae16ed24c401a35dac79207901327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d766e64358d946f5096478cb8377f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdfb1b849ec73170d1dc527939498f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9354fbac44f2bb4c5b7528e30fcdb1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff257d43009a57d4db8209f2526ab231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd5923f5ded80453a6269f2aa0a1b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadc02dfaf3aa72a9be3303b2fd0d5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ccf4ad77c6f2a61c50a171d4ebb3234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4f4b026c63994ffe22ed9c71fad6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea441074df08783b2595ede4db6d768036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1927040fb72caac951cf4a01932fee237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fab7932db49a94d3e9dda0aed9e6138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a679340ec7d8308d5cc9f0b7d2af0439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818692b59cff4d6c3a5d1513b7396e1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3eacc7b9c9e71d68843a89a6d718f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1358f7a4f01d5b5bf75e1031dd9a4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a16e260e4cc23a35c5a2152f95dc2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d4d0b7629bb7b015ce3e802ca05e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efc3cf8d56bedda79f48d4c973bac245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6774f0053543c74557c2e7c8ebce346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135268378c992661449a2ba828cfac947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620195efebc5f4666d5871f48d5dc49a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fcf24f30a977c8e6727d3de0e783049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42edd9415e5b75d9172cb6697bbcaa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453e56ce544ad1070178808047bb9cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb044969d54ba668442b8e38fa3843a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94dbb6f54d1b89f1f88c1c970c31f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b119b280c3541eaf8399738c4e6c3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90863ab3f6b857fb083763fbbd0a4dcc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa00ee0872ca2dd38bd8b98d537e42756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f3092e1b1ed7e5db2b42b4a69f21257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea0175a1dcbee4fe46e60eaf79274758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ccf2c5400315e022d02c04ecf5cad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972bca05ea5b51e1941a01490b9eb4660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0c3bef60e1a22a0db37e62685868d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8514f3e0b8bfb5185f3c97297b2e95962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f2b0fccd07416f7d1cbad2426504f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109800381720c45edf354f427bc83f9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f53456d3f966264fe057d90a0dc0d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f84d1c2e42ee01271edced8dfb1b0766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a84e2ff6fc298a8465ec516d6471f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadecc67fcf4db209210b9e60d24ccc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cdc4000a32eb869b7ee3b85d2360d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee064f1b6b9a8faf8c873fbf25d3f4c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44498bdf555f83fbbe852bc0bd6ca08371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a991212f89069c3e8249a317000bddc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625834348fa820cd61898b67c8ccaa673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042436880b76757981ede895f2aada7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018eaef8af21944e2b3cc5fe9b280f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ce35db93d51c2c480e3d82fc481ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8a72d5f78a18818f72e496f67442177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f1459983da8c81d82372cfe37e38e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cd0b2ed1c9a4c8a330aff953e094b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5138fcd3fcedab3e6589189face250b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eed36151f553b89b6d4ad309a30d5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa849262c5ca5984daa9e5ede0baa3d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f56f454d1b8a8dadc2c24c4d7432f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd8d00ef06340d0b4986e46e609cd984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca314c59c3d659a2352e1d75ffccc685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d18c29c994f616d371c184c8342c0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec290bd937cea6fbaa1fedf9e756df687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b272caf9f29cd88e980634ab6830b1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623dc17cb3284a77556c07ba01f11df989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d546e8bb82ef80d8d77381aeaccba890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e762bec383405291e0bf861ce2cb0e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43751093470ccb8ac47e70a1574cd692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7606da34570978dfba826f0976ba25893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229654beec1aa88ffe66458f6688da794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4200b981b4577d37f3ccfa5d488a39d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fd6053a4295fa2b9afca76351a7e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd3ce4777f0c6ac48ff97b8fd2e4c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb59a1f4a4a5f999e0e8b12390d5fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa8b74c1b66215468404c5112a0cb899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a726f917b2400696f7b1de6b2d5f62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f20d4318757f990ad78ee005da0729101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ac129f599b814eea842f81583506a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba99da795598313af4d4e335abee9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3a609ea5c897cacdb1e6a3519e4d0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57bd1e23e836e086118025c642206e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff058bee633169db9d26217aa3ed8a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fccb8e7f941079ebbff4ecbac124ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37396643220770cdff9bd152f927ac21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0075b659dbc994a5d0f4b1fcc0e563f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e9aa1b531c93e1d55ff2cc2107bb0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb81ac4e879adc4cf296beed3d8d9a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729bf01fbc5b0e1a891dd696b427089112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eefc72144a0dd3e1355fbf9d3ba5a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7762c2e951442e33a6bd236b1d976114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66eb452ea32d915ec95b2564850173115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf6d2a164deeda36cef6828e9dfcee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68363ddb2ead19bbf62bc19c0f17fb38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85c3d8f15c454f452a1353fcac5a2b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02a2cebc42a2c1a55477d922a12dcd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77166743e7f155e9b40b68e8a3db77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79066f78cc8ee64cba0b6f68b20f4a2b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d72095315494025d4ad2e496ae66de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8688ce994226d7e70f668941a8e8f56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d7dd99576787397a8bdc09f5513a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69bf5866718cf86727200e6eaf8b8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab8dd5a00a4a594d995a9e71486c1d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f0e4d7728492105eee499962b628b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b22dd39f13983732bcf1caf07d8d41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db9938d34e9dc3d86f1156f4b108ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfdcba649aab2e6d41e9ee5340be0a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988b1f9d1a6474671a565be66b0da0a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea8032734fe6bf3b2879e582149646132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5077946610a027ce0e5899b49094c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b879cfab98b4ab35299f6d8f5726dbb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131ee8e99dde9e9c109d25aaa4bdd18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695178f6d93c7bf628931d87b482c079136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd6e954da19d9058e77d1b61474480137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab2fa229d01241552dc3eaa538eae3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2aa7c0f910d48727aad8a3e69c5dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472baa3a1117d87c0738559c3bc7456e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8787979c3756f7bc4fe77a432b97013141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc59e4abdea19c7cb8280ae16fbc396142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1240755aea12208350e03c35c0e6de143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa8ef0a71aadb3ad4e56f97578ee06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a84b0d242c15fbfedbe8c9c87be6bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e858d0ea679e3ebcf7792cb4c5cf0a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863dcf78cc52e83462521cf2e50bbad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47101ea9ba68b9b9723b47c33837bd22148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61558c04424b7d85eb7bd72a8ba82ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc057d868002079a7932edf854372a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00a44a5554bec396a6975444447f28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293de3e5ac344a795f0ba30f0f346625152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07464eed1b31fd85961713f61c5e833b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad68d3e18f735cce18299761987afd154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f01dd836ebe6217711ae14c67757a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31483349756657683c967bf8bd7d332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279e95f0b2c08bde76e93e4226598d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f539b870ab57cc758fbc11eac8ce2df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301ddf18cb3ba7e4aa08c823050b7f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d2462f4c8a4b6f901bdc21f61e35e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884d0b0c0b41024adfa280347219e837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafeec8e39eddc15255a39f6c77af0128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e068366cb8775e5c05372c0ee8bb99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af6e686769dcbd14cd8af76c322bac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15f8dc89ce90c69927ba862b81b41d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ebfd579186ec2849ba8448aa6b6b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35703141a60752914f12f93c9f824cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a2234171c6e9cdf3ba355b40ed0e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb0b99a07fb69c106d588f6bbc3ad315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556921a3674baf2f7b29597003be29716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02690d6be2bf48013041a63f066ed0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d918707a1674369fd6a29e68896ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779bae09f6f2f05b2c5eab056784c5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774b2ecbec056453d74c9a98c08cd6020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633df4edb1ef241d7d6d3442a8594d7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aeaf6be83c354892247b8742fa0bf522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06cbab73a58cf6e21505b0f6d1d4cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298fa8f7807fee9ae4460291240434f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a8a36ff3f5d3e50320e137e163e7125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc5e6d24d6bd853a38c628cf77ec0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12b9ec36cb6046b3d9360407b8d03b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298fdcca296d295e89fb92e0f74408c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9c378b168fac3bdb5154fa01900b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d1b9139985b7607706fbf7066552430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b465115a12908d27a4f51e28e29499731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f6fac98be4154b708139c316044f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5541a88242fe88064058b5c60f0c63233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c0a0c9345b8867d23036ca0085b5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7b1824fd3badbda24fdf8f41ec15a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1378d489816fadeb05da2088bc8c0636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddba90f96180cf64ab35ac0c5473e9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a942786a711114c3ab0b37db1824938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5a8a65c3ee813fd1a7ef7aed48ceb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c36ac4d283b553fd5bfb46e65e60440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d278f1e6498ae3532aa0ffcb1c50b8741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28da3af6cab8c9325549121e808eec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484fb2c4ecd6acf8b1faf2dd9ef05de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49e50a74cef60f1b3ab4344aea999c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048a334c3c3288c00fe4c8a194d18e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8903b8c178f9436b203ce95d1c54be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651aaaffeee045edb40dfc1d3a028d1747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1947cd4bdafaaf00fd13b1bfb2c272948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfaf290cfd29e579fcc4c4b2bbf90149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae25f0eef43f142ec79b06f05105fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ba6f596ebf555f0a53c00cb6b7fd351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69d804846de6b3fa820ed03f6c42ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a86cff71c86003b0e2dba7990924e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990884090dca81bafce027fb53fe11154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6170d1b9055a650fb88263d497c2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b11b80ca80dcbda0f4b9379af83a8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcf8d1c98921ec6d3b5155ef5a92fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2a6565aaa8dab5e7106ccab7a513658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2678892f27f5971ccde8b085d89cfb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3023b16e9636c6d2e0200af715af14660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5096831c27e7abc5803034a93250da261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9d5537accb10c05bfdc75f7de2b7d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b03907f3522b8b4855f634e62ceb063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26510010260f0e994d78027734dae9d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590583243387e6e35b560f613e77af3065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b5682fff0aba3003584b00735e8ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e2db254a3823b48552b672e9ef0af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6601f392d06f4b821fdb5c2fbbc9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed51a9805bc3cf64d875964361449d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae916688c18a0d9c161afebab94bf570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819285f2f3ea657b3ffbc1af204772671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7abbc354e36bd051a4bde9f41d9b3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670f33e4606d753302122a9b33c56d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8903618f780bd76f0b5813e69bd28e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0806eb2f035ce1d3ecebc762f043f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c845eae8ca164bab8fb94e4a593140a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f774cf057847c02841c75fcb1c7073577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de08f79668ebb78e89299b5c494b5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c6d3491348a814e4568f3a3ca6e3179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3f302b7d6b853228214723a18061980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8d907871f2f52179919778ad959b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbaf696dfba45c8a8fecd6e8b633b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccf3de5ea8eaa4fc2147f3076a457183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451d970b6be7c6f207641b9f7ae649d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71236e962da530a0efa5370b540f4885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661b35ba458df159d28b727a3bdd3ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8a322e9eda74a688f5abadb8c3fd787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db26fa3591c9ac65d57d40179cef6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32183b270edfe2291e816028efabf0689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8896d7d502a813dec71d5709f00eaf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b3176b31f628f5ddf1d031c70229391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f053d6da178661c275683554de18692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886278323b4c6782b8c329dffe930f7a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30e3f9260ecc76c44e5a071d7da68e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f697dc6c7b5c4498fccd24909a3c59395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0e043ab878b042878201a6f919d2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cdbdbf7cb63bbf2cded62dc48e4a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4d78f4b6f4215b07d541834f8548498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3fa7d881db20264a7be01aa58285799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c032c30a70ea4425b2f09515fa089100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b0d6c46684fa18ff1d04175e21564101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc461446477b2fad322d6d2e9129cfb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa85e81b8091cc8948233d12d23270103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73467b62b3f34830e12998bdee57a3b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26636b582423226fe97d69b326ea1684105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42519169ae9ad7d94c7bdd5dac7e18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2c0100d3385c0ec34e9dbb8300701107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ac9c31d39e5719456a5a445739e55108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f585545a942fac3cf0e854d0b1b49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4f03185196dac28549fffd9df9f2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9980abe81ef08ca0a888388b93371111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6914a69c6c37e6cb3a441d706c96d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb924e2c932a03c27e7eafb30357d38113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aca85b2fb699db17971db80f221a2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb35de8af8728aef85f65e966deeb3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79556589a6892657963834d6f37dd65f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff164e7e747cd2c1d2c6b2af2ef5a41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0ff5c954092ed259815480af071d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88c98f8d5ccb004fcc4c1986413367119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70761f7a0c37747800512a4c81a592120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7e82ddbfb4b37b2d074e2fc550aa4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7eda8fc7cb11fe6d644d1a686794af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d0437ca7268055465a39da7c990c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734ba5a6f407c8a789ef9f966af4cef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5429c4722e5e3e86fd81d6059f09e8d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b963e27449ef008b76bf196ab38713126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed43ed022555f82793ea15d9e80485127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9ccfbf8bdae6cf0d05bdc3a2899d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc273beea83cdc2c99f2208e4230e82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d89e13ed1fd81b07b62daaf532733b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ab7279f195129918cca0d1cd4a57c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf300ba64a04dd6ea646ec5b660948132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d0f127533d365020d0ed245fde262133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d4a96721a1994c885b05c96f461af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08aa490c91ea09e2204c6031f193a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2be3913c40c7260f66c63c9e40608b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780c890b153f8bbffc3baf9d6f29f33137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97493dc14de9eba6e99ba4c9339fe9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190515a14b3d2754de331f152543c56139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3af1967942362d6cbff2e2875aa8c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48124678250998eb2dbd3779d22730141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95141e3c46d62aa2257e27eca2d5fe72142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620aa9464d564e32ff0494514fe882eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3cbb9abb7c1682a258a398b726d43144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484e72a596690d8f9d527aa773f8978145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667526346879a5857cc0243f82d1b76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775855eb9463f583c39d476b79a8d2ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26e8f61cf596b5f471c72f4bccf880148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672850f491fc989da3585e6f5f8f385149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08632f262484e1df54b6c1d0d3be4ac9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6b5094c1f0ef777ba775feeeb3730151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a56fe86b109e3281699697d1f3e79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29122c597fed6fd38276c0b885d8b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222ff36b5126f4bb764dc8dd37fe859154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>