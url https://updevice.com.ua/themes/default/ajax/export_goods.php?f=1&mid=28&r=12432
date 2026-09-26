--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db2a4f12d789cc3411cf2b14344e191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae0ff27b53f012ddf20d7c02a26ebf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4991820b3acfd55a03924f83cab4c5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dbae6889c30366f2d3d9a1b48fae54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5a5d217066dd91324c7a39693352b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a95f0d9433ad66d8967947a4a2c8796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f075fd621c93b9e4b91cc5ed8c3137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae11d38e1cc4713abbdde756fa0e64a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b02fd759f196ec8b45cbb687041399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa881b7cc249215ce6a298455911da910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc8247a100a6bf046083143c2b0ef611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e24c03befbbccad988a141c072de6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598057309c8132fb2bb8d213ff348cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6a7e495946824da987a1330479e0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46182c752112a022403686cb8740f05815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92654809f9579b52e8cc7fc4a73900f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daef0928d90d5e7aef4f1ccf3b44c5c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65311ed2128354a90ddfadcb0e7b835b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f513bbe20dd9c2c77ef14bb970b0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a843fa118f387726327b55924f4ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a25fe41c6265b4210b7a3488be81eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007b38395d309d49e859a41e9ed12a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f20764d99595d89fdbda2770c96e9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e0ebf2b446d80db2df4e7e967711f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c411498daf832e26469542ac41cd0da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828c78ef103af351c5feec4e6d6681626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba47710da64171f172b179e330572f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e02c25443ed3afbd203c2b77a81ffc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ec44bdea727fff9dff7482925714629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111262c94903b1685a8bdf0b837bd5af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801375c9c1c4fe6ddc004d0767d3ace031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e173b061a3fd64927cdc2a729e051932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6123d3553adbd88174ea2dc9a7778a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57485def036e54c3ead7a8ceb40529d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d87f4cf7ae3802c970c9b8e90d47035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887d2f16481022f3f6b61cfa76b6a2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21714fbbfb13ea1889d0c4f79887030937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb9bbed2bc8681cbde2a11773fc4a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205415db546da77496d9fec3341932b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb21f8d4c7170366511060a697bc7240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d313a58b1e94cf2f9c1daa94848950641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67675b7dbc575fd8a90d606231fd9be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eace90a91763905cfbc5f9cc897af943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302d5d5f222815ba3e830e666a16cf144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23ea8f65c43b93df1178cfe886074145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da568270609dcaad44a5b85a19f12a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f76a8c3fd04809b209eb6cc25ef06d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142b8e70de7d75028ba1ad3df30d10548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e010c35a589808db6d93f003b839b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbffb5ffee377c96bf7c5d4f75143b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a24ad19053214e786af0a98fed84251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341e9423be0dc25d8b5316a445febe452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa993661dbe52206417249afc9db1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8188cd780d8f520645cc78994b2d9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1ea4e66f2969644e06126c24701b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b647db9141bcbcdb800e1535112f0056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853a060b371c2b78467a094074f9af257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062d9ed525c7b41527cf13b8992e8c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d876853b678e7967e1da42961078059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623f80b18e2f8458f89fc22914acfb260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4743221624ea00668807a84749f1c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b37ff8adf33c083b461a3925382bf962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd710c693a4ab8cce27164ea3619006563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc54dd80f7874cc575e74afe40257464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da31708519e259a6547db8a602138fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c2f9fc3515dd02568778b855f733b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c4efa6dbfa18ccecb54a7de7db7a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cddcaa6c4bcf568c3e12509d28a7a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792f0e8c0da4629780b4d741cb13b2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12953b69752c65b6c7727052a624dd970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4440b7392e21ec70e72ba727ef8e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea559baecadd8645da7f19dcd3b1581572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34207f4ecd56c32a2bc39f79227eed8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31a5e9ff4dbdce8e66e0d14cfc74c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec96304ccb04a1fa6eb2663030772c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a12eba759a39207ff0db238e81ae8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7681dcb5cb2e0ad8ee1907507dd0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b95d500584df955b2573334e98169378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d165beeada18c503dea658e7a0545ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad9070bef997199f24d023f45192a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb598c423fd5463e6bb903b9e79ba081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5136cfe6dbbb227d3f413858fbacc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836538a3f5572801d08ef43972a5fa6483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56be085f99b10d32045fd6f64545a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1f970e6b0e214b4d42325a381c6ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4584b611f3056b0fa7246679c528c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e510f9feed4d91fc2f09725c41113787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c38b70f030ed99e53f487e21e251a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea1660e952061442e8bb662454f58c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c069da2050071c4e0b0968aa7663d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c157be079e245817652462ca66bd0b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9183a0af749f4fa9e220ed7ea80dff192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c236848824b042c604f22a43837649093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf359b4c0eccc29b59c948a9a3643eb394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fe10929fce895953be624a9b5be9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77dac306356f096e5186041f8abede96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f387ee4d20b0034d4ffb708c3b58df397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67daae2a968f3482103d4bb5ea589be598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44288fb9687db3a298167da9630cb0c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe23fafbb5cee840c77e6bfb1858efd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358a29cda9c6d22a936808e9bcb209a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95182542d6e1699687926dfedcbebcb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96849c6d17a7478a6ae8bdc03f1eba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30628f790d035a92bca0f27ad2e456104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1b5168419440f04363fe09bb7a057105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af7d21e9e7dcaec5d5e9f5dfc57450106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0afb0eb4ffaa12f025059c498211c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb92e2d3da99c7c71e97a1ebe57d83108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ee75cf4efeae59737ff398190be12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e26b1ae1efc46aafa3f4a3c32c43a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bd62bdd4c6ba0ee0c958c44497da5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a453a9e80d98934b4450f41069454112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c497e45c2f8d9456f2c2bbc1c30df9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d625a150217f64b88005d0c8ee185114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5437b4c4e9b5e7fbcd975075bdc219115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81a4f56751a9c2b39640c2c1a22ab6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83205fdc10bed565a12737e3010ae33d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99915198e14f5ee1e2b97102ad38c7c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d8bd947f89e1e8577da9466124e69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d3d779447c915101b1250db174b24120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ec5b473a1669ecf3639535799acb0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56148d10d3ea1150948cc2558b16ce3f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821100ef04ad9248d25e12074459a917123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecf3cc4412dc259dc6aae601f501fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a5232e6e1d59c661428933e919619125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d865b62508537b98d42f80991d41f5e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c2c0ad6324f090a1f72d9b8d2b271127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b0f09cb2fa2dda5f2167e6fe98ac4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048adaeca7f68745603c0181a7d9b4e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef625b1dd41f19c44e3c9f4bfab59cdf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e230c084d956069aed9aa8ff475f9cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e03d1a3ac1e424aca8c0f7aaf978c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332990f506fec1eeb03349d76a8014f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18b4326c04b7db620ef5858faa8405134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5637f099719f23d4eb733a5d09ef721135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b5a7608cd8eed8b4acea37a08dc81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21720593d0e64686f9dc64f8359c2799137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc873717498aa4d0deaee222afcd25c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484f303360f0c8f0c1e206f949a2f4a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cef76bfeeff15c081719ef70d1904140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b1241b0dfd66387605b190eb9dce1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73470d1318f56c96f2359eab8649e315142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3ebb9827d6c321e920973045553db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530da51395620fb56ee7464c9f6dc8c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a4c3915d379fba5bb322105b6e4c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851e009054d303648afad411decdcae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0db839dbde8b3329bb6235821b6e0e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153138bdeb0d6a5c7578643f1fcb5e50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66b1fe2a15e2f84145522d4c283bf5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b82f2b3f49188e8817647340b129d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721104dba2e04c5400b3d10517e45692151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce678ca4575820834ac950e3ad7620a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9f238ac83a0cade284b72cdf27c03153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a21be16b4d92f764d0563176d4d78e154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382759e490a9cf8469946417bd949ac31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9e2a7d280027963ff410e23768fae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228c561aac1185bcfdfc0686f78f8b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0a34fc7370cc64578e82358a519c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b75e6f463015e34b701c328ec6df265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5c225e42e1bdcc74327ad8bbe93446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e71a28116c8c4dc2514491be887e8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2528812d44598b78eb3f15150723768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2314d3fd2b87fcd215cefef6dcf2229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dad6496e3fcab00c339f3c9c2c80f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab9fe6aeda3eb8cbad695518a956c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a15a193188fe4de0671e8f3b9fc2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f89f52e856bcc89f166b5ecd431db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fef11b81aea0b78bfc7784a47864414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886f6f5b5432143c3cceca971960e9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa43bf2d3d3bd2f28a703ce26eaab6b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b88d5292a72c87a345becb77a5b4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61631a82f2812e43e4d5fe4a0f7338af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1674232edf5686de9700592ecf9a1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0c6c5c87e33e8a8942e25f012200120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcafebce71666af1f4a5652cdd736e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9930f3fcf0da3e12479aaf56d0cb8bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b71d99d3607175c08707a5ce0fea8723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65ee3eb8037e5a7984c570bab3bdfd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3f8995969b341e2e0eb3bba05aa5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455b52e7eece244ac0ec9365a8760c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8611baed8bd5ba86582229277667027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3d4f82259e50fdc946b4a9bb7bae228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff18dfc9b69f7577901872d3f74feb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ca434d91b2d0b7895785e72e14cfd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a0dbdadfd9264c4ae9968f9ad5c5831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b59d7d2781a53f336f3424c09796f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32e1e495401b18cedd4a12520a9f7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a169fa8727a7bbb20785bdaa734285d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197afd6687f8baef4868a4123155c1c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71b4d6143ae50ec0ed0fb9fb4150e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f24912524e51a14e9255d553d6f7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ad117965882a5ec64df9ead4b28e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288721dc9f21e3583ce688eb1bddbdd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f8fa70203252067faa8dc934779f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a17e9193652f43e81bc01e8cbf0fac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905ab354ae6e9c0b4df1f75aa027c8a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bcc2f00fcd01871833412bd5c62f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6d965b929d07fcb009b26a748ce5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2b9916354d9cfcbe4d0a0afb79e1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f96a0f1db345afd04909946571a3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33316f454ef58b5a66de84608c42a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a305430e3a658ef06b5f8ecc0ddb048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7d241fa084fa0125470f6b6f0af5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136c113f66d77b22deea79ad6b3373450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3b89c9dd8ac50b962ac52e9c82d1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0a06dc1d8f5d734c800c14fa9dfef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3f08d6e9b37d1ce43f0514414bf0753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06997564727ced4ebf3f3aed180752a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7827404ed82eb61beb88e86f61295f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7197ebbe8c834c022a88b1cda7efc9156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a132ca305d53fe070217bd835d1dbc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653ac364645858db755aaad5e0eca4058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001814008c70f9ad2b7dbddc7797a72e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd3a8c4319a3dc42bb6e11983243eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e95668c9b4fead0e439cf9431b221261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf227d4c6eea645095d6c575efb64bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a451005751aefaf8b1f2c4aeed5daa263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ebfc9a5b95d09f767a2e9e01bb03a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd7d283de79b602cd9e2543c1196af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89952f2f6d639ac4165b3568405ab966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5298ebef9a847dc9414d1c613c9fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664051d3c8708c436f107f3c9fa2bff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfb36ff6323bbe7b56372bcafabec769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9442a2d05ddf80eddcd65297725cf5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2d65a8fdc076f76174e04e4e6aaaf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf32ad57d579b277431ba079be1df572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a0a5e388a335fd07c41205a77b10473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640d8f5d10bc2c0036af2e2fbd3372c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41c393a39830704d6809203e0f42ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c59a7b7a2c4964ce6c795081576cae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ecbf1db28f19a7328e6b086e0bec577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45cb4cd81f84e65bac06ff71c6005d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2737207ebf422e2ff2924075b20f7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51067fc49f4dccd5fe7a6b8a21e2c80080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdae0fa8de37bf3e76755d71df79f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914569736c0678eb262a9a8987d034982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31346e7f1a4b44127b5478901631b0db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35186c8bbcbb3be2c1531b31f157620184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3729f4ce100e11a702e53fa3080e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb782ec50a6ded18dabd0908423b7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1c290ab1da66dd9a171f0d5ecdcf787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1275762928038d0832207fcdb8b8fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea65105530d08182a1419448b547ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4312db4291a29915ef24dd70ef722290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edf0cc8f5c9d277c550784321ec02d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bea92349307d956c54843167b746092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218a7acb3d4a3589d6b79f3dbdc32e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb064c418932d47e42835a6666a3fef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804085be784dbf1f5de6153640435aea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b90e2c9d26dd78dacc74b9fb3d47b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27587b0ab10dc817dcb9879eda182ec897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c4e41c8d531a79982a032ad9d53f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e7abdce81acaef249378a00168f8599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75914e939c7d2dcbde5e539df7e4b5a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de9f8064720f55b81db8655b78b34d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed8d1e108575b8125611267b6125d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8d02bd7ecd73304bc354a7ccd1b4f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b331bed5cd2429ad9a08e9592ffd900104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd382532fc82818fb6182d5f558125d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b26dc221c874242e25ea52fe6fd51106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcede212c6428bf271e51b2bcc33941d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480426ab30462b8ab155afdcc641666108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159ff181a1f41a5a63a5afe926b387a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187c9cc35de6a19d91364d1663d640c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b23bf18e5e64db181ff445abbc2aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c6245b8453b09682e9274d3eac7c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af6cd4f43bfbb699f3030365384199113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466fcc2db5a42a301483a273c894d13114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5a04c7da306c0e80a3bc7600f3a43115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a8fe19b28a06f2abd9a770492115c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45404d29f0a378f519e0734a08088f2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260826b1f526b36df43075790a10923118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69f9d1a25b321ec49883f9ef8c5f8b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab66c99f507bd1049846f4d418b466120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eae9ce037766482e90742737f458c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280c03bedbca7d6f04162ac69f9cdba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bf4f02cf5a6d909f2e87998729900123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ad10011037939e07395b08ef1ff84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d601f5d2f4772bc584faed3cbbe08125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123a76a82d27f67b649ed80e9f61f17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdef342b82a0c8da28624f90ee43b2d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e4769bd5eb3abc70c3c4e21c82aee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752b33c56dcfa1275c3f1a855ef8cec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f517335151734568b4a1b1481c4cc37130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142581d077693765fcb7b70aea7617a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5878936557d141364e312bdd4b445132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dfe9a34a11934eedae63acf776c66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598b5e4955ce280b3b1b130028d4bc3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805264872fee4dfb019f1d00708b445a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a35d1bd22571f1260881ebed89a4df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e8c0aa01a3421775082ee943a3e8d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97660755aeacfdf7183078f87d4e6e68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb8b8cc17560954b74b2bb1ff14ce3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01032cd57a983846d792fef93503ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacaf8992fb5a0534b2724ce8dcee6b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df566a6d32cdf34f29b16510ae7702a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8687955186ff853f379ef1491577e70143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c071d0d9c4e5a04296dbac452d91c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a9eae0b5671c1d1d96bd5ffe51fd8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89611c57afd6e9ace540cb42b1f1f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b01c49a3b710550fc6b523055a5eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c56b92a383107e21a2c004a0ec208148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5e2319f863e224aee2996febc351e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5541d747d18f3d580b95a30f28f032d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0783d0c2f3afad49afc8f37db15d8c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa270dcd51b00fd1eb9d804397f664152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50782ef4b41e97f8f995bb29f6ec3d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2c865bb408a5928f45f38cc872377154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>