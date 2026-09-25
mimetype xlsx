--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539a3f42356ecff7e98924600ce0f841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c940e79ea1c89bc768fffbb536a58062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a2f01a53f6320201e9578cd8b92263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdac5529067a0598d2c26b1b68191c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8df26e13555e8b825dc8b9f0e83905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651079d73f2b1887122cd11120098226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a4e47ba2e14661ae3bf6ea6525abc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7f1c74c9abff82df20b63ba7895fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b99adccf38ac5325798bc47be33d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8e54f97d695abb7893433e8258a5610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8715f1abe3f7c9620bdb8904321bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e162416becde6ab5b2ec83de4fa8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fb226d9455ec8d4ca05471486f85e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b608f81a818b477cd84a739cca47114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f377baba2949be1511091ecd1076c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830f8263c04127c3b98752e22f7923b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2848e5bc852a93ff446139b2f0191e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c55693beae5779dbe40fadb17620eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5726ddf78655ce1d4105f328b9f3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66263cf579a21939031d72c7133e121420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec57ba791b58307523018509b9229021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6a3e853529961153279758b46772322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294d26df83d00923844b098b35a9e0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046b24092f7c3cb4030d0e6dd965d4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cb33926ca86a0720657e3064af56725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9f21ed9193c392482e3ce4d5e309926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a29bfd218e4f4aeb91d2af5025c67a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a029b86793feb00455b68be0f78e15a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57280741457638e1d299fc45d0f7e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb543e6ae586a90406c6555247c52b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43164abec33f29ec4c71b4ea77fe20e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74619f5d234aad3dcdd48f65297ffe2b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a98e454aa6f96b3383504701ab06133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688a13149d6b34cddbb918acd5f572f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c3f013aa339d32d378f8c816b427135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935617a8212d0da2291671e79f6378f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe5442dc2af12730fae64dfebc257537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccbf32ccde14858d567514ae04ff5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f84979e584c85d60a536668f6135f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8d9e2a2a209c07fc1abc28c70953540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f204610eed6b1249d190b7b49159c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c4a748bb3d8dda7b75153265b3abd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a750217771cf3291bfdebbc3ae7f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b6bad96f20586deaadf2ab3bd8b5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ece6ecefe85e2660078b1f98a4d3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d9dba342d002f785169fc1c2b721a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074e4567cdebca99ea1051b4e37e74b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179265db9cc28cf49d9a7da41497dea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca2cfdfb53e18ad18ed3f4794b8b8049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628a069561c5d7071abc9fbb194031950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d87e76f967a148363afa7f0395a86d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c174564a1e8f62de737117fe1872c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978040e23d8d864d74e352508203ef053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d7d7e6027083265564640fb409dbe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d4cf901dee0b815ab0a70c30afdfc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8a5ab74e7dd85e03a4ff76d52150a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ad9d485e6ddb8a4cd8de90b06979657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8601918658826ec45d470ce92306c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16506df7e087f0b2c89a27c369961e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260577696077a30e88831d7134e7b1860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095bf199e9fa10aa27f9a91f522953761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882816543ce1ea63bdc1d5f2d13a60f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3065bdc0ae25d436d10d37def8f4f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516469f92766a1986b590c46aac141b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f863c45d58b128e542fffddec51f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874ffa89076b9262fe913995011483f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c031774049a620e1c26c236abcd279f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85741d9cc273aca98bb17a234dc832668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2116257274799c626a4652ff24ee769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201b7bdfa68c8ed1410c02d3e5b5b8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bec558c2f46181c5b278772ddcd3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e4fdf55c409b77d5beec480b5471472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9737fcf2cbf4077a559c356c5c0ac7e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2faa080c94c196280873a15c099428774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8606b68f6f45ba9f9a54626d18bab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c4e61afb906b13e7e6c686a90a14276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97b094277f1b4e14ecc3dbf1193b5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8cea821c482373afb3ca09856ecfa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a43da91eb9e65f77b7490ba7db6e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7918374ea87acd71fa161b2bf86c8b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779f9bfe9d7627ee2e9ae2a33d4b52481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b7e5517d8a854a7c9bbc37b417ab082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fc6a9e4401006881fcebedffb0df683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b2b77104eb94523d7cc0ea39914ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e353328b8b0369ce15355ba3e819a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14fad533bc0563c86381a0d2b96dae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30137989343761094bd2aab81e16b73a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db0ff717b0f0fd79f9352b6c3cac4188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417e93bb430a766ae6e1a44373996aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443f3ef400e2c73a5de4d4552c32b9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cf2f8407bb67304ac46abc0542f6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03f7d033f3650039ceae3faf4f5f9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cac4c0439bc09771fe937c07d06c9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f498217a327b7ca8ef21b532bb92094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d03a62d65c6ff46193a26866c360395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdd33f0d80d821775b0b550592725296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc6b2900e5765d33e7cce01731374097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5165fd07829b4b6d32935d4cc1d771d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fa8006ced4d3e239eee1c6758792399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91125332c75e11205eab01a58753eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56205123d5564fe17cf9a5857847fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb29e9054b6bc9e9568b0a91fcb80a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902ea88de6a9e770911b085edf36f66103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb01f7d719d822ad2a6426ed29784d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ba6e8141fa47941f5de56ffee9af3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8383f7e084ee64e708d19f8cb97ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820d62d235d68dfabd7f6a72a8a777e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70e4a2fcc11e26768eb1b322d9e664108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a701d4786d0f02c87217a9c47a1c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5e8cdc59ec6ebdac2c7c42bc85456110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d6b55b2cf210fbdff192961e34821111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fa088f96e56edb5a630212d279e95112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046a6e787316edc8152fc157cdb786c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343513c1e7234477d534dd87ae38f148114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed508586afa33a472079767ae2e4f36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3d7ed889b4b4b8a00c20f58407702116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565eba5fc8c5576d1de96eed3e5be96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a9f243563d98761613336ad574f08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979bdb4423657f20133adfcdc9be62d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e07e81c4e59b2a11c232e030bd7567120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540a513893bb65ecea0e37e80825304121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80779d1287ce8891e7e19e9a6c257c5e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7f7bcd2bb3c740b587cda466662f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37425404f8b98b38a2657e085b58cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e56c8e95fabcc93a19cfd6d5715d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462bc0ee8261dd5b40e63f7b5f1c585126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5d31838eab15b21ea6313e29ef242127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709f2f1531d112c8b3b70252599cea8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caea9c10349105171d33728da0bb6a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f83d58c58c8b5ce4d58e690f76284130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258644262ed84c87537d7b02bf3ef24131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cac88db88a2d999ab97c008998e256132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2872b785c50a3fd81b88619aeecc83b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300fea5e253115887ba6ba9decfaf3f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c1292e8c160f22d56c4e306d98db8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffe23424c8f125d41e6889d858940f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9fd4887388cd7da065372238b2176137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f94841020cd1efbef8709eec2f9e61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5c726f0f72773c3f1e7575bb917c5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11860d493cf832b8166f8c95638265d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc25f69cd21b89b8d18991b0603240141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9922d2aa032b0039b733cf6b3a3f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f296c3e0c990d0fb036fe4134fb52b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecad1539cc0f6800522a4ae94ff734144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca21c57e01421e139d14042e68c8ac5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f35c8af96b6fcda15acf8416feb19f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf193f02293452cd8c9e2ad00b3d2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f08051b6754cdc2e6a4231975f625148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139fe131960c978cb1429784f87e88c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2d56440d8b6a84b7239b06c4ac9d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2e2ca559abb81bc8546a842bcbc8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211019ee1331112de54f8622830332c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377537ebca6bea78b2189fce50de943c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b50dc0ebe2a7a8e66d9dd318723ed154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a0344261d84a05bee89b2e8af85461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6830b36e0feec50c493689201bb9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f007dc425bff3e6e7b231c45f41cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262e3422cb51be7a1c40e3ff765448e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd26f711976462809c23ce701fcbb2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de085e858d2dfa7f7d13f44aa715cbc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc735b0160a915473e7b37a6f0618b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8b9dcc312fa82ad1df197d4197a548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9decd6b7798beff17c2b8b2848582d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876129c0ada33b9cec0227b6b3a4df410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb306deaa4357ea1a8fc1b1eed50714611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d42d9ce4b510764b264f127db65f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad84bd767e459e133d62723adc41d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486ae7668b9374cd556272e7a3ecc6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a9216a9da7d8b11eccca640bbb93515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83a127d245f468ec4d5708e7057d5416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6c9d35369828a2ba51f8ead3d294b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d19bd17e13bfed23a7412dcbf21e5018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26021a7981c9f898e5a66488e633af6219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325acaa1fd0a1f73bd42fc32d5ff65420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d65e614198c677cb9fc9481ff45af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc620554c1703b37d177ef55764cd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16813d7cbc0ba00781f61c226c00cc9923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2eab1d883f593e899e30bccd66e6f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41ed1692427e9fa418e39ee4959d6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcfd79ed275d9298a48db35eda9b7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b80ea4b5c96d12bad7c69276b99e7e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc9150049e683accd1affa20571a7d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63ea1a58dc8bf129120e147c31f5e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3da50ac4431d7adda09a5a1c7d88130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8941a9682ad46534597667454342731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0180307ce730b8e439b3a87833786a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f0978efeebbadc5cfa1d2655b795e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6d70af78e18bf28aaeeb134505a5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cd36400b8ca0846bc6aa2fcf8280f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f103d73459cb28159369e44a22bbbcc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea632b78149cf3ae2a2b65c68ac826f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7f6854c3bddfbd8e30b259cf121f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc90c8a420bb811d35bb44ccdf01d4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04e729ac55665643119fd5c240dfc340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c726bd52f0334ae539156565fc6e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b225c44c11b0d7232842910da1f221242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73905abdf320cb4624593d23a2049b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34495e80fd8ddc7fa35a3a81af7c7ee644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323df8aa443cc580d056e4ed52be93845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10156d709a6a0395d5fa6ab3b7de3bb546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe83f68aa643a4833ac6e3ef0f193247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbdbdbeff007e11d3666542ad1fb5b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451cdafa8b0f66de0c45c14c135788d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fffaa4967bb6491315a9bac9a1739550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40050ca2cf511156c3a031c024e86a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37eb0905feffb3504b19fe4f0d39d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc722838c83415f93aa1c4182fa4d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01115ba553691036140bfd987f1cacf354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccdb4f35578e75ab07f0a34b44f9df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cae0931900fc1639b3a69caf571e2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8a0caf4d42fb6cf7aae82eb10464257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d686f7e5e05f34c3e07bfd1841567e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae180f061c1786a4b89042287be69dce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39879deaac6bd84c0998bdd29dcbeafe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e2805fcb78c130755365fae93a55b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4eaec565e41fc8f4d7bd07c1e345e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba7e22f8d01a3c9a9d0f82a3b5360163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb7e2a5fe79620a53db3b25cd49e2564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25d97c9c11cffd16b23de6cadb9d1665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c7e40a5d96feb0071f5050fcd46a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259947a0b50094ac35cb09e145d3b0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b6863e4c8dbc6c9fb4092c6b6ffd268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c5371e3feb64430d59690a7153f0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c70c631b23938f46c169633db9eae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e62a57f00ad74be61cb670876149d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3a5902732b393259d16345fd3a4a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7156e9632221b349606ebefa9d98173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f74d27a24f5aafd14c80372cbfc46374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c78b61de04e1e7a973189db481a6375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627a6899ffc2a23da1c1fe8762ad07276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339637f396cd055f61d476b454d558e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a234eea49f736273a81a07377810f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f01f59754e5b5686d60a29adcf81779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bbd6d4d34aaa476a8571756975d6d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cfd500f8acbcc21a444d4cf99bbc581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42352679d6222055279ed3696c1000ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b37f560e72e49bc496579fcc4cf0bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cde480c9b09cad83db59b76387c2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af11538e0cfba5e36049111afa621585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e18ec5c0f2c25f63e80df96a705e9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0a63e6735995506cab2edbd38434887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18137785c625c4e75719e3b3178b7a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033f149884f26dddeba160ae74756f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492414e7305aeeb9539a315ae5e6f2090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112f1773a5d996898729f5ae8a88fbf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4686cf1eeabfe3c00413326e24baf3992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6568ff880ae8c48c47f29541844de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc537b11ef0d7b1376f20f8fa91bcd694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc13132e50469c424f3e7a5651606b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757ff3c71b5c8c4c610f6ef0f6b902a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903cad2eddd4b82037e97a8dc28986a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260ca7c91a5c99df73fa1ccb039ae0998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838e5f5831f116e29a4d4178275db9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ded30c049993adfd96745c2616b5e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c7c1268243e7f415e35602f1ee3b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302001c7bd36dcc23772757ca8df62ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b17e5031934777cc85f6644488ea46103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf939ac54a896c669f2067a0b13ab9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34a9a92c88db3d94f6b3bb1b72629e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd70d02920ced05d43ecd6ba695d0e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a25a9ace9f477663e8d96a0c8e8509107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d245ef932c868eaca7e8d38e17343f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d8d02dae48ce6aa6a324ed66d88df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a765c31a90a7b0db9d08b83ea29e91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a9f8ed3837746fac99f697c8c9146111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a88ea62288768169eff5d7d8ee36f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af80226ab6a97d0ee1dfa570a46a61113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0d966c69859d06acdcd3b6f47458e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3a76ef1bb9611ed7963c575a27ab0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264edfa881e5f53ca275566499c660c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61764f49844b3327244fd096a682c03117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb41a9d411f7bfd2b983e013a5a636b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4b8e0ef6b0dca43a14a3984a7ee43119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad52fa4f6a1ca271b484e9f0a1a8c94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c561bc87c6d690cc4dadfbd034a724d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde948562f469f8e5e7d2dd878a47b0d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1969b87138814b2845edee31ab9750a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d612ccc0c5a107c448d113eb8fbd8bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d101c9e2a29dc90de4b82a78fe2b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26952723f08f74186c733d9c37d92f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c283fc18e5eb1cc6aa420039ebec846127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fbbf5494dfd50f4b8cf353d1f9df0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2087b9efd5d388139586a3e0dbf87129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa41b675a139f213a9c78d7b16e72c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcd8adefe250cf2d0feb4211c8333c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73caf3d6a7bc3da43e35970e69272006132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65cf2b65626d30141749e227adba06133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38616e4c99faeb0cc3e85dcd9eaef9d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd281a22e3e2e28134e911fa959d47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab5e2da607664b7d173045af600bfc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cf814acf674f62cf8e687c6fbc268137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc89c174828e19d19083b0e79494aff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe758c49550ad7cbd521655a6dd24bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223d3a089924471ddba8425ad94810e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f873583003e5bcf67919be92a688e38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12520aac137eaa734f7c2dc8bc2f1ed3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9e86311545bb1058745450770d9d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d971d5e0ffaf6f1a086ecc3cd13921a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128cba83ea2ed463d83a0b63b98724f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580c74177758296d83dd9eac21b53cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624c923f1b1d06db7b03dd04871ba4a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27d8476f3ad03d647e232e06aada92148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b949d3a484342e48b148f1b675e30e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce36909a63f7b709c249102e666467150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab10c86142f083f10a44deff8f9363151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc986cae51ec383ef08fac7a658200152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12422602a6aa9825725a75664d3a2f57153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5f63edf226b74b0fbbdd1e9e29faa154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>