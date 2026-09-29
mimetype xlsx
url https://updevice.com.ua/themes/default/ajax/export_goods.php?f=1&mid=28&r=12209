--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79ad07a046f339d1ae471d3f0077d41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe136592fee6efe2ecfab6b5b662712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022420a0b1b8f09c6ee8f05f4a9e0dbb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60535a99877f998f8b1d3a03763f36964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834769ba10cd64694e0b5ed44bd95f1e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345c63e1d66c1d0d8430c4e04fd6da56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf154c3c4e2da73980b1b7fa1df5e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c79ea4e7d62d0ffb2a00d3e3df4a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee585a3e243d8c9fe8b9a9eb475006319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4057ee35ca2bfb0ba872aab85edd2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e59e0e4f26b717555ca5d3c09a9bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003d1f594d68593c6ddb5f1635e0d8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91a20362788f537cd0ddee9cb783ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89deef032dd1b3aa005225effe7da814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71e1c72015e37d137f5dff53664cc915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428845bb2efe12a587c5ed20f49395d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8858dbbbc607631aa6220f6f3e3d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d2a6f8d5e139b232f7db936002b4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23adce3b10abd5eb8eccae2ba4f3f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aaa5c978af70b9c51cc38d4a7f167c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431047b55c53031c8879224e8998763b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcc5f305d831a23f76a6b3a901d98422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a73682bb35cabc5f457842d31049d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d53b969377fbc2b61630bc65593dfa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240f951e54e2785e1350430e659ef7725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953a90b405c3102af798be4268f680926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562d1f1efc5129bb1ef5ed3ee74fa7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df16cf950022f37e912f2d09bf591828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca027ff7994b7d45f04facd176eef6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76145dd786e45e59107e9f6fc8cf206230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a358934f33040891a898c4aa25541f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33204d93801737cfd2c1ee4936ea33a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb3eb8a2e915f5368e09dbdc193db033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e627621ad39aeb3091e85747cdbe334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd14b201862b67eb84ff97cb1de6b1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a027619a3ee0dba88defbb5322c4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4efa311009e7be93b57a3b61425a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6a78a7dc2881db0a5ad4a1487739238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47754b5de69689d3befc70b04ac86a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce01918e6891b5ea436dfff74f3c9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade04b2bfe0ae2b82f24f8fbc3bdd6e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c94add0e4a38e8a0f5c0a908c299d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfafa154982e0d8bd8acf45b941e0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7771d330abe3dbe66662cc4bbb4b0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c65062bd0b8665a142dfe5568e5a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1584246b45ed6985d944f9b37849b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a5a7c71b59321cd611186433d08c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf0977c31629765831fa1819c7afe048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65021a76f8c86f090f1b98b39b0b9cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec38a2985916281089977a425a775450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e59721c97fd828258fe314589a305d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51639c3c0bfd540f1acc5e51036aa552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fddf045680cace271ac0b6bdba195f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c884ae4d25b2ca1eddfb3cb7ebb68ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f26b4af9ddfc8c1ea2d72e5379487b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ca81e8297c08775ac0e910f07508656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb33ee39ff422bc25350310d3bfafd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e79e9f4c82cc2b99609625db4c3d9858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84450fe9493fccc17687cf4c23f97d2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac63dbf42c7b17594a0720b6bb72bd960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e4822cb2cfba128f0b6dd1fadaf1061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91962a0e30085c034d09d9011af31b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615e8a83728984da74a5360a78b95ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5909dfb128151c8ee23f0ab760cf0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cd62b1058643ef8dd5be52ec3e4a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898408d60a743c0d149a1a93359545166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7e599f366da60ae9584dc2aea2a0367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddfeeab2cc06f5db3214e79b0abcf368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dac3a2d1659825e3932f40bd271c3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dbbd93bf8343e2099d28691a4f56370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489adfa341b28652a76d13a6bbddd11971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a15cd7451185ed8d2b52ce5724415b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd899af7a1f06f5a56e93dc862619f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915208828524a41e7cef0d9429a63be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c2c821085a2ef3d9e7ee926a902a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca8319a58b9a80e613920a0006d2fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180566b37616a982e93579f7d4ddd9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed740c943282172e0c254d9e3b82d8e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5099db7a26960f376a22ab47fe165b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d68e0625cefcc700092f31903f7ab880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1108a45cb71ed06ed56d17cb70792681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9ffb7e085df2664b8dc16e8f4836182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c227b3a3d82cf56938e2fda679b93683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ff361a919dc727dc9e1ebc82f282284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690746c2b32ca515f565bd6ce9d205f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2155134a25809b55c9627097640f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e9b79e648ddb2e33e976beb9d7beb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917378d2fc544ff7ab1c7a03d3acaf088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c959e6e697d5040a7b50ad760775ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3938bc75befd0783fd2e9ddd31eea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0689d7385e9af101e173dcc85996b0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e918d9f2e1eed8224b65c8aa2389992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66b7e021033eedd0d00fded0faf86f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eae68ec385c35633706941e9ab870794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e896a2fe1b3daf3189db74b1cf61a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934dd8803c07862737087169e55e10f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c184ae05ce91f2ff03cbf1c9eec681797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915c03d3f5d3715cb816504b4df7a1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8f5b89693196413b3e06b51f4dd1299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c78cc426115bdf39a310d8a03b856100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c83fca299a34e9450c04e0b43cbfa1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af47464b3ec976a0856cbba6d3fbb3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862ce8033f0eca4b13727fd78602f34103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb399f61c6304393090d903a2942d4ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193365362e4a0dca94f486e0c0037c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179fef11fe34f11ab8795aa79d20487106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fe5b363b51ac261961046000b2f65107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc3664ec88a4987cd47ac3fffa34c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2716ca3a05cf2ccbacc0f4e5de1564109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061266b2ae73fcf08d55e4330f946d96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5da13b93dec5819d5da03af637b820111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32565d528cc18423e348b14e72aab3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1107748008225b626bfd06cebc829113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef25f7c43398446370fffd35ec76d8d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497d4f351405c317916421d0f3eaa21115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ae11699acf15a00ae0f29f989a51c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91442aa3416ab3ac79b614f260315352117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d789f7926b6c407b3f8464f98c3ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8dc64478000895c4cb11952a329df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34d79508dd26ea4434b6247069f693120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda3e195a9ba7871af3672f594b0bb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7998ed177efe4573fb4dff99d58b17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7852cf44c2ae1100adf2d00d7933c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409404be84d415c66576faccbf72141124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97155f30af9601e88411f58318d8a372125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815af91a73427b0dfb4874cddb45a07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf920d9f2ff954111f86732cfa08c313127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2ca0a5902271ae8c52b3398544704128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09727a8b40fe79f1f02159b735a334aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7baf20e4572098ba5b9f913d7748042130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05aaaabbd469612a2aa30ef2dc77e55131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31d0c735939321e2a1871fddf4d0ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901d1d0d41fb8b21d406c2800c56ddb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45805f98f6240a14c5d6078bfa2f6123134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0929d9ba4e1d1fcc99412fae57f8d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8fde2e91da0a1faeb6f1e55417857136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbae68db4937e0af8d76a6216fa018a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e408feacd5d2db129b18295a13a913b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21576acb256362b4148a660397f91503139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464cb437ee5b89e1b5463d790cffe97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000dc6d1cad8f4439676ff8257d2d34141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919368e6ad11dfee9634dbe1d667c4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee5ed3465b4b02c1a5d80a7fe7585e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653a92a48d1c9338f67f63ff7636f74144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebb52dce29096e08b2a927641a613b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb89aea5998c1c8e27e8239450f09e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4ad0e2942e69db0f736026c1d82c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4796b8a5abea79c9894ca6e60326fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee714d182ffcbdedb3223fd082fcb19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94da368a88d96c831a7e092fe903fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133b1a20fbb800adb5d32579190d7ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2624d588c89ca520d6879288164dbc3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e31b257756c17b4dee2897923b109a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14dcbd0b0b3b6c000ad971f6e7590d4154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c435cb2f425e082a8b664cb7101981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e251fddf05590877fd3a02db8c0a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1295cd4c9634323fc0492003ba750003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c309752b795ed98801912aa8fd71bab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa005d8f6fe810a0d2b3917957343e655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfca7bfdb0bce763ee15cde0da26e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc64d0921d6a4d3553924f4f94b01657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e6ab599adc4ca38bf26418b2e907a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924675167494beeb5baf98a229f920429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd924cbca8858989ab1b8c59fcc85cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fe7b16943f4f74fcccd1da3f92aec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c09b2f7efb8da4991b02d73bd58ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53621586164d5e50de11020aa55167b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368d857544a10915aedcf50cf0866ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06dfb9689aa859fee32ef41233dc4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87358729a2de55ae2af8c87d5ef93616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5939cd96409d13ae860b620debc892817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ebcbe6654a82f7e6d76500a252b7618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f59bb063a58145c947bb6a50985b2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3e43d38660e0f03c03dcc2c8933ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66063f78cb07ab911dbd0928717307121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae92ad4b890c67285778cdd9cd1dfd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645aacf1cd7f5bbfc361ebac700e6e1b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98582361d45c29ffec8136875d37bed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f434797cf7ecc364a38c2d1d35ff625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14882ad78ce43d58930799b0fec49126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970d42ea7141a0772dbf5ef7b26777027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb3b3a650dcf21a908fc1da5d1641228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f481b360eea73d2dc3088fbef3fca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e70df7e9d22715587762ec1b08f9d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f0170572e5ba4a9c4c451ff6c889431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ead5c9b6743927d495671537730d1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dff7049e6f865232774407f7240a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee85cab963ad7d472de31aba54fbd2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f5a5adb452d519d20bda5a6edf00535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c1a3e313c997d63066a34baa6067d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60a9ce0a8ca665c846bb41111d32ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107cc8945b29bf4b6f56070dc4f1b9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df67db9a6e705cac73b4b190d3ac8f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69b74bfdabd086fc360eedda96849d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9be72b58878fe19e67af04461e08e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4d552d88b456a184cd1bf0f32440742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07971d1c10c510332dec6eb57983b43743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935b7cd9afa267e8aebe82072e6020844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1c74af3b228a2302a1ab9545043a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b4090e03cfed8dddbffc0ef1b0a8f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27206ed9a5304f6fd201ad4edefe530a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be923aeb5cd2f0e4d3f66c0be2313848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15cc738fab722fd5a5843285c6a45749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c68b6b6fd24c402acf5303f5ebc8fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e91c3332a9dd47e410dacf8e16f62351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59335401caf6e3ec1cd4216c02cdc2852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f732e5e934bc7db639a6cb09873b1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4f3f7ab49a46bbc12a6470ba924f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cbf273dbb4c6abb90c6377b38f6af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4217a2d186cff49cc2ad5c353f587b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefb832cc9a76c95e5e61e10773ffd557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f396d4facda69521e06da9f406ae9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34caf3810c7ca8b07fbfb7acef903a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee4e215fd36725a4360c441f8e4f6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6bcf1dbb81aabb8959d8148a1d4b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8735e62b5017552bbb07a17c1f3b8e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af01b4652d1a1a660feeb520d3dbc763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1c24ab3f7e6115853d1e193aa6a2064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65af2403c9b04df34f2f74f37710bef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30009bd2062283137ef2a98b5487897166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b20353e62579303b4750f607843f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e6fc16bbc869ef5b638faa574491f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b9d76d9e6e192bf61e9ead620888069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadf839f7880aa8fd0c9568b542f22570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e117c2fbbc6bdb9cef7b859191439d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb074dbe682e4d554ace4a6c71b64972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabfb53e2ca25a85b93abb299b1094f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20234b082809d21e6f45f616ffe96e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d43878d125090d75d890dd4acdcdb375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7825000b01fe12a31167caeec72532576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffbf21ce3af230a6222e03c471f76577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52613e647857ca45d79b06842c562178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0bea7a50ae1051ba9964fba8116a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5acb83cf9e698bef288eb89d52c0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca344eae5e6f991fb7e5b2142b5a131a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbd7bf966f531a1922e402a3926eb782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28703a048542ef78abde43e63f5706783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af37fa371c775a897999efe4515f62184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf699a56232512dc6d9c3b7a69bc7bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7b0eb9d6c1c5aa4d45f854253cc4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445a7c8ed9083829895c01e05ead1be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c0383f4fb9a4418c19b7fb15363ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff6e862ead2853c7088dfffb59a73e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9c6323ddb79146c53a400008c7fdc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c907c3ec779e9a1e110027df7a5096791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d196cf9ec0dffbcca5c44a8d60ab6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8a91c5c4e8e97fd6a2e41c22e12cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f8863c178c2ff627552450265e7e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eda42d7c1cb5eb71d12c6b207116a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e20209bd3afb44ec0888726b5ef51796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388bdb4465900e0b1cd90cc07ff681497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf765b9982cb37fcb370b3f0f8aac2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066633731b83684ed34b1af8ccf7cf9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1112e9bffdf95bd45a498ba4198edd0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd817bb4e1859e22827ffa9133b4ed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a454962475360782c726d37b3f98305102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1f908dafdba9af49e8193f25551da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82735cff5e5e5246fa8c7a98c9a82ce8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3a7a703461f890112bd3ba6b9f371105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85d3c7da248e6ab9118e724ad565a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee6cc7ba2313933ced108cb6079b39107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92014716f10a82c7be6c0fecb3a6e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c226295a6f5410cc5df727ab5277b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e79471b767375e837a00ff45bc8522110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbc702235c8ae37c8aed08d6c96289111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc5710b4988737dd26d37060a316c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3baabc9e6a0e10ac76db46ecf7ee23113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8e752d3fa61df2bb5ce89d8b281ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2932031a857e49f4cbef46e4915ff7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632b2cd24fb3013bab85d742e3a1a39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb5fa8e5f804f82e1f2db9f63a682d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680b1f757d7e810a6c163ee257483fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea342c447ab0e57a157ce956314d8d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e14d2b5df5a746d5f8f339dae9fa30120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee09b3819dabca66536cac0facb9bda121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92152cda9b98bdfd39272816866e2ab6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f004fdb7febaf796de71e0ba71014123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a92f42b3071f8774f4763f55ecc29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb91d5d02a1926af3280dfc66510caa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85025913cb3317631e36aed5eeb712fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20207427f4b256c177622fdd54dcd1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5b47af5afb676dd185116ef263c76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f208be03db36eb7ab084da159b9e5fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26711b039b2fb808bb37f46995dfab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fe16868bcc9dd9fda30cf2a19b0a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6b9e9886631fc78cd254187a57a26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba099f8e83658caee3d2e94a63a11c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdc2ab6db9fc04180780899cddbbdc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c498312470b9bb0ebd39e1dd6acccf4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d4cb034fdc37b9d841b62b31ae92e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c13ae02641de6984191fd58cc40c25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11703fec3984d2243e2ec443ec8955138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db568c459cda5da495488d51a738bb3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462e237927256d3862119b115c562dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6e081045a251a6f2d0426ed56eb67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730667b2584ea87492053a7f6044a40a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4933c4be78624dfb9724b7775094b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11c5598deee650302b53ac49b48912144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958ff384c2d9ae251aa9a5b2559c0db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68032f49d871ca8b6dca58c4a4fd25146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebe7e3159c562cac54d7526dc515e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c44dd9499ca933f05b871d616ef5d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391ffa62faafb523deb0d5e39b966ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b113b7209c070e9b9aa8af306b803f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203280678e44a2e59e7f6a80f4e06748151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7957b501935232cd949f417bbf0a13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0e2cebdfb60672ba57ef17de3be03153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9739987afc5d7c6fcf7f4d3eabdfdd154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>