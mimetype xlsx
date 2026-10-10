--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b870f04433c78c164f1bd32a77c778b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abcad86d3af6573fb23e5f65ed4a722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6a69ee114e506324eb4c8c7ef32783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c661c836202f88dd53f97920eac944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9f0bf767998469bf8385f64e54c755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356577ea64d6bc99572c0bfc43fe9e6a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d5e7156b98a02be6bdbfea3e6f93b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004508020bd6006fcd72528902bff478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafb3042af46f17336bd7147c245c049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb01548e272ae3e53964aa7800a826310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b0c96c86dd643f6255e6dbb374c3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7183c603d3f4057eff19e608a6eed3212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55554c34668f22c046d9b70a3102613913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4d33667ac55fc0e4cbf968750d59c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25451004340082e6299c8d66e693798815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575040a05758f489c141e3273b156a1216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72938de144274e5ba0f82635f56e70fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95988d30358dee7a7c261b28abd4af718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49e2a522838e104dde6410986dc84219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ac8bf09452e656a69a9313465e95d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624e999b1eb33325c77dbc8215c87bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48638c80ae034dc0f1f2b7ee692ed522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec9dbd854ca585d93a9000b1d257f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f3b646d07d2866dffd9a4c077ed8824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004f9e96a6d9d063da6d5ad5a10df3025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9e02e886e981bd266d41ad6450e8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860b51bf6e12f8caca8f03afd14bd6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cd8a0b55a65bae0b07f61a978e1c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521f2020c77d7eb601a8e445d9fb43f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ce068cfcc8f07ab3fe8619c79926630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f9ffd288f29b42285598c5288a86031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ad74698534670a5adecf4d001dd1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a055ed78bad7f9a4a5c5ad3dfb087533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07180e98301d2914c6db55a1ee5979ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c407765c00a1a915b487c2e9fc37a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db7e7653a141d83d6990e08c94447836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1a6b79102b2f248682303257e497137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33808b4b39dfc2e0f4cddcc23aa50a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a13500d9276d302873ce30a04631e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475766a108d9f4e53d50a0a58b986cfb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdecc5a490c45cfe8b935cda88658641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bf9743ed9650c0a56d0d583cf5a5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b485f4c99c9922210806162d2e4e5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1724acb506034be1e7b02006d88a70944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefb2d4be7d0ca7847f52a57d157bb245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2083a313ea8fca06d941299529cf3cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7cd99868c39ec6386651f7028722447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc84cd41959df37a2aa0b62000d62e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2150ca765cc896c7e4cf5f3219f59549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7b5121edc47abcb7f70201392474650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa018f9ceee7ee5b8a884204b102c6f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896c1995a21860c35d7619ed31b31a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afea449ca9f2c72f3808c67c65f0f7d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263130f6a4f2613e0592cab008b38a0d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db411808a4073366f9568cd0f6706e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044e96d0e5b9ced4264efec38462d4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087578eec672ce22a8f32a40d05b8b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acc636b5fc4f25b700ceb0385d767758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5073ae6aa00cd5015eb58bf0a2da759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d654564b016abcec2d55d2081770b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43696d82aeb2e74589898d4b1d6c0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd665b4bc554174cfa2c5b8fafdd91462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabf3916a14185d79387be1aeed3e3663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0f26e76057eeba57ca0b2a3be09dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2b01aee849c1ccb88eed294b6e0f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc58673e7090b475420e45c5382bb7a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298227e64e87ec7ac7ff83c0f8a176cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9800961770cfcd28df19f0b07dab368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a060abb11af012778d732b43519fa0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf5aaa21c678648e7788ae7c48e73370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d95746d6c3ddcb3b6735d03bfe7ae771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed2d23c1e2627b021cad5d79038f6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebd24122d7e2e26dd41d55e37f850c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4852631bd1387efe21ac57e4741c86074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1ee260671eddc8d1a5e61417e9b0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd42be6e023a1ab61a6cb3379968ddf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80389cd9e70ba4daf9428aad1e56828b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473ab673de6035b3870456b32061db378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692b734f3a32ffe1a7e5fa25bde46c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb91ac86fe1a32e11a326f13b9013c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc3535ddd704596798fff03b4b71f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d893a81c6aa109c127c621446278082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be6e83df63ed928ecf2921cd73699d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acceab094cda965ad650dda802204c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbddd9eafc1193fd7560c3f8571dd8185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12e285b6dd8cbc58b2772ad5d3459d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046dd013bb59c0c3c6cc62a795ec5a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175904a3d872bbff488764f62aae458288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fe6c558d39b7480d3a193cbf94c2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931da88cd1047634cc1b1cb16b96d76090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0360ef13605080894fe78a1b2862091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1c5c4b7715250e353a19aebf09fc092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791abc4de953084f562a32c3685222093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cbf37b94554f7ce1a0ec17042eb3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45696315d16362ec31c0f44f014e647c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155ad9c1ea865d363335ea61fb8f02296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf648c96e57bfc2acc7e460d33ac3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2ea78bbf82e41ddaaf5847513db9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cb40882648c2bb2ca65bddb03ea9599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4832f35172441e18cf4e34cb80df4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f270968c5069997a4a173a3ea9197e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94c364ed7bf3c0bc3741713ddd58b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ac52725bf73367c9b21971721c453103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03def6542927e5828e0f7d7accebb048104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a370d2ab0b61e8e6da15d9b187c97b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711795cb8b20b33443a014a5d5539a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73522ea131cb90f0271c70ef2a0ee4fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a88dcfa4dd45881ab2c36bc523706c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bebf61bfee5af436e807b2eb2d888109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802d92740008d48e2a88828cfeeb343110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c74d50914ee2d3523a5336c2f9cd66111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43286c3479c38d1936aa835874b4bf59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6bdabedc3b92dd5ffe2eb04ad171f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26ce14c5cb002f3f30ee0a797c5a1e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129203f8c0b02925556a870ee644cd9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a608c052d68a75a1fe7a53a8098bd3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bed91b3550dbde75170a3f8099fb25117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59802742a43284b259905fc0dd9411118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b358b5f0c0306af6ef10ac40132132119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd753c354074604edf8fad05db7627120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6588f739ffa9721a18ee33421ac1b96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd34aaedb98dd4d245912b9f46cb4d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f40ed05b53bae27a1f1057d4cee169123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f3a295b45affa1427897f075cf98b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb908a34301d406405353a79a96747d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c94116695428d59ba6a64be225df5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdfe3bf34e04c524ae0381ec62d8c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575018dc20d9a3ab266aa3a85c4c204d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd0b831c816dbb52d5c8cbffee36e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71757cdced832d33703d3dce858163130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95d35226a0ed88f04b95d43cb2a8ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961c52c50ce549f26cb58684974ec1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd4e1fd676d648c791b1e64ae28329133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12551c929b0aef1caf7667db1cae71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1c3a5d939a61690df0d48b6a2d32e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf5ed97497484e8c4960218b521a42136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4624c51933a8b4fe6e61b21ffa4896137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4e9519b74e651e0f3c47130f63c9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401fc60a6f08fcee4706df20b426adb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67498dcbeb4bfee220e6047271d515f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27b2e840bb0516255e75f5e5cb8ac0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfeb1ba769c09e0a5097e1c9fa81d02142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfc8d74b686859b6844efd62e0c14e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8a523aac0b13dada927275e032e5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29f9e43f1249d9c6e56a3eaf1719bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbe8a19a3f87c7343aa7dfc5f3afee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b450084d10488998199c3ce11d321df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c3d66519604ece21b34650be1ea03148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba934e8be2135d504cd6425a26ecf2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8fb46fa995f7067877ac5da3b9025150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc0c9b5e5c4db5a9a117f8213e84de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec51c7355eb8545740eb51d603c1bb2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7be8a950944037ce325d06c6fcec9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b04c5546f2e018ffaba6256825207f154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824e7152277068de5ccf5e7b08b741f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88201b2df7f8836b1efc5492c26714f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844aa115e63feb815f63b45c8f114b4c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2bade79247e7e5d150807f01363004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc03e3000ec638d3c472cc676a6a945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ea1f5d1f1353d9e60905f1934aad66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad166f8d394301404cec03b2fa786c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147556b4b1cff0e8c327d81593898298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd71f0b46ea734d82d9a9384647d8079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e827fba42d19987052fb242dafc1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67a5c2554e0500a2aa8c0fd24cb79211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d3b26136306c8fcb9adaa57d134ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23266206de37d7135959b89a83469e6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abb6a456b64b4f0d559f137a6fb85314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b9b53c44bc39564e409c09e55520615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dc9177a8717ee3b8e3506b3f2b62b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5fc74557d9838bb2aa36f72380ff917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a73c8eff8df74815990453f32a07e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96c784bdc543e4f0d20c9701d5ebe419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed167061a752bc00897eaf4c706a196920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ad628d4e4001e2e184d4b438eac9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644284a07c88ddd6b20a38ebc19d1eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cc66f47d90f58b47e6a45b9be4dfb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201e87a91d4cd5a081724139321967724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fc47c13058eec783c4a7dc49580ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e072da1800d4d3dd33ccb26741ecdb226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ea3a361f436f636d770ea2206efcb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e536c5c8e8fcdf6e9bb5ca77352dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f45b02a431e4d6380da8f731bbddb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93c1116ac914b6e13e3353c17db4bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f8aca12544a08ccd5e1a70ed4643c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe0c31135a9aac0179ceeb1d36c4b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9242e0c67f476fe5b76e31bdc6083433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99cab2c40278701cad734bfcad998734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ff3135186f415e49ac6069dbdeb1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78035ef562fd051a39911fb753bd4abe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b10715ad27804a4070f53f7a9d646137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dd81c53743899ba15b91df61568f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d21056adbc6aebc6cae43748a6ca339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096b8f40178e28de72ac5b73aade07d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4c3dd9d58103daa4747ba3a57adea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c65b83a564173a3cd66a6734d48f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e583507d46328ea90743570955a7ccd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21490208c480f853a14ffb13eda287444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c43d8ef5e4eaa504a64efbdb1efe1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709b9246e41a5efb13a16d9deff85cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba7e05e029d4536e7bc705820b8b5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42870227f9b009acf519aee3f32bf148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961ce6d9e44d65da41a48a1097b888749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ae266edafd2ee0168b50914e6c2f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29640bae9a96914e6b7e8feb4c27a5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed5e4c603e44b19c26f8b978b7331a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7316c003b1daa328cccd3ee482400953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4e74158f045c2d0e3af764a57cb2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d2349e2f2b422d938c776471ea38d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb538c99573977f4cc7c02bf7e929756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded04922b701dfc90422cbe9d818acfb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2b4870f156560804611076357028658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d029ca94cf31f922796ada5114e39c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b510dd72eaf302e8714736852c2d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7f79e3f5154d1de3314f41530bb0d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e21b6892be7d81100ed11119b3dba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16f2db77ec7e1ca5c7d4cc49dbf09f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377b44d878793150ad5b050f6bd02bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e39e9d5da2ef573936455c1be85b6b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14907feef8ae95f6ad4a0da9ab75d70366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbe1c794bd926798bdc0bbc0f2a05f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5543ddf48af1439fd843daeaab56168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe55dc562f01e530165bcb22629540769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720d78e37fbed488eb6e82b901aaf0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d8f4d841371fc87ee53a7c559580f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb965642de9b146cc535cd108fb6a4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ea65cb04ec5a0a9b2762bc0cb571273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8de9fa4f0cc3afb874b77d7ac2308274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f439686bb94f2e55154389054d34575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff3e489e0d5edb49d5c682e789b3ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c6c6b57f6351ba65ce1e8839a42e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f415ddcfd266ebca4f90659b458b37578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06070ea8e9e0fd8f2e40ab6889a0ff179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554b39b8dfa03923b74f81496db483b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c42663033019b16739a03a4704c2981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51a56beda31e48c3ad99f30e80f20482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf0dd3bfdbf5e42476cd5e1b620d0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5b00adc2b39fc03ff7aac931d5af484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723d744cc72fb7b2d29070f571b5afd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0ee51c13c34712746f873884958df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710b953c6c3ab3a9bdd525eacc79fd487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5a95316b55a0c5417555395d9590e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b17ea38cdf0c11a27d1640b5b0365489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60564918ce3aa9165f18c9ed8453dd6390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92106e7db984b426f71ad53c4b992cf791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce27cf8713368faab801ad90e981d4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c0ad4d608b1cebe1df6ce14c8afba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c785df0256cecd9015da41230df8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d2e239b44c917471d8cc09547ea6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08117547450d3d154fa2c67d4ab3b2dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f026a607514be14368719a89190e4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18832239a9799ec7e7e3cb245e5f699498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0cd4d7db18f458a22b3fd8b51f79a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7dddc0ed1a6fe52808416a66a39f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70007e705ed070492be6b7d53b0819b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78269fedc53c4b296bf83a8ef69fa47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade954c32cfa5b8158ae019d1ea6a50b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0e90a9141c3cb2c3af3d698c34ad4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f836b643d79cfcc7e98823b9c84d7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd1b9c41fd12399850761bf7d82fa4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7026f21bc1f13db422d625a5c9f488107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763451f987c75aa09709be4a3c646bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa7aaa05f99b2ed42cd7684fba744b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee0775ec82c03ee3d9475979db3eda110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3979d9da97e4aa97e8cd6039f00ff6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331d914ad466bd6f68293979f5d5b45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d56b0784bf6ba0c6071b5525880a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdbe7ed4fae5a22847645a56862d50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f750194529c04bfd54480c57dbbf5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9d48cf8fed5531dc1fa0a76204a3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e1bf8a27cc5fc0c411906f87c49a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4abfcf8ccab60703552bbd0fcd524118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b4a99afa0d71aa81449d603e6348d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9959c265cc9ce1819a415ba8da1eadf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9992355f2903c90494df2bc5f97d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae57b4f15e94885afa73f6918d3ce5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc239c26fb26560a9791254d66d8e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf8740756a9fa6c79ea425c226f988124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8017756269a9ba45adf9a399ba7bf4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6093c19a91bef1f88e7afb32c31ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db91e3d0ef0268c5b1a219bb13901c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56823a0575717bb829f0e0bd06affcc4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da8c017215b34c3894e56f0f010407129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca8fdfb3d73b9a9ede5d4f9aeadfe3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f55b742adb93245eeff1adf39a360d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dfcd95643dfb13078a812424a026d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc7ccf8860ec17122a4dd62262858d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc3f57e0c8106425358a848a64798f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1dac3fa47931178d0eb364a43ace9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26d2b4a20cdf0cd129c39a7111c121136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed88af50ef8031c59c83d7c52bb71cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb529d450ac8643c3e4884b0a273541138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca0850ed1592af008142340d565347139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94a7bd8f7ca15a85b8e2349a540035140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d13b089b2d5ac5f74a9f4200d9b76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ee12c770d8e935ce27afdc9d62afb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da0513d6672f3f54371dfead101ae9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b074804fdfe23f46dddd1d75846535d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2446e3f5b8f0689daf6a49fb7cc0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea463ecb9d2bb0e8385c956e0b0ce0b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51a94c33377b9e15e1b7bd00bce0c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537025930ab831761354c78be75e3f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cb07642f105c11e18ac89baece147149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37497a73dbb1a552e4b35e338a99cd9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74f21f18e83c13e419eec9737261ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347db628e8b15681480c38e37476a3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac108ea5a6f60734b1009e46dae7e32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca262775d4f4c10d760c6d2ac38b8c9154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>