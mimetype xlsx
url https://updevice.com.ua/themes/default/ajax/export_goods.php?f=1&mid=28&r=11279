--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931caf2632db03d547445b5182b7c471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c522173102c023160b25e4cd45982eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed0dc24ab73b62a63ee0db0c5b091f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc3cc1c4da4ed0f9cc7847cde512ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120102038b38f15b087780d9f2f7d175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd202164e1a662d4c61908b862a6e436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccb85c8ce8fdcf7e9a9facb2c5cc0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec51d31f62bb3ba45d8a7b9098521e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1749f9864a697cee3ffad0a75851439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240342b6fb8929ba1c843bcf1671fb4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681438fcc4a8b013ba5b79108e75ae211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9f6a2c3a3ca3c3052264786cb0d3212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97531b768443866ae6d69a6a975fe83613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c808c23d3d6f670093817cba1254114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5e188a6b634014bd74d2580c272a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77f21e9bd6ff8d59a492d6abab90d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66943ab149d91b28c1cf1b07a1856ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae455ff4b20f11851baff9c7684d42a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c434836968ba69c92d2cc5c20e44819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907559300e9e8af24612227438c9b8420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05227ff931577c6af6197959c374b06221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477b650fd79dbed72dbc15b98b64f2122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37624c691f3fd457fb57dc6195951a8523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244882568effbe3477fff9de648eea224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d71dd4a874302a69b55808309d916b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595dc134719aa2d55128c3f1448fd5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02a08a9167f57cf5734f7ff3ab967c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61c17bd80d8dc7e552c7638b94e80a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5dafeb6366295c1a1e94eba46f37e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9df61ab195fdc381172a8d294dc6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40138043ae94a79f76158c217805e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbf9a8d29e7b123f82229b33e7910932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247de581475e6f0aa3b92f1444701fbe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4d9725121a3ec8bce202ca4bda54234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed383c03c01d0b3697e3a35f1b8bab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3864f1ebf1b8233405a2b23b6c9a5cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937a708b848df134b2699857afddb0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945010c2a2414764cad0feb16ceca4b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9fafe1d55c0d27496a2b057b0a28839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33723185926b1a578284e781fa55528640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76c8cf3dd5624c5ac005496564019741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a561955be23dce9803d55a50189fcb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b35a5144089d7d285dae93f20cad743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1606fc0bf4784a070c846ae5b14d4e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896bfd41e92f069cb55b51a0037413f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273b57a23bceea36cda0f215b6ad92146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2df3a3286eb52abfd9f76edfe6bc647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79261bc75c36a146442a1b50ac68edc448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b82642cf7376c1cb056572b7d8e3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bd85cc26a75bfaf8437df13518a8e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2534a9afd5f351998ba022d0c9c44251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406f53a095d7cd4432594370fe451ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff96c462617172b66cd11921455f2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45886840384e759c7f94c515c8797a8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9234cc422ad88bba6502c19c695d5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1f5e8ed5743b9053b42da3f1802bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f72e159f7951d394872c2abbd53fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c17c7b6125533b2d58e0dbfa515be758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb117085eae37c0f075099ed09696ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fe94d66823a1a6bc88bea2e19fd0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0408526efc05f6386be8d7ee62e2561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbad54814977403346e5955754e85a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee424d5c7fd6460b377583fc95eda9a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf846379a99e6d951f512ef831971264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d097e3fbb224a92e1bd3ef23c04be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1dee0b652e35124ed925f1f51a46266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01382f2739618909f407b4967762578467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4707a5d92ea0eb1f3482ec8fe3fef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d1a65c06465414f606e130a20563169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715f4dd8631a1d6e8fe8fccf43648dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5899f8e17cc063dc306465f969a21f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31731a22667d8e4991ac81938d419ce772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a9c2067f3007c45d76f970347688573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a35c564e827b42755e14c55389abce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27eef81e23fac857856a602b4ffed2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3194136ee3aa01469b5164898184b7676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79871ccc4b34ec8e20a4ac3a134419377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4023607f705d38dd120076da0e5bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9d83d90441db9eaea2004d5f93bc679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c355b4615f2c4e681cd3fe6a5b64e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591150db46e5b0db351c699f2ca7a1d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e15e465baa8639d3514e726cd6efcb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f8ef3716d236f88b429bedcf4cc8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc21681c25991a51c8dfc30ef90fa7984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f31ef1aaa16c3e43e1d4f413876f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bdf3860c2b9fdf46377a095a2285a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405737fddec3c4f7d37874cce105022787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4321cd668272e1897fcd69938cb247388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2e531dc63f732ff8a1be34b2adfde89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbb8d00217234673f76aa9c75c24a890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d642ce76eee1171c7f5effdba17ea791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4415c1a8828ba20e0cc83ca02618ba692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1affcf5410f3b247d4b415f93b97ba793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8df18b478e0cb3e7e19fa30e3c0ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929433bb4543b04323eb14ddca34ed495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b319735c37a36ad8361e579b7ea280c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3dea2b2a7c00f3cf67bdf7cce4fe297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d235fc0fa71097f52ba43d7a89834df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b54724751f6661dcf1e64f2fca5ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77957ca16a93569b648626ecbf66730f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f336573f16a6bd33b232cadf9f6d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c530990e815731b286c9121de5275f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3daea6c5101930a99d2990085cc5bc4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30398df175a6d180488bb5fae2a966fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8783f61bb76d6a642608fc95f39a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e71f1038d02bc0cfb65f632c3effd1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb77e50aa9744f6208117a069090872107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f0857d2a9450975518797add9cc3e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f7e2a0600458da528d556696da306109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33548218ab8395575584acb796f9de5a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75e3fff2be2b950310677288ea9701111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011afba60808cad4c147ff176121976112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98782a02090d241e67faf0977b4c421f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a5a72f13eb3e5296ea8688fa70874114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d855116321ed4da3eb7598ba5ca027a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c2e38ef0d5a1cab7c95a413663f3b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f87ca6caa917aa49fb769489df47b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97f37b3334982e72ae3b54b6e89c30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82071516ba9bd98142841abc67de7b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5de881f287c106c95bf201dac1cb4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f01e7144e3455bb980fb6167635491121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14584d501647e569284c7c55593b8b50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5fe61779f6f85fd1105f46f568456123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c55f69ad6d7cffe0e4b3c5fcf9110124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71d278a4d34b707ae633805abec884125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209808e3b75bb67674251301cc3cbf8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dd35ff4723176c12a628b072206aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8077f6a5aee88198ecca1321d2a34128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac80741f564502dc3b16c350ec33a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3987463903763ae406d52e4a27aa0d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f548de5f34ad0e21b40b8b535892a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025dc294d7f39af921edc70c2a84d31132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841e22201b6aa60ecf07d070091c627133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430591ccd78956c5c20a43cffa2fa01134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd502a00f5472a4f54e28a88f4310f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a5c545a05e03e76dfdb903db45365136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0be09ca0aeaf5c5a39ffe331cafce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436e6e972abe7e00cbfd10e5d6be8c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ccaa5bc0aaab0b0622550243c2bf4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1c6654724389b0e1387c0ade26f6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe2902da36331585cca386406ccef5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181aae34d63ccaff059ce88f0b33bb26142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b021706008ef06c4f812d8475f32e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123f926cd2a92c2754837b1d20cdf63144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1130fe65476aeb9c7463a29d852ef89145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c44656555f7e58ce8992c22af194d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bc8f5c0b65cc03a9d6acec38bc4ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a394d912ad48893b41a9a3710fbc7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9db27f4faca5f4e17ce480b539569149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b10c10d8d97665dce8021bd7b0aa0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8672677323d165f3221a571d4de0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ce0d5229d70a3a32396e169062ecf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ac8a1225044368ae6a3ec0545e742153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae666127f568c428c2092ed6d5780cd154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375d4c08a950d01f36ff171f523b2071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcffce1ce1b8284ee6d22de8ddb3e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530d43bbebcb9ed03df98a0c16b14db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103abb7f1fe8aa299a98a558b29f04ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6482ff552f11ec5d292841e0c463e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29adba96bedbaf81e15d6865706a176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc071cf7bb3e77bf85e8f823a74d91167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11cbc183031ae0f20585b0726526f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d74f9a375aa7e639e6767fe202c32a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821306012ed3f72e2ae2115b421770d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b23f61f374af4105dac2599c2c21211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19457cd96a490229744183258af07c3f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4935b58b67726555ac427833fd6f78b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c9b8be147109032fa27931701590d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b881ff485d0126d1ae521bf61662615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f760a6730b2f6cc1499679e58858116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fe0d9c622808b4704ce7a54fedc6817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d4dc4cb3062c78ff19c72873cd34c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046be6d23379e39fb01535b1adf6974219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75696187b27275ec4caa48ad4ca74db720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f252a2c78233550fe9ab6cc0e68c3db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3d5de9c8de9f35c297b11dba0231922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e79e07f576362a2016716fbed2e6c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a6aa995ec704faad34c5cb9a6b18324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e8696b808dfe99fce4abcdcba025925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670e965d1cffd8ddb1c6419eacdcdcc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5bdc5e5a69f5fae7043a866ce82bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0c34463d20e7bfdcbce59300588ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c8ee39adf457c5717c5428560d33429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8f942cc2edac59f2b0b87141d2e8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfce8c873225b91a1fb2d24b49997b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a080a45e63cee6ac77164687c0f19b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b417568899b1e59e6d50ce576c3d26233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538d05cf990cf994988ae59b13f1a4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eac5233b153fbdd065e29217b2f5f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8c1e625e82e08ac2441d111ba080336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b97d90e56d8cd63c67b7ef6e7e6d5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d4225d8ea9e3b5e06f507563f0f2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8bddb451156835f1456652571741a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f81f58fd875027f4b6859ef829d42b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b3ffd92470526ba775e42681d52d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7374508af32962dd0b4ee8aa99dd542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479db6e92d212c5445644187292762c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccee4a2bee98dc0ab9fe869a399f72244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda935e9e30530dc64e9692872b03c0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c772488614469270fabbadfad8a9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a50a7d7bc99b71549477d5101741447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff91bfcc6600e874d5df3d93e47b1648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecbedf75d234f5370b819ba8fd0f4749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47b4a972cb8ab9db3d3f0f8c96973f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da99ef6e03bff40a909e8793a3f14f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d463105da082cb8dea0243194dd53252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7688745659aee06df26ec4643e23e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3aa656dec704f4b16d15aee1c5f3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864869366539cbd689e577ba04f7bc955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bbd4f8bf32f810e2ca37c8642fc0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34535d17f239908e44fd10fddde9ada57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d13ae41f501a78e0d22a40d59c590f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8efc606862fc959c514a5e3d040d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925df754be1d4d133b2a92f81a2dfd360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832adcec7b06a111228b0cc1878575061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e72b0a751f14fda969772e3d6e30b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6625e60ce788820356ffd0b63e5bed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa40e1c4d0e4f9b4c997da9e90054564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144ec37ca0a140e4da8eab767e1a65965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6d099560ca2392b1cc5c34fade09766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20a232f7aafaab9991a53d06762cf367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81982a5585aeb0b004bde5f790bdf068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fc50fe20b643d9695773cbde92b9969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec46c5614db9d71c7b0fec8adfa7dca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ee4dd96e7ad5029549edc1cc1656b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088afc19ebf5b3bfbe41d0ab158215dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87478490652a7f707ba5f10031a7320373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc53432ff77cb0b27424b8fbf60550674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a6a0317646e493f1d990f50b9631975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d97cf6d4fbd52dae176f52681e98c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716fa06379095594630a99dd34134b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224408620662eaff8016706f3ac08fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3a80c15ef73ecff37173f6c96a12e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a42b5ceb8765b05717ae63bd69370280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9302fc8bb237885f4a8ac1b1fb687d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccd91e7404fb718d2e63dd4f2a763a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e33f7d3969e9f5b445de62fc7122f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afa76b066486937c8229ecd5b5e08e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348c18fe98a5142a653adc724d3c3af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f03ff4c8f36107b9e9ff71a5e5ffd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f714e5c699ca8ae93dc15bb64bd7b7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49546ca3a78a9e9c786eb7ab0047f08788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a23fd67106d292e5e8e065f33ca30989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35acacd73301f4d063790704ecb7f0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e1ed131dff392a5497625ec59578791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc59dda9d77b1ea0aa863ccc655093192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e67954e25206750391bfe6a0b9f24c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294c8ce34fec398e34b3211cc99544e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e124f5f36779d7a54c28410ce6a7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b63b4b59f3bea1568b3618bf6e1e5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a672f512e24288df077865e537a08197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd20502642681337d0d411d373dac498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7723c2df7e7d2f20cb065378666689599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243801276cc3dcf3c6372882a9de3dc2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50485e6d42525d98c8720e05a5fb6320101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5c8fc7179d296c4049fcfbdbf6552102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720e96668c45eabf3ca1b72322170f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a99f68c647abd6285287a0ef0e142104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05ad31abad171799fe489f5e5a821a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c2c55bdafad96f6561a7fbe5a9707106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b14d6cb7fdf1684195a5846393f5a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7dd9e344cd39ab6875adbd31d94e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872f79386c6bed05a91b6116c6d6b26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc6f3f0bd9ddcfa692cc108eac3559110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39c00df17a9d698e24849bd4ad074a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93754d4d5eefad71e7b3b98cbe01929c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fdf2dd88d8c3e9921d7c179dad49d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b993b07787c9cb78e2209e8b4a2f717114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed19eefbd9ab67551f146240cc5cba8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bcd5fdac4729f3d8668afa8cda342116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be258fdc703ebfebc34e72407504dcd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f62eb41e9056c0e221eb645aa0e5f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871c94c240b891dda93d269e2f87204119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18e9557870db11b7074d01531d3327120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb0673db64d4685f65d4913dacb943121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680e8865c7c89748c0502448f4d07a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad32a52eacafbb20d71031154d4498123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0707a3bb2128d652b0873e1bca3ee3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342cf8f7d13280a1c746b32a60d99d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5582741b554c7519d116f40a0cf0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e05a8081f06ff173d07ec542d6deb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e3e09e6f49bdfe6c6d0ccad369f72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697940b364d2e3b15cd90c3df6e2094a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a59f4f0a938345475868859983206a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d79109eee6407c07140038b4fe629131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766713cc48739060154d8f7c1141fd4f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c258228dc80823e310e73d4a3beaf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233cc0a51bfb271ccc620aab4194e62134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7841acd1628deb3c218ef79f2119c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb602d228178c258302f61cc44b9737e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30923033c77069de7402dc947fc183b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff499dc0667627993febc86e94ab4a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9db33387bc395554ca92da6077bf0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c83be25078e8376de3d76553388c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895252ae25c9768fe4dcde74293645ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a8d7c6e51b8e4e1e0fd6e35b6d5cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41beb86bfa4b33e889d079d76dfadfd0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bd919a22984fc00b0f6c395b336fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d40b7cfb11d512eeee274e0c2cad54145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e72ae787375dfd68601c7860458f03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54c22f3800f065fa89b8cbf4f4bdc8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee894e4b71cdae5b05fa4081a0efa6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7a81bc0de6286c2e46706a1f5606e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f969756c799c80a8482f990b8b0bdc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e2198bcf8d04ed51f5d5af557c56b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7404e8ef64f70931036223d84554617152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541eb03ed6b1b21ec65f314b8eadb90153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b6d68c2cbc65fd3e3262316b5d530154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>