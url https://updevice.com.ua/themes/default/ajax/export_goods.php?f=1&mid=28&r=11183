--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a3f165e0ceb8cf314c55afe003bcc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f8bbbf5d47531ce98108705891f882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2e93f143f0088888d990635bbaafb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9940b1077f31eadefa07daaacee944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a5a188d06b3b716239d0c74b15cbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf37e93bfa6e6344240d958c44fc6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff683b3513a7d3dae9a90ee5ec94dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a275b7402f18c71906ee446226bbf88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e7a4fa3e1fb6d7c9c4d3517ed0d509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537f3b2a637b40ffdf2b19b8729ca0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76941cba925d8c0eb0e4ec4ca7b987911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2348ad48d005dca08979a702afc1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358e873f768b0f9b0dca7021f3162a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0807beab252964283bbffd40d78352714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a8b2c6c74e996691926909b17778215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe26dbaf09307a0f1f158b6a688d8516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e3335d93edb358042a1e5024660ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c97f686736724168518ca3b74173e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16785de671af30e5d60f507f5d514d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e61279f0ed66f06d665f189ee4c8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b3263991681f71591cf537d63659b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45412dc596568d98188067430558d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53219bca3e211f3908bbebc373e2e13223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293c3349cb251e59a3cd8af8359edff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca32b2c21cbc883546653a7d32d343725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cddf9ed963d47af388f5375f5c42d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97604044b797d07fe0179c832de933a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30000e8aeee6ea00bbfc760d5e981628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f2a48e6dc842c65a83fa51d7c34d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5ef607b6a730812653f0d821b1af930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb1e7cdc7c2cfa50e508f5fc42357a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e33539784f90ecb66ddd4d881bcdf432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa570d438e05841e7ada3af3a1b4ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f43d74a9be8b48cbc32cc0e98d0bdc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed58dd87d678369daa5168ddfd578c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee218f0f6de9f149408d14af8b277bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31ef9b5bf39c9aa9ab875b9270679c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e5a22f7ea76d7c637903e3634398338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b144235a54d0ab823709c5928284a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c5ec4fe601eac4801dd53edbb868540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cde2248be488a1f39330162597612441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f67f1895c4e27d0d0531b88c510d8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f026353a8cdeace7dfded2a2c361a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935235f88533a5e6446deb4de3f9c3444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349ec59266115a7b01a112dbacadbac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012e70a695ff0ade1105a5c4e08faa546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe980dfc2a46f8f1361a2d19a5140e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261d5478ce80c9385aebed50e28fae848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c91749f7c4f876e7a146f44982fd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086581b238d28290aff1488c276aefb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5ba378e53fe4d73301ff7917ad01251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601a6baf0a724b580f8f2d57f2694f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a2e15fc381d804381e5bca98486fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee03805f7de8492f24ba15ce4684b6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d01dd2db410ad1dfe95d5f843fd6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1707187ab454d0a0a43f06930932256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e91b39929f84ea1ca1ee9e72e9df557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434086522a1b33a258f227aa9f5c3f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f2e0394dd6f0635bd2a0f658facfb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de169115c01a8cfb6bdc961af89fb42860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b32b79262b6695bb246785ac1c0f3e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcd0a6f125fdd8e90decc607e1dd6662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef636332bf920e859cb1db9c684e62e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d759400dd3346b565ceb7c014f5398464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3c8c3da267fc9bbeded30245b606465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac05496c842560c084cfcbebc1d925766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57540328c6fdf67531f0e97eb5908d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c93c74fcf21f504f7d39e972525bf068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961fa2629907d1ed3341fb6ef38104169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6206cfd19e0f170065edc3c856b818870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c24cb71e6528935971c8054d5b14f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fddfafe78d6b62e4464fd082bc65de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a366770b35ccd2fa55464dc48f58c2d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fe8fc0fbdc927f8deffc281c61e0974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98549d9eb6ec8016e77aed25c81fa7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028c79d543c871da2f32fab9dcfdb6576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59919173b8d533ae66c468caa5acf2277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1b13ed143959be0bdebd00be35c0978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144c6ef74e0261a5f8c66ee961701ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6154f02d7dfae21f4a02de95a3e1cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6edb737123de7c90a43a9fa00d4c1681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e73a44eb960f942ddf938197e1a6382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e627a65ccbd7287e90537deddb70a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6edf256c19f1dc6d6025c1b2e24c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ec2e57cff28c53b325bcbac23c75085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4638307ebcbbfeb1a1c598b6b73224786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0654724e5dd2b0141845f06f61b633787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae26bc7a02fc6eac4ea68e02566863088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b90cabd03c87eae3690fcaad1af3889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed870da1db3a6bdf41a44955b96b118590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb3117f378876edafbfe3a2e0c1c0b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05203d8ef4af26dd0bcd9497cb7f1292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0e2d1c8d4ec5d0a0fb558a3b637ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acacf0660aad986dd15f655d104e0794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15895f1cbd4168a4b6efeb6c0044e62f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf59cff86497dd6be29efe5a97de3f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897e3e81f05d45013844656227c59bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769784d8e8a90ac36c1c2dbca5e019398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27f877975eb03aede25c0e3f56531999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32e5e17c9d4c6313dd539c0f4b641f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59101b4c3f034d994420a6679ed171101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ad929d075ee200a9c2982f6752dc5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d407ac08c85f3e605e7e0c2b3a12d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5bc25339d29b9c577140082fc3368104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f42b4d7f29aa252866ba13d627343105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235fbf88ba6a8834a57afca15429973106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058646d7cfb012722b2c979df6792c8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568783ed742b9ffcad67320a4c571bc7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327054542784169db4f017544c65a8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3991a18d21988b0ab383c5f3c0a5dde110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de301cdbd87de9037b2800960a2ef790111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf345e4d9c67b3ceae5cd013179b4f9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e966dc64d9f137949344312d11e70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98c86b22f4b660c5d305bc7bce7306114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51de8180fb56465fef2780a282d4c19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3b9ed5c81f5b99a90b6e3b73f726e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cddfe0b37524e2bc6fab38477ee3de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d5ecc83fb14ee0fec1b6d89272d76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee50b27e00ec1eec26b55b82f00f34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dde36ae339de10d29dad27d3a4a38b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756b7d10672eae976a346fd847aa0b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e814a10544d15a45410e0ab52ed149122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0d9da9516085fafb3d2a41ca8396e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb037f22681be9f8975182a35d4d3853124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a399d7841882dab92c6a025a1417483125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489191d3a506ae352b76580af49c56dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ed142710483a8ef2be7aa5f4d0083127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5d37503c3e472adb574966b93d190128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f90b7b013230dc109719f14db54a70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e957e126e7370671f655b4f2237c49130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82513327890b152d229bb7b0d998fb4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fefda38fbbe1b7c773b7aabc805e2e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef440b290859b555be59d65054300e03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423096b6461fe2f35f2d41387737993a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f92942c727cda34882ae8b50dbd4ff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204acd75f7a51eb1dec4de7662f5c27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51d2f0f718c52631249e0b522d4918137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca768cf9282986abf40eb16b3c8759138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25eb8637fc9d994da56b22a132f58ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf17f3abde89a6d085b021425a3528140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ef081e0f4689d19f4fbb140f7b172141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547a433af7058bd7f927052424f8c62142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ec1d83d944c3524c71777452b006f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec64f51a7831017686bb3dc2e15361144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce574bc53b5c0085f92aba33340e574145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129dd4686c9ecaa7d68b39d327edf304146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8449fc70db0e55ac901633d424649ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524d94a83067609b679c958afd3e440148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988b2ac3321de1f1f901521bbdbefaf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1a519d95a32542113c83bc064e54e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e9338f0b3710964900163f843aad7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83406861ed26115613245637be12247152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462ee744acfea9a9d6cd673e705b2a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1564fe3e46ddf5f9ce5f5dbdb215cf9154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682904431f38fa586391c3038b2cdea41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c87d1b55cb25bc0f6398a4651d0932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd324cb2ac1ad8ff6a42ebec36761523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ae3c630f39a000d2178c72edfb4f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ecac6c408afaedc769bf4fbdb23655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddd2ada360f4f17ae51b96e66ee60e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea0f6cea20a0de94ae28954f7337f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98000b4796a87b4863e3969e9e8ea5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a941356eb30d86320f83ff3f9b4e629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72c51afd8e6f4ce1be1d0691692c0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84085a0f164f036233a347c0ae6c77e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb3e48c14bfe5cae2b9493047afd3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61419d95868faa2972d0b3570703c61613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990656950522b00519e5252381af001b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc9cac233c0db3d10b7daca0e8efbb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0998f7c55f7fe9201f8ceb08c0c7d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0ee188d7c1f4ada56aa8aec6db95a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18802c042d59d32c8049e249126a6c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ebb44a99c1a5380044049fcc0a7a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56855080e9e1b8af77f7eff775e59c7b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00939f7f4bef67cba02d25f3ca2e025e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40650bd556ae6419e7e698c2dd148922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4852e508d29f3c4d41edb00cdc825a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56eb1e771bb20da65a7abbd50c0700124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d59fc30109f41b675b4fcf6de1f67425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03d592c4db0b60e6f922baaacfb16e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a8b6f562b80d10d6af2535366012127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a48ab716af0010d4bbcff3d9e662d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f85403a5d5ed65cd38e2aaa008beb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db8353b06c166ddc1829cb54f91eae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bf2663bee52ecdd6257b2a9700cc331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa07ee318df96dc582c7c9b1d7f795932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc27a36951c88ba0df92d0b2cb4efbb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ed1d80e130accaf5c9330d7f281ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782c0e54be4b443631f68f5a2f30e6135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c097b16a1f92fac48d535b7a3418b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4aba5906fe3f878830b0b31547eed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45190717e67126b69cc110ade76bd25438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270114f935e2a7379f71353dc0b8ed339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd14ba00207ba6e450f6320032c094640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32edf5b7b8a9bd0dab3bfa3f73de2de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a937e0ee13ed1dcf8b886e0e27c1ef842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63268f74fc2277cf52c15c2d92a59e3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acda419ad05676fdb3913c552fc30c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6a08f18d4a01b8f24aa5285b2bbae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8019dfec055ed962f64599cbb752ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd92a72bc794f46ad5f11dd377e54f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecdd00c8e92e276a89eb67072129cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd90949263c2c648bda78099d2015149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e195fa2efd72da45b396155d4eaf1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672c45bfbf8a37356932fa80d5ac02451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb66655c822a150099e4d829455d65952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cc17f755fc5bc3ad7cfa2c5e63f2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dfe4d87e10a1727bd5510ce39b62354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a9aeffadb5a377f95575a88c0cf0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33010b18d0233e33a085f310ed2663c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfec997ae998d9ab35d5a615e54b9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881b51fbd9413e7556878777aa7b78658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3818740832b4d1f41498c7dda6c49059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8dcee390e8329008bd52da937c66060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fbc0f5eca57d39cd18b252eafd79861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7bee5f45fbd64e5b2033afaa6a8cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239b2a78ed65aaf77f23f1c2d5e31d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d89b80cdffe93184bb9d8da3e49ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c72301039e9c3970370aad09057ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f8655bef6f19526876936f89ed34d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478ae55d764ce04c124f8fbf99a5fd567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc63df5a79a0c14c831c0d31eac4eea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcf51c071f04d81624aff9c528264269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34c83627003be64ae918a181ecdeef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d7de96fb51d847db23ceb5a7c833771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5608ad0a8140b274dce5788b8480972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9c4d970326eff147e30b2be0f4eba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4331bea76abbf433cf093637d37322c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e125a1d324c1d3638d65a367f09a38d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24577aa5f648048a450df3f00ec93076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b2bbae8335fdf74c99da91dcbf97277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f148fa217f42de758c896088862997d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88e466fa24061a46bdf6ab9568020679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8dcf5cc42e8a5c729f4861153f4d2080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec214af8d51f7394d80106fb80a4578081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe73149e8e4f294901b769cdbfa81682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a02f55d5c498eb794cb55103e56ec283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203340f3cb8793d408eb53746364ef284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612108bf5510d29f8116f50537fc897585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21da9d5f580f60f118d9ef6f0d756e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209e109a16a67942ce4bb56b548dccd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2936b3b8eadb511d28ecbc5803d9cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499a0aa95990aa9bf2bfb430854451589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd6c85435641c772e21977db52f4d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f92288d39f255a57af66357410fee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e26b615ff49251d374262c966122e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583c03da95e826d7fb8937f4cefd79193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ff244a1bb3d24ea52b16f81d9a15d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3164dd1120caf00cb7fee91578ceb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeac98df60213b319041e6bfdfae73596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3557979660c38befa137346b3886f9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083df2df69f973e02c7214a136b63cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b08c9f520a4899a7e62a7d22358c2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4f65cdf21a9a041635b04e2c7dc4d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3aa2d4c5162cfa279051da4ea7fd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68688ef4edb85f7623bffdc9cb5628d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd28dc8bfb2ca5d736c59c831e18e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83432ea4a0883f020982aa9eb40c10104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66adc6acb0f3c5c7a8e47c991726dac3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0234389a892827977a8ed22587df8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb24db6f5a315bdee4b4099404c751a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e398e8fd85f384bf4cf43790f6a2f55108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227333dfe5379fae27155a468b991746109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcb556d1b5d52e56f6bcea7d56d9ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaef661d25b875425e266195f4fe3c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b856758ce0e1c15e707b71130d45564112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ac046175825af8ede6c1ce8371103113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e6dcb1d344ee89d4a814dc51d50c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7da96f4df93c3f180f5f6ad4b717f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5700ba25c7f335317c92a2ff361ad2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed9c0e98a343fe3260183d9525f237117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921f04b63a4e9686ecb606aa9c52dcd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2ff2707467bf7f2db55d86701888e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f94ade49d545140b9d7f9921b8283120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3553f7a9e2f3e54b8276d79c12f75121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef06257a5a1c7e6e69b920a7c3c467c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25bd3c5d2ddb0f72600e59aa70bcfc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e8ac71a187823b2576a538f963729124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec586a9ac86d98456b3c16b74220d23125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39acb1c3c736ac056dc879a04e8bcd0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956187e6c3ccbb3e795dbe9e30e4664127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6b141124f8ace227f4211e118adec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1db3ec23c4441a7b21e118b0c843e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1c116d1addedc8cc13d61d951880f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40cd46894bce60f73af6f53456083f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59261796c48c3e1875560b61f3c3d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c900a7b8a0cc9c35c8bebb719e7a5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf459821ed489f9c31a2b5c0f078756134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e7d3facc414aaa5be9a5d72876a6f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8e78a7653a3bbc89c75245e91e3fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b6d7f0258265a10779e9474c1c8f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f1dea26f5b95b8c2fe894ed027c2f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1c1abd5325824a59d94065c6e233d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf88b6b93cc43adfac1c760db3080ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee323d62bcadf5a5628fdfe0a5a9bd84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5134975819f60be5555fd0a14ae4500142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098474518d854852f5df6fbd42329b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5c76499a972933d2ed3b6a9f49c2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4c97283cc8107152f73b925a888fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f920a126b00c131cff3263152526f62146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296a0eaab9fbd5bf47a3361a63a14ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6691ad845be8f05750c381d384e351148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b0acee68d485c3855c00765610f52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5318fdbc0ebc8e30b7132715c16357150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48582d984256d250c338a902f0f8f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88172874617b5f70cc994e8b510428a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f81ed8ac96287c398e6318dcd6347153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f98b73e567746e4862cb2d446de987154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>